--- v0 (2026-05-13)
+++ v1 (2026-06-27)
@@ -29,51 +29,51 @@
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2307">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://msk.clear-air.ru/</t>
   </si>
   <si>
     <t>ООО Компания "Чистый воздух"</t>
   </si>
   <si>
     <t>г. Красноярск, ул. Молокова, д. 14</t>
   </si>
   <si>
     <t>тел. +7(391)204-63-30, +7(391)290-21-57</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-05-13 03:38:05</t>
+    <t>Актуальность прайса на: 2026-06-27 15:36:31</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>3S Standard</t>
   </si>
   <si>
     <t>Tion 3S Standard бризер</t>
   </si>
@@ -7805,151 +7805,151 @@
       </c>
       <c r="C28" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D28" s="5">
         <v>0.0</v>
       </c>
       <c r="E28" s="9">
         <v>0.0</v>
       </c>
       <c r="F28" s="7" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="11">
         <v>1</v>
       </c>
       <c r="B29" s="6" t="s">
         <v>69</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>70</v>
       </c>
       <c r="D29" s="5">
-        <v>16.0</v>
+        <v>10.0</v>
       </c>
       <c r="E29" s="9">
         <v>177256.0</v>
       </c>
       <c r="F29" s="7" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="11">
         <v>2</v>
       </c>
       <c r="B30" s="6" t="s">
         <v>72</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D30" s="5">
-        <v>15.0</v>
+        <v>18.0</v>
       </c>
       <c r="E30" s="9">
         <v>29851.0</v>
       </c>
       <c r="F30" s="7" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="11">
         <v>3</v>
       </c>
       <c r="B31" s="6" t="s">
         <v>75</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D31" s="5">
-        <v>10.0</v>
+        <v>11.0</v>
       </c>
       <c r="E31" s="9">
         <v>29208.0</v>
       </c>
       <c r="F31" s="7" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="11">
         <v>4</v>
       </c>
       <c r="B32" s="6" t="s">
         <v>78</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D32" s="5">
-        <v>54.0</v>
+        <v>24.0</v>
       </c>
       <c r="E32" s="9">
         <v>36588.0</v>
       </c>
       <c r="F32" s="7" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="11">
         <v>5</v>
       </c>
       <c r="B33" s="6" t="s">
         <v>81</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>82</v>
       </c>
       <c r="D33" s="5">
-        <v>15.0</v>
+        <v>16.0</v>
       </c>
       <c r="E33" s="9">
         <v>36154.0</v>
       </c>
       <c r="F33" s="7" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="11">
         <v>6</v>
       </c>
       <c r="B34" s="6" t="s">
         <v>84</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D34" s="5">
-        <v>48.0</v>
+        <v>13.0</v>
       </c>
       <c r="E34" s="9">
         <v>40544.0</v>
       </c>
       <c r="F34" s="7" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="11">
         <v>7</v>
       </c>
       <c r="B35" s="6" t="s">
         <v>87</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>88</v>
       </c>
       <c r="D35" s="5">
         <v>54.0</v>
       </c>
       <c r="E35" s="9">
         <v>41976.0</v>
       </c>
       <c r="F35" s="7" t="s">
@@ -7965,131 +7965,131 @@
       </c>
       <c r="C36" s="7" t="s">
         <v>91</v>
       </c>
       <c r="D36" s="5">
         <v>61.0</v>
       </c>
       <c r="E36" s="9">
         <v>53496.0</v>
       </c>
       <c r="F36" s="7" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="11">
         <v>9</v>
       </c>
       <c r="B37" s="6" t="s">
         <v>93</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>94</v>
       </c>
       <c r="D37" s="5">
-        <v>17.0</v>
+        <v>18.0</v>
       </c>
       <c r="E37" s="9">
         <v>52757.0</v>
       </c>
       <c r="F37" s="7" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="11">
         <v>10</v>
       </c>
       <c r="B38" s="6" t="s">
         <v>96</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D38" s="5">
-        <v>58.0</v>
+        <v>27.0</v>
       </c>
       <c r="E38" s="9">
         <v>66370.0</v>
       </c>
       <c r="F38" s="7" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="11">
         <v>11</v>
       </c>
       <c r="B39" s="6" t="s">
         <v>99</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>100</v>
       </c>
       <c r="D39" s="5">
-        <v>11.0</v>
+        <v>19.0</v>
       </c>
       <c r="E39" s="9">
         <v>69136.0</v>
       </c>
       <c r="F39" s="7" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="11">
         <v>12</v>
       </c>
       <c r="B40" s="6" t="s">
         <v>102</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>103</v>
       </c>
       <c r="D40" s="5">
-        <v>4.0</v>
+        <v>1.0</v>
       </c>
       <c r="E40" s="9">
         <v>69447.0</v>
       </c>
       <c r="F40" s="7" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="11">
         <v>13</v>
       </c>
       <c r="B41" s="6" t="s">
         <v>105</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>106</v>
       </c>
       <c r="D41" s="5">
-        <v>32.0</v>
+        <v>16.0</v>
       </c>
       <c r="E41" s="9">
         <v>131687.0</v>
       </c>
       <c r="F41" s="7" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="11">
         <v>14</v>
       </c>
       <c r="B42" s="6" t="s">
         <v>108</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D42" s="5">
         <v>0.0</v>
       </c>
       <c r="E42" s="9">
         <v>174822.0</v>
       </c>
       <c r="F42" s="7" t="s">
@@ -8165,91 +8165,91 @@
       </c>
       <c r="C46" s="7" t="s">
         <v>121</v>
       </c>
       <c r="D46" s="5">
         <v>0.0</v>
       </c>
       <c r="E46" s="9">
         <v>42366.0</v>
       </c>
       <c r="F46" s="7" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="11">
         <v>19</v>
       </c>
       <c r="B47" s="6" t="s">
         <v>123</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D47" s="5">
-        <v>30.0</v>
+        <v>28.0</v>
       </c>
       <c r="E47" s="9">
         <v>149101.0</v>
       </c>
       <c r="F47" s="7" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="11">
         <v>20</v>
       </c>
       <c r="B48" s="6" t="s">
         <v>126</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>127</v>
       </c>
       <c r="D48" s="5">
         <v>26.0</v>
       </c>
       <c r="E48" s="9">
         <v>73172.0</v>
       </c>
       <c r="F48" s="7" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="11">
         <v>21</v>
       </c>
       <c r="B49" s="6" t="s">
         <v>129</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>130</v>
       </c>
       <c r="D49" s="5">
-        <v>9.0</v>
+        <v>7.0</v>
       </c>
       <c r="E49" s="9">
         <v>70083.0</v>
       </c>
       <c r="F49" s="7" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="11">
         <v>22</v>
       </c>
       <c r="B50" s="6" t="s">
         <v>132</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>133</v>
       </c>
       <c r="D50" s="5">
         <v>39.0</v>
       </c>
       <c r="E50" s="9">
         <v>76951.0</v>
       </c>
       <c r="F50" s="7" t="s">
@@ -8265,391 +8265,391 @@
       </c>
       <c r="C51" s="7" t="s">
         <v>136</v>
       </c>
       <c r="D51" s="5">
         <v>27.0</v>
       </c>
       <c r="E51" s="9">
         <v>79810.0</v>
       </c>
       <c r="F51" s="7" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="11">
         <v>24</v>
       </c>
       <c r="B52" s="6" t="s">
         <v>138</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>139</v>
       </c>
       <c r="D52" s="5">
-        <v>49.0</v>
+        <v>44.0</v>
       </c>
       <c r="E52" s="9">
         <v>82060.0</v>
       </c>
       <c r="F52" s="7" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="11">
         <v>25</v>
       </c>
       <c r="B53" s="6" t="s">
         <v>141</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>142</v>
       </c>
       <c r="D53" s="5">
         <v>56.0</v>
       </c>
       <c r="E53" s="9">
         <v>98441.0</v>
       </c>
       <c r="F53" s="7" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="11">
         <v>26</v>
       </c>
       <c r="B54" s="6" t="s">
         <v>144</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>145</v>
       </c>
       <c r="D54" s="5">
-        <v>25.0</v>
+        <v>23.0</v>
       </c>
       <c r="E54" s="9">
         <v>100257.0</v>
       </c>
       <c r="F54" s="7" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="11">
         <v>27</v>
       </c>
       <c r="B55" s="6" t="s">
         <v>147</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>148</v>
       </c>
       <c r="D55" s="5">
-        <v>19.0</v>
+        <v>31.0</v>
       </c>
       <c r="E55" s="9">
         <v>120898.0</v>
       </c>
       <c r="F55" s="7" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="11">
         <v>28</v>
       </c>
       <c r="B56" s="6" t="s">
         <v>150</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>151</v>
       </c>
       <c r="D56" s="5">
         <v>9.0</v>
       </c>
       <c r="E56" s="9">
         <v>121197.0</v>
       </c>
       <c r="F56" s="7" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="11">
         <v>29</v>
       </c>
       <c r="B57" s="6" t="s">
         <v>153</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>154</v>
       </c>
       <c r="D57" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E57" s="9">
         <v>86233.0</v>
       </c>
       <c r="F57" s="7" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="11">
         <v>1</v>
       </c>
       <c r="B58" s="6" t="s">
         <v>156</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>157</v>
       </c>
       <c r="D58" s="5">
-        <v>21.0</v>
+        <v>59.0</v>
       </c>
       <c r="E58" s="9">
         <v>8548.0</v>
       </c>
       <c r="F58" s="7" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="11">
         <v>2</v>
       </c>
       <c r="B59" s="6" t="s">
         <v>159</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>160</v>
       </c>
       <c r="D59" s="5">
-        <v>73.0</v>
+        <v>75.0</v>
       </c>
       <c r="E59" s="9">
         <v>8731.0</v>
       </c>
       <c r="F59" s="7" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="11">
         <v>3</v>
       </c>
       <c r="B60" s="6" t="s">
         <v>162</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>163</v>
       </c>
       <c r="D60" s="5">
-        <v>75.0</v>
+        <v>77.0</v>
       </c>
       <c r="E60" s="9">
         <v>8876.0</v>
       </c>
       <c r="F60" s="7" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="11">
         <v>4</v>
       </c>
       <c r="B61" s="6" t="s">
         <v>165</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>166</v>
       </c>
       <c r="D61" s="5">
-        <v>70.0</v>
+        <v>79.0</v>
       </c>
       <c r="E61" s="9">
         <v>9021.0</v>
       </c>
       <c r="F61" s="7" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="11">
         <v>5</v>
       </c>
       <c r="B62" s="6" t="s">
         <v>168</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>169</v>
       </c>
       <c r="D62" s="5">
-        <v>30.0</v>
+        <v>57.0</v>
       </c>
       <c r="E62" s="9">
         <v>10673.0</v>
       </c>
       <c r="F62" s="7" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="11">
         <v>6</v>
       </c>
       <c r="B63" s="6" t="s">
         <v>171</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>172</v>
       </c>
       <c r="D63" s="5">
-        <v>72.0</v>
+        <v>84.0</v>
       </c>
       <c r="E63" s="9">
         <v>10383.0</v>
       </c>
       <c r="F63" s="7" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="11">
         <v>7</v>
       </c>
       <c r="B64" s="6" t="s">
         <v>174</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>175</v>
       </c>
       <c r="D64" s="5">
-        <v>33.0</v>
+        <v>75.0</v>
       </c>
       <c r="E64" s="9">
         <v>12678.0</v>
       </c>
       <c r="F64" s="7" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="11">
         <v>8</v>
       </c>
       <c r="B65" s="6" t="s">
         <v>177</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>178</v>
       </c>
       <c r="D65" s="5">
-        <v>74.0</v>
+        <v>73.0</v>
       </c>
       <c r="E65" s="9">
         <v>12064.0</v>
       </c>
       <c r="F65" s="7" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="11">
         <v>9</v>
       </c>
       <c r="B66" s="6" t="s">
         <v>180</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>181</v>
       </c>
       <c r="D66" s="5">
-        <v>80.0</v>
+        <v>78.0</v>
       </c>
       <c r="E66" s="9">
         <v>13664.0</v>
       </c>
       <c r="F66" s="7" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="11">
         <v>10</v>
       </c>
       <c r="B67" s="6" t="s">
         <v>183</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>184</v>
       </c>
       <c r="D67" s="5">
-        <v>85.0</v>
+        <v>82.0</v>
       </c>
       <c r="E67" s="9">
         <v>13541.0</v>
       </c>
       <c r="F67" s="7" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="11">
         <v>11</v>
       </c>
       <c r="B68" s="6" t="s">
         <v>186</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>187</v>
       </c>
       <c r="D68" s="5">
-        <v>27.0</v>
+        <v>42.0</v>
       </c>
       <c r="E68" s="9">
         <v>17762.0</v>
       </c>
       <c r="F68" s="7" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="11">
         <v>12</v>
       </c>
       <c r="B69" s="6" t="s">
         <v>189</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>190</v>
       </c>
       <c r="D69" s="5">
-        <v>32.0</v>
+        <v>48.0</v>
       </c>
       <c r="E69" s="9">
         <v>16246.0</v>
       </c>
       <c r="F69" s="7" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="11">
         <v>13</v>
       </c>
       <c r="B70" s="6" t="s">
         <v>192</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>193</v>
       </c>
       <c r="D70" s="5">
         <v>0.0</v>
       </c>
       <c r="E70" s="9">
         <v>20095.0</v>
       </c>
       <c r="F70" s="7" t="s">
@@ -8665,51 +8665,51 @@
       </c>
       <c r="C71" s="7" t="s">
         <v>196</v>
       </c>
       <c r="D71" s="5">
         <v>0.0</v>
       </c>
       <c r="E71" s="9">
         <v>23892.0</v>
       </c>
       <c r="F71" s="7" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="11">
         <v>1</v>
       </c>
       <c r="B72" s="6" t="s">
         <v>198</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>199</v>
       </c>
       <c r="D72" s="5">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="E72" s="9">
         <v>6277.0</v>
       </c>
       <c r="F72" s="7" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="11">
         <v>2</v>
       </c>
       <c r="B73" s="6" t="s">
         <v>201</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>202</v>
       </c>
       <c r="D73" s="5">
         <v>0.0</v>
       </c>
       <c r="E73" s="9">
         <v>6699.0</v>
       </c>
       <c r="F73" s="7" t="s">
@@ -8785,2534 +8785,2534 @@
       </c>
       <c r="C77" s="7" t="s">
         <v>214</v>
       </c>
       <c r="D77" s="5">
         <v>0.0</v>
       </c>
       <c r="E77" s="9">
         <v>11594.0</v>
       </c>
       <c r="F77" s="7" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="11">
         <v>1</v>
       </c>
       <c r="B78" s="6" t="s">
         <v>216</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>217</v>
       </c>
       <c r="D78" s="5">
-        <v>59.0</v>
+        <v>20.0</v>
       </c>
       <c r="E78" s="9">
         <v>15530.0</v>
       </c>
       <c r="F78" s="7" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="11">
         <v>2</v>
       </c>
       <c r="B79" s="6" t="s">
         <v>219</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>220</v>
       </c>
       <c r="D79" s="5">
-        <v>61.0</v>
+        <v>6.0</v>
       </c>
       <c r="E79" s="9">
         <v>16810.0</v>
       </c>
       <c r="F79" s="7" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="11">
         <v>3</v>
       </c>
       <c r="B80" s="6" t="s">
         <v>222</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>223</v>
       </c>
       <c r="D80" s="5">
-        <v>96.0</v>
+        <v>14.0</v>
       </c>
       <c r="E80" s="9">
         <v>21470.0</v>
       </c>
       <c r="F80" s="7" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="11">
         <v>4</v>
       </c>
       <c r="B81" s="6" t="s">
         <v>225</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>226</v>
       </c>
       <c r="D81" s="5">
-        <v>102.0</v>
+        <v>48.0</v>
       </c>
       <c r="E81" s="9">
         <v>23460.0</v>
       </c>
       <c r="F81" s="7" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="11">
         <v>5</v>
       </c>
       <c r="B82" s="6" t="s">
         <v>228</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>229</v>
       </c>
       <c r="D82" s="5">
-        <v>94.0</v>
+        <v>64.0</v>
       </c>
       <c r="E82" s="9">
         <v>27950.0</v>
       </c>
       <c r="F82" s="7" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="11">
         <v>6</v>
       </c>
       <c r="B83" s="6" t="s">
         <v>231</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>232</v>
       </c>
       <c r="D83" s="5">
-        <v>70.0</v>
+        <v>57.0</v>
       </c>
       <c r="E83" s="9">
         <v>34640.0</v>
       </c>
       <c r="F83" s="7" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="11">
         <v>7</v>
       </c>
       <c r="B84" s="6" t="s">
         <v>234</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>235</v>
       </c>
       <c r="D84" s="5">
-        <v>6.0</v>
+        <v>20.0</v>
       </c>
       <c r="E84" s="9">
         <v>52050.0</v>
       </c>
       <c r="F84" s="7" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="11">
         <v>8</v>
       </c>
       <c r="B85" s="6" t="s">
         <v>237</v>
       </c>
       <c r="C85" s="7" t="s">
         <v>238</v>
       </c>
       <c r="D85" s="5">
-        <v>49.0</v>
+        <v>48.0</v>
       </c>
       <c r="E85" s="9">
         <v>57230.0</v>
       </c>
       <c r="F85" s="7" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="11">
         <v>9</v>
       </c>
       <c r="B86" s="6" t="s">
         <v>240</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>241</v>
       </c>
       <c r="D86" s="5">
-        <v>20.0</v>
+        <v>17.0</v>
       </c>
       <c r="E86" s="9">
         <v>64750.0</v>
       </c>
       <c r="F86" s="7" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="11">
         <v>10</v>
       </c>
       <c r="B87" s="6" t="s">
         <v>243</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>244</v>
       </c>
       <c r="D87" s="5">
-        <v>4.0</v>
+        <v>13.0</v>
       </c>
       <c r="E87" s="9">
         <v>67040.0</v>
       </c>
       <c r="F87" s="7" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="11">
         <v>11</v>
       </c>
       <c r="B88" s="6" t="s">
         <v>246</v>
       </c>
       <c r="C88" s="7" t="s">
         <v>247</v>
       </c>
       <c r="D88" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E88" s="9">
-        <v>6995.37</v>
+        <v>6904.81</v>
       </c>
       <c r="F88" s="7" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="11">
         <v>12</v>
       </c>
       <c r="B89" s="6" t="s">
         <v>249</v>
       </c>
       <c r="C89" s="7" t="s">
         <v>250</v>
       </c>
       <c r="D89" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E89" s="9">
-        <v>8146.51</v>
+        <v>8041.05</v>
       </c>
       <c r="F89" s="7" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="11">
         <v>13</v>
       </c>
       <c r="B90" s="6" t="s">
         <v>252</v>
       </c>
       <c r="C90" s="7" t="s">
         <v>253</v>
       </c>
       <c r="D90" s="5">
-        <v>10.0</v>
+        <v>4.0</v>
       </c>
       <c r="E90" s="9">
-        <v>13016.7</v>
+        <v>12848.2</v>
       </c>
       <c r="F90" s="7" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="11">
         <v>14</v>
       </c>
       <c r="B91" s="6" t="s">
         <v>255</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>256</v>
       </c>
       <c r="D91" s="5">
         <v>0.0</v>
       </c>
       <c r="E91" s="9">
-        <v>23376.94</v>
+        <v>23074.31</v>
       </c>
       <c r="F91" s="7" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="11">
         <v>1</v>
       </c>
       <c r="B92" s="6" t="s">
         <v>258</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>259</v>
       </c>
       <c r="D92" s="5">
-        <v>9.0</v>
+        <v>30.0</v>
       </c>
       <c r="E92" s="9">
         <v>14630.0</v>
       </c>
       <c r="F92" s="7" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="11">
         <v>2</v>
       </c>
       <c r="B93" s="6" t="s">
         <v>261</v>
       </c>
       <c r="C93" s="7" t="s">
         <v>262</v>
       </c>
       <c r="D93" s="5">
-        <v>41.0</v>
+        <v>28.0</v>
       </c>
       <c r="E93" s="9">
         <v>15140.0</v>
       </c>
       <c r="F93" s="7" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="11">
         <v>3</v>
       </c>
       <c r="B94" s="6" t="s">
         <v>264</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>265</v>
       </c>
       <c r="D94" s="5">
-        <v>27.0</v>
+        <v>39.0</v>
       </c>
       <c r="E94" s="9">
         <v>18870.0</v>
       </c>
       <c r="F94" s="7" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="11">
         <v>4</v>
       </c>
       <c r="B95" s="6" t="s">
         <v>267</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>268</v>
       </c>
       <c r="D95" s="5">
-        <v>61.0</v>
+        <v>53.0</v>
       </c>
       <c r="E95" s="9">
         <v>20860.0</v>
       </c>
       <c r="F95" s="7" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="11">
         <v>5</v>
       </c>
       <c r="B96" s="6" t="s">
         <v>270</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>271</v>
       </c>
       <c r="D96" s="5">
-        <v>33.0</v>
+        <v>25.0</v>
       </c>
       <c r="E96" s="9">
         <v>26730.0</v>
       </c>
       <c r="F96" s="7" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="11">
         <v>6</v>
       </c>
       <c r="B97" s="6" t="s">
         <v>273</v>
       </c>
       <c r="C97" s="7" t="s">
         <v>274</v>
       </c>
       <c r="D97" s="5">
-        <v>40.0</v>
+        <v>7.0</v>
       </c>
       <c r="E97" s="9">
         <v>32440.0</v>
       </c>
       <c r="F97" s="7" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="11">
         <v>1</v>
       </c>
       <c r="B98" s="6" t="s">
         <v>276</v>
       </c>
       <c r="C98" s="7" t="s">
         <v>277</v>
       </c>
       <c r="D98" s="5">
-        <v>6.0</v>
+        <v>7.0</v>
       </c>
       <c r="E98" s="9">
-        <v>308210.0</v>
+        <v>293530.0</v>
       </c>
       <c r="F98" s="7" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="11">
         <v>2</v>
       </c>
       <c r="B99" s="6" t="s">
         <v>279</v>
       </c>
       <c r="C99" s="7" t="s">
         <v>280</v>
       </c>
       <c r="D99" s="5">
         <v>0.0</v>
       </c>
       <c r="E99" s="9">
         <v>170060.0</v>
       </c>
       <c r="F99" s="7" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="11">
         <v>3</v>
       </c>
       <c r="B100" s="6" t="s">
         <v>282</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>283</v>
       </c>
       <c r="D100" s="5">
-        <v>3.0</v>
+        <v>11.0</v>
       </c>
       <c r="E100" s="9">
-        <v>191860.0</v>
+        <v>187290.0</v>
       </c>
       <c r="F100" s="7" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="11">
         <v>4</v>
       </c>
       <c r="B101" s="6" t="s">
         <v>285</v>
       </c>
       <c r="C101" s="7" t="s">
         <v>286</v>
       </c>
       <c r="D101" s="5">
-        <v>36.0</v>
+        <v>14.0</v>
       </c>
       <c r="E101" s="9">
-        <v>37760.0</v>
+        <v>36860.0</v>
       </c>
       <c r="F101" s="7" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="11">
         <v>5</v>
       </c>
       <c r="B102" s="6" t="s">
         <v>288</v>
       </c>
       <c r="C102" s="7" t="s">
         <v>289</v>
       </c>
       <c r="D102" s="5">
-        <v>107.0</v>
+        <v>56.0</v>
       </c>
       <c r="E102" s="9">
-        <v>45310.0</v>
+        <v>44240.0</v>
       </c>
       <c r="F102" s="7" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="11">
         <v>6</v>
       </c>
       <c r="B103" s="6" t="s">
         <v>291</v>
       </c>
       <c r="C103" s="7" t="s">
         <v>292</v>
       </c>
       <c r="D103" s="5">
-        <v>389.0</v>
+        <v>268.0</v>
       </c>
       <c r="E103" s="9">
-        <v>78710.0</v>
+        <v>74960.0</v>
       </c>
       <c r="F103" s="7" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="11">
         <v>7</v>
       </c>
       <c r="B104" s="6" t="s">
         <v>294</v>
       </c>
       <c r="C104" s="7" t="s">
         <v>295</v>
       </c>
       <c r="D104" s="5">
-        <v>313.0</v>
+        <v>160.0</v>
       </c>
       <c r="E104" s="9">
-        <v>81680.0</v>
+        <v>79740.0</v>
       </c>
       <c r="F104" s="7" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="11">
         <v>8</v>
       </c>
       <c r="B105" s="6" t="s">
         <v>297</v>
       </c>
       <c r="C105" s="7" t="s">
         <v>298</v>
       </c>
       <c r="D105" s="5">
-        <v>118.0</v>
+        <v>99.0</v>
       </c>
       <c r="E105" s="9">
-        <v>108320.0</v>
+        <v>105740.0</v>
       </c>
       <c r="F105" s="7" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="11">
         <v>9</v>
       </c>
       <c r="B106" s="6" t="s">
         <v>300</v>
       </c>
       <c r="C106" s="7" t="s">
         <v>301</v>
       </c>
       <c r="D106" s="5">
-        <v>62.0</v>
+        <v>64.0</v>
       </c>
       <c r="E106" s="9">
-        <v>162870.0</v>
+        <v>158990.0</v>
       </c>
       <c r="F106" s="7" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="11">
         <v>10</v>
       </c>
       <c r="B107" s="6" t="s">
         <v>303</v>
       </c>
       <c r="C107" s="7" t="s">
         <v>304</v>
       </c>
       <c r="D107" s="5">
-        <v>32.0</v>
+        <v>12.0</v>
       </c>
       <c r="E107" s="9">
-        <v>42625.0</v>
+        <v>42630.0</v>
       </c>
       <c r="F107" s="7" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="11">
         <v>11</v>
       </c>
       <c r="B108" s="6" t="s">
         <v>306</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>307</v>
       </c>
       <c r="D108" s="5">
-        <v>25.0</v>
+        <v>17.0</v>
       </c>
       <c r="E108" s="9">
-        <v>50837.0</v>
+        <v>50840.0</v>
       </c>
       <c r="F108" s="7" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="11">
         <v>12</v>
       </c>
       <c r="B109" s="6" t="s">
         <v>309</v>
       </c>
       <c r="C109" s="7" t="s">
         <v>310</v>
       </c>
       <c r="D109" s="5">
-        <v>62.0</v>
+        <v>14.0</v>
       </c>
       <c r="E109" s="9">
-        <v>59025.0</v>
+        <v>59030.0</v>
       </c>
       <c r="F109" s="7" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="11">
         <v>13</v>
       </c>
       <c r="B110" s="6" t="s">
         <v>312</v>
       </c>
       <c r="C110" s="7" t="s">
         <v>313</v>
       </c>
       <c r="D110" s="5">
-        <v>31.0</v>
+        <v>9.0</v>
       </c>
       <c r="E110" s="9">
         <v>83000.0</v>
       </c>
       <c r="F110" s="7" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="11">
         <v>14</v>
       </c>
       <c r="B111" s="6" t="s">
         <v>315</v>
       </c>
       <c r="C111" s="7" t="s">
         <v>316</v>
       </c>
       <c r="D111" s="5">
-        <v>19.0</v>
+        <v>2.0</v>
       </c>
       <c r="E111" s="9">
-        <v>87657.0</v>
+        <v>87660.0</v>
       </c>
       <c r="F111" s="7" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="11">
         <v>1</v>
       </c>
       <c r="B112" s="6" t="s">
         <v>318</v>
       </c>
       <c r="C112" s="7" t="s">
         <v>319</v>
       </c>
       <c r="D112" s="5">
         <v>0.0</v>
       </c>
       <c r="E112" s="9">
         <v>0.0</v>
       </c>
       <c r="F112" s="7" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="11">
         <v>2</v>
       </c>
       <c r="B113" s="6" t="s">
         <v>321</v>
       </c>
       <c r="C113" s="7" t="s">
         <v>322</v>
       </c>
       <c r="D113" s="5">
-        <v>24.0</v>
+        <v>1.0</v>
       </c>
       <c r="E113" s="9">
-        <v>348040.0</v>
+        <v>331470.0</v>
       </c>
       <c r="F113" s="7" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="11">
         <v>3</v>
       </c>
       <c r="B114" s="6" t="s">
         <v>324</v>
       </c>
       <c r="C114" s="7" t="s">
         <v>325</v>
       </c>
       <c r="D114" s="5">
-        <v>22.0</v>
+        <v>13.0</v>
       </c>
       <c r="E114" s="9">
-        <v>138600.0</v>
+        <v>132000.0</v>
       </c>
       <c r="F114" s="7" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="11">
         <v>4</v>
       </c>
       <c r="B115" s="6" t="s">
         <v>327</v>
       </c>
       <c r="C115" s="7" t="s">
         <v>328</v>
       </c>
       <c r="D115" s="5">
-        <v>15.0</v>
+        <v>18.0</v>
       </c>
       <c r="E115" s="9">
-        <v>117740.0</v>
+        <v>112140.0</v>
       </c>
       <c r="F115" s="7" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="11">
         <v>5</v>
       </c>
       <c r="B116" s="6" t="s">
         <v>330</v>
       </c>
       <c r="C116" s="7" t="s">
         <v>331</v>
       </c>
       <c r="D116" s="5">
-        <v>14.0</v>
+        <v>10.0</v>
       </c>
       <c r="E116" s="9">
-        <v>120150.0</v>
+        <v>114430.0</v>
       </c>
       <c r="F116" s="7" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="11">
         <v>6</v>
       </c>
       <c r="B117" s="6" t="s">
         <v>333</v>
       </c>
       <c r="C117" s="7" t="s">
         <v>334</v>
       </c>
       <c r="D117" s="5">
         <v>24.0</v>
       </c>
       <c r="E117" s="9">
-        <v>147660.0</v>
+        <v>140630.0</v>
       </c>
       <c r="F117" s="7" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="11">
         <v>7</v>
       </c>
       <c r="B118" s="6" t="s">
         <v>336</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>337</v>
       </c>
       <c r="D118" s="5">
-        <v>21.0</v>
+        <v>34.0</v>
       </c>
       <c r="E118" s="9">
-        <v>200030.0</v>
+        <v>190500.0</v>
       </c>
       <c r="F118" s="7" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="11">
         <v>8</v>
       </c>
       <c r="B119" s="6" t="s">
         <v>339</v>
       </c>
       <c r="C119" s="7" t="s">
         <v>340</v>
       </c>
       <c r="D119" s="5">
-        <v>18.0</v>
+        <v>16.0</v>
       </c>
       <c r="E119" s="9">
-        <v>289920.0</v>
+        <v>276110.0</v>
       </c>
       <c r="F119" s="7" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="11">
         <v>9</v>
       </c>
       <c r="B120" s="6" t="s">
         <v>342</v>
       </c>
       <c r="C120" s="7" t="s">
         <v>343</v>
       </c>
       <c r="D120" s="5">
-        <v>15.0</v>
+        <v>13.0</v>
       </c>
       <c r="E120" s="9">
-        <v>35730.0</v>
+        <v>34030.0</v>
       </c>
       <c r="F120" s="7" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="11">
         <v>10</v>
       </c>
       <c r="B121" s="6" t="s">
         <v>345</v>
       </c>
       <c r="C121" s="7" t="s">
         <v>346</v>
       </c>
       <c r="D121" s="5">
-        <v>5.0</v>
+        <v>0.0</v>
       </c>
       <c r="E121" s="9">
-        <v>38980.0</v>
+        <v>37120.0</v>
       </c>
       <c r="F121" s="7" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="11">
         <v>11</v>
       </c>
       <c r="B122" s="6" t="s">
         <v>348</v>
       </c>
       <c r="C122" s="7" t="s">
         <v>349</v>
       </c>
       <c r="D122" s="5">
         <v>0.0</v>
       </c>
       <c r="E122" s="9">
-        <v>42720.0</v>
+        <v>40690.0</v>
       </c>
       <c r="F122" s="7" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="11">
         <v>12</v>
       </c>
       <c r="B123" s="6" t="s">
         <v>351</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>352</v>
       </c>
       <c r="D123" s="5">
-        <v>10.0</v>
+        <v>14.0</v>
       </c>
       <c r="E123" s="9">
-        <v>51270.0</v>
+        <v>48830.0</v>
       </c>
       <c r="F123" s="7" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="11">
         <v>13</v>
       </c>
       <c r="B124" s="6" t="s">
         <v>354</v>
       </c>
       <c r="C124" s="7" t="s">
         <v>355</v>
       </c>
       <c r="D124" s="5">
-        <v>9.0</v>
+        <v>11.0</v>
       </c>
       <c r="E124" s="9">
-        <v>57420.0</v>
+        <v>54690.0</v>
       </c>
       <c r="F124" s="7" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="11">
         <v>14</v>
       </c>
       <c r="B125" s="6" t="s">
         <v>357</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>358</v>
       </c>
       <c r="D125" s="5">
-        <v>15.0</v>
+        <v>11.0</v>
       </c>
       <c r="E125" s="9">
-        <v>110030.0</v>
+        <v>104790.0</v>
       </c>
       <c r="F125" s="7" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="11">
         <v>15</v>
       </c>
       <c r="B126" s="6" t="s">
         <v>360</v>
       </c>
       <c r="C126" s="7" t="s">
         <v>361</v>
       </c>
       <c r="D126" s="5">
-        <v>34.0</v>
+        <v>32.0</v>
       </c>
       <c r="E126" s="9">
-        <v>115130.0</v>
+        <v>109650.0</v>
       </c>
       <c r="F126" s="7" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="11">
         <v>1</v>
       </c>
       <c r="B127" s="6" t="s">
         <v>363</v>
       </c>
       <c r="C127" s="7" t="s">
         <v>364</v>
       </c>
       <c r="D127" s="5">
-        <v>208.0</v>
+        <v>564.0</v>
       </c>
       <c r="E127" s="9">
         <v>14789.0</v>
       </c>
       <c r="F127" s="7" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="11">
         <v>2</v>
       </c>
       <c r="B128" s="6" t="s">
         <v>366</v>
       </c>
       <c r="C128" s="7" t="s">
         <v>367</v>
       </c>
       <c r="D128" s="5">
-        <v>48.0</v>
+        <v>510.0</v>
       </c>
       <c r="E128" s="9">
         <v>16006.0</v>
       </c>
       <c r="F128" s="7" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="11">
         <v>3</v>
       </c>
       <c r="B129" s="6" t="s">
         <v>369</v>
       </c>
       <c r="C129" s="7" t="s">
         <v>370</v>
       </c>
       <c r="D129" s="5">
-        <v>282.0</v>
+        <v>107.0</v>
       </c>
       <c r="E129" s="9">
         <v>18929.0</v>
       </c>
       <c r="F129" s="7" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="11">
         <v>4</v>
       </c>
       <c r="B130" s="6" t="s">
         <v>372</v>
       </c>
       <c r="C130" s="7" t="s">
         <v>373</v>
       </c>
       <c r="D130" s="5">
-        <v>578.0</v>
+        <v>554.0</v>
       </c>
       <c r="E130" s="9">
         <v>21276.0</v>
       </c>
       <c r="F130" s="7" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="11">
         <v>5</v>
       </c>
       <c r="B131" s="6" t="s">
         <v>375</v>
       </c>
       <c r="C131" s="7" t="s">
         <v>376</v>
       </c>
       <c r="D131" s="5">
-        <v>83.0</v>
+        <v>74.0</v>
       </c>
       <c r="E131" s="9">
         <v>26622.0</v>
       </c>
       <c r="F131" s="7" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="11">
         <v>6</v>
       </c>
       <c r="B132" s="6" t="s">
         <v>378</v>
       </c>
       <c r="C132" s="7" t="s">
         <v>379</v>
       </c>
       <c r="D132" s="5">
-        <v>156.0</v>
+        <v>140.0</v>
       </c>
       <c r="E132" s="9">
         <v>32990.0</v>
       </c>
       <c r="F132" s="7" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="11">
         <v>1</v>
       </c>
       <c r="B133" s="6" t="s">
         <v>381</v>
       </c>
       <c r="C133" s="7" t="s">
         <v>382</v>
       </c>
       <c r="D133" s="5">
-        <v>365.0</v>
+        <v>233.0</v>
       </c>
       <c r="E133" s="9">
         <v>9650.0</v>
       </c>
       <c r="F133" s="7" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="11">
         <v>2</v>
       </c>
       <c r="B134" s="6" t="s">
         <v>384</v>
       </c>
       <c r="C134" s="7" t="s">
         <v>385</v>
       </c>
       <c r="D134" s="5">
-        <v>418.0</v>
+        <v>281.0</v>
       </c>
       <c r="E134" s="9">
         <v>9920.0</v>
       </c>
       <c r="F134" s="7" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="11">
         <v>3</v>
       </c>
       <c r="B135" s="6" t="s">
         <v>387</v>
       </c>
       <c r="C135" s="7" t="s">
         <v>388</v>
       </c>
       <c r="D135" s="5">
-        <v>439.0</v>
+        <v>295.0</v>
       </c>
       <c r="E135" s="9">
         <v>11450.0</v>
       </c>
       <c r="F135" s="7" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="11">
         <v>4</v>
       </c>
       <c r="B136" s="6" t="s">
         <v>390</v>
       </c>
       <c r="C136" s="7" t="s">
         <v>391</v>
       </c>
       <c r="D136" s="5">
-        <v>425.0</v>
+        <v>331.0</v>
       </c>
       <c r="E136" s="9">
         <v>14180.0</v>
       </c>
       <c r="F136" s="7" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="11">
         <v>5</v>
       </c>
       <c r="B137" s="6" t="s">
         <v>393</v>
       </c>
       <c r="C137" s="7" t="s">
         <v>394</v>
       </c>
       <c r="D137" s="5">
-        <v>356.0</v>
+        <v>270.0</v>
       </c>
       <c r="E137" s="9">
         <v>15750.0</v>
       </c>
       <c r="F137" s="7" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="11">
         <v>6</v>
       </c>
       <c r="B138" s="6" t="s">
         <v>396</v>
       </c>
       <c r="C138" s="7" t="s">
         <v>397</v>
       </c>
       <c r="D138" s="5">
-        <v>326.0</v>
+        <v>292.0</v>
       </c>
       <c r="E138" s="9">
         <v>19430.0</v>
       </c>
       <c r="F138" s="7" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="11">
         <v>1</v>
       </c>
       <c r="B139" s="6" t="s">
         <v>399</v>
       </c>
       <c r="C139" s="7" t="s">
         <v>400</v>
       </c>
       <c r="D139" s="5">
-        <v>5.0</v>
+        <v>0.0</v>
       </c>
       <c r="E139" s="9">
-        <v>313463.46</v>
+        <v>309405.56</v>
       </c>
       <c r="F139" s="7" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="11">
         <v>2</v>
       </c>
       <c r="B140" s="6" t="s">
         <v>402</v>
       </c>
       <c r="C140" s="7" t="s">
         <v>403</v>
       </c>
       <c r="D140" s="5">
-        <v>28.0</v>
+        <v>43.0</v>
       </c>
       <c r="E140" s="9">
-        <v>75266.65</v>
+        <v>74292.3</v>
       </c>
       <c r="F140" s="7" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" s="11">
         <v>3</v>
       </c>
       <c r="B141" s="6" t="s">
         <v>405</v>
       </c>
       <c r="C141" s="7" t="s">
         <v>406</v>
       </c>
       <c r="D141" s="5">
-        <v>34.0</v>
+        <v>33.0</v>
       </c>
       <c r="E141" s="9">
-        <v>89434.49</v>
+        <v>88276.73</v>
       </c>
       <c r="F141" s="7" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" s="11">
         <v>4</v>
       </c>
       <c r="B142" s="6" t="s">
         <v>408</v>
       </c>
       <c r="C142" s="7" t="s">
         <v>409</v>
       </c>
       <c r="D142" s="5">
-        <v>39.0</v>
+        <v>47.0</v>
       </c>
       <c r="E142" s="9">
-        <v>144334.87</v>
+        <v>142466.4</v>
       </c>
       <c r="F142" s="7" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" s="11">
         <v>5</v>
       </c>
       <c r="B143" s="6" t="s">
         <v>411</v>
       </c>
       <c r="C143" s="7" t="s">
         <v>412</v>
       </c>
       <c r="D143" s="5">
-        <v>41.0</v>
+        <v>45.0</v>
       </c>
       <c r="E143" s="9">
-        <v>160273.69</v>
+        <v>158198.89</v>
       </c>
       <c r="F143" s="7" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="11">
         <v>1</v>
       </c>
       <c r="B144" s="6" t="s">
         <v>414</v>
       </c>
       <c r="C144" s="7" t="s">
         <v>415</v>
       </c>
       <c r="D144" s="5">
-        <v>565.0</v>
+        <v>510.0</v>
       </c>
       <c r="E144" s="9">
-        <v>9190.0</v>
+        <v>7770.0</v>
       </c>
       <c r="F144" s="7" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="11">
         <v>2</v>
       </c>
       <c r="B145" s="6" t="s">
         <v>417</v>
       </c>
       <c r="C145" s="7" t="s">
         <v>418</v>
       </c>
       <c r="D145" s="5">
-        <v>539.0</v>
+        <v>535.0</v>
       </c>
       <c r="E145" s="9">
-        <v>9450.0</v>
+        <v>7990.0</v>
       </c>
       <c r="F145" s="7" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="11">
         <v>3</v>
       </c>
       <c r="B146" s="6" t="s">
         <v>420</v>
       </c>
       <c r="C146" s="7" t="s">
         <v>421</v>
       </c>
       <c r="D146" s="5">
-        <v>601.0</v>
+        <v>567.0</v>
       </c>
       <c r="E146" s="9">
-        <v>10900.0</v>
+        <v>9160.0</v>
       </c>
       <c r="F146" s="7" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="11">
         <v>4</v>
       </c>
       <c r="B147" s="6" t="s">
         <v>423</v>
       </c>
       <c r="C147" s="7" t="s">
         <v>424</v>
       </c>
       <c r="D147" s="5">
-        <v>631.0</v>
+        <v>554.0</v>
       </c>
       <c r="E147" s="9">
-        <v>13500.0</v>
+        <v>11310.0</v>
       </c>
       <c r="F147" s="7" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" s="11">
         <v>5</v>
       </c>
       <c r="B148" s="6" t="s">
         <v>426</v>
       </c>
       <c r="C148" s="7" t="s">
         <v>427</v>
       </c>
       <c r="D148" s="5">
-        <v>586.0</v>
+        <v>531.0</v>
       </c>
       <c r="E148" s="9">
-        <v>15000.0</v>
+        <v>12450.0</v>
       </c>
       <c r="F148" s="7" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="11">
         <v>6</v>
       </c>
       <c r="B149" s="6" t="s">
         <v>429</v>
       </c>
       <c r="C149" s="7" t="s">
         <v>430</v>
       </c>
       <c r="D149" s="5">
-        <v>576.0</v>
+        <v>418.0</v>
       </c>
       <c r="E149" s="9">
-        <v>18500.0</v>
+        <v>15360.0</v>
       </c>
       <c r="F149" s="7" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="11">
         <v>1</v>
       </c>
       <c r="B150" s="6" t="s">
         <v>432</v>
       </c>
       <c r="C150" s="7" t="s">
         <v>433</v>
       </c>
       <c r="D150" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E150" s="9">
         <v>257459.0</v>
       </c>
       <c r="F150" s="7" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="11">
         <v>2</v>
       </c>
       <c r="B151" s="6" t="s">
         <v>435</v>
       </c>
       <c r="C151" s="7" t="s">
         <v>436</v>
       </c>
       <c r="D151" s="5">
-        <v>20.0</v>
+        <v>19.0</v>
       </c>
       <c r="E151" s="9">
         <v>67456.0</v>
       </c>
       <c r="F151" s="7" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="11">
         <v>3</v>
       </c>
       <c r="B152" s="6" t="s">
         <v>438</v>
       </c>
       <c r="C152" s="7" t="s">
         <v>439</v>
       </c>
       <c r="D152" s="5">
-        <v>4.0</v>
+        <v>25.0</v>
       </c>
       <c r="E152" s="9">
         <v>73855.0</v>
       </c>
       <c r="F152" s="7" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="11">
         <v>4</v>
       </c>
       <c r="B153" s="6" t="s">
         <v>441</v>
       </c>
       <c r="C153" s="7" t="s">
         <v>442</v>
       </c>
       <c r="D153" s="5">
         <v>11.0</v>
       </c>
       <c r="E153" s="9">
         <v>76289.0</v>
       </c>
       <c r="F153" s="7" t="s">
         <v>443</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="11">
         <v>5</v>
       </c>
       <c r="B154" s="6" t="s">
         <v>444</v>
       </c>
       <c r="C154" s="7" t="s">
         <v>445</v>
       </c>
       <c r="D154" s="5">
-        <v>20.0</v>
+        <v>5.0</v>
       </c>
       <c r="E154" s="9">
         <v>94380.0</v>
       </c>
       <c r="F154" s="7" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="11">
         <v>6</v>
       </c>
       <c r="B155" s="6" t="s">
         <v>447</v>
       </c>
       <c r="C155" s="7" t="s">
         <v>448</v>
       </c>
       <c r="D155" s="5">
-        <v>43.0</v>
+        <v>17.0</v>
       </c>
       <c r="E155" s="9">
         <v>95736.0</v>
       </c>
       <c r="F155" s="7" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="11">
         <v>7</v>
       </c>
       <c r="B156" s="6" t="s">
         <v>450</v>
       </c>
       <c r="C156" s="7" t="s">
         <v>451</v>
       </c>
       <c r="D156" s="5">
-        <v>6.0</v>
+        <v>4.0</v>
       </c>
       <c r="E156" s="9">
         <v>195685.0</v>
       </c>
       <c r="F156" s="7" t="s">
         <v>452</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="11">
         <v>8</v>
       </c>
       <c r="B157" s="6" t="s">
         <v>453</v>
       </c>
       <c r="C157" s="7" t="s">
         <v>454</v>
       </c>
       <c r="D157" s="5">
-        <v>24.0</v>
+        <v>26.0</v>
       </c>
       <c r="E157" s="9">
         <v>231385.0</v>
       </c>
       <c r="F157" s="7" t="s">
         <v>455</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="11">
         <v>9</v>
       </c>
       <c r="B158" s="6" t="s">
         <v>456</v>
       </c>
       <c r="C158" s="7" t="s">
         <v>457</v>
       </c>
       <c r="D158" s="5">
-        <v>17.0</v>
+        <v>22.0</v>
       </c>
       <c r="E158" s="9">
         <v>362783.0</v>
       </c>
       <c r="F158" s="7" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" s="11">
         <v>10</v>
       </c>
       <c r="B159" s="6" t="s">
         <v>459</v>
       </c>
       <c r="C159" s="7" t="s">
         <v>460</v>
       </c>
       <c r="D159" s="5">
-        <v>19.0</v>
+        <v>16.0</v>
       </c>
       <c r="E159" s="9">
         <v>282761.0</v>
       </c>
       <c r="F159" s="7" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="11">
         <v>11</v>
       </c>
       <c r="B160" s="6" t="s">
         <v>462</v>
       </c>
       <c r="C160" s="7" t="s">
         <v>463</v>
       </c>
       <c r="D160" s="5">
-        <v>19.0</v>
+        <v>18.0</v>
       </c>
       <c r="E160" s="9">
         <v>56701.0</v>
       </c>
       <c r="F160" s="7" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="11">
         <v>12</v>
       </c>
       <c r="B161" s="6" t="s">
         <v>465</v>
       </c>
       <c r="C161" s="7" t="s">
         <v>466</v>
       </c>
       <c r="D161" s="5">
-        <v>20.0</v>
+        <v>17.0</v>
       </c>
       <c r="E161" s="9">
         <v>72550.0</v>
       </c>
       <c r="F161" s="7" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" s="11">
         <v>13</v>
       </c>
       <c r="B162" s="6" t="s">
         <v>468</v>
       </c>
       <c r="C162" s="7" t="s">
         <v>469</v>
       </c>
       <c r="D162" s="5">
-        <v>16.0</v>
+        <v>12.0</v>
       </c>
       <c r="E162" s="9">
         <v>73571.0</v>
       </c>
       <c r="F162" s="7" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="11">
         <v>14</v>
       </c>
       <c r="B163" s="6" t="s">
         <v>471</v>
       </c>
       <c r="C163" s="7" t="s">
         <v>472</v>
       </c>
       <c r="D163" s="5">
-        <v>14.0</v>
+        <v>15.0</v>
       </c>
       <c r="E163" s="9">
         <v>84590.0</v>
       </c>
       <c r="F163" s="7" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" s="11">
         <v>15</v>
       </c>
       <c r="B164" s="6" t="s">
         <v>474</v>
       </c>
       <c r="C164" s="7" t="s">
         <v>475</v>
       </c>
       <c r="D164" s="5">
-        <v>19.0</v>
+        <v>12.0</v>
       </c>
       <c r="E164" s="9">
         <v>110629.0</v>
       </c>
       <c r="F164" s="7" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" s="11">
         <v>16</v>
       </c>
       <c r="B165" s="6" t="s">
         <v>477</v>
       </c>
       <c r="C165" s="7" t="s">
         <v>478</v>
       </c>
       <c r="D165" s="5">
         <v>0.0</v>
       </c>
       <c r="E165" s="9">
         <v>0.0</v>
       </c>
       <c r="F165" s="7" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" s="11">
         <v>1</v>
       </c>
       <c r="B166" s="6" t="s">
         <v>480</v>
       </c>
       <c r="C166" s="7" t="s">
         <v>481</v>
       </c>
       <c r="D166" s="5">
-        <v>44.0</v>
+        <v>36.0</v>
       </c>
       <c r="E166" s="9">
         <v>33000.0</v>
       </c>
       <c r="F166" s="7" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" s="11">
         <v>2</v>
       </c>
       <c r="B167" s="6" t="s">
         <v>483</v>
       </c>
       <c r="C167" s="7" t="s">
         <v>484</v>
       </c>
       <c r="D167" s="5">
-        <v>29.0</v>
+        <v>27.0</v>
       </c>
       <c r="E167" s="9">
         <v>36500.0</v>
       </c>
       <c r="F167" s="7" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="11">
         <v>3</v>
       </c>
       <c r="B168" s="6" t="s">
         <v>486</v>
       </c>
       <c r="C168" s="7" t="s">
         <v>487</v>
       </c>
       <c r="D168" s="5">
-        <v>24.0</v>
+        <v>13.0</v>
       </c>
       <c r="E168" s="9">
         <v>46900.0</v>
       </c>
       <c r="F168" s="7" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="11">
         <v>4</v>
       </c>
       <c r="B169" s="6" t="s">
         <v>489</v>
       </c>
       <c r="C169" s="7" t="s">
         <v>490</v>
       </c>
       <c r="D169" s="5">
-        <v>31.0</v>
+        <v>17.0</v>
       </c>
       <c r="E169" s="9">
         <v>63500.0</v>
       </c>
       <c r="F169" s="7" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="11">
         <v>5</v>
       </c>
       <c r="B170" s="6" t="s">
         <v>492</v>
       </c>
       <c r="C170" s="7" t="s">
         <v>493</v>
       </c>
       <c r="D170" s="5">
-        <v>15.0</v>
+        <v>11.0</v>
       </c>
       <c r="E170" s="9">
         <v>81500.0</v>
       </c>
       <c r="F170" s="7" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" s="11">
         <v>6</v>
       </c>
       <c r="B171" s="6" t="s">
         <v>495</v>
       </c>
       <c r="C171" s="7" t="s">
         <v>496</v>
       </c>
       <c r="D171" s="5">
-        <v>12.0</v>
+        <v>7.0</v>
       </c>
       <c r="E171" s="9">
         <v>90000.0</v>
       </c>
       <c r="F171" s="7" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="11">
         <v>1</v>
       </c>
       <c r="B172" s="6" t="s">
         <v>498</v>
       </c>
       <c r="C172" s="7" t="s">
         <v>499</v>
       </c>
       <c r="D172" s="5">
-        <v>12.0</v>
+        <v>0.0</v>
       </c>
       <c r="E172" s="9">
-        <v>9386.19</v>
+        <v>9264.69</v>
       </c>
       <c r="F172" s="7" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="11">
         <v>2</v>
       </c>
       <c r="B173" s="6" t="s">
         <v>501</v>
       </c>
       <c r="C173" s="7" t="s">
         <v>502</v>
       </c>
       <c r="D173" s="5">
-        <v>50.0</v>
+        <v>0.0</v>
       </c>
       <c r="E173" s="9">
-        <v>9386.19</v>
+        <v>9264.69</v>
       </c>
       <c r="F173" s="7" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="11">
         <v>3</v>
       </c>
       <c r="B174" s="6" t="s">
         <v>504</v>
       </c>
       <c r="C174" s="7" t="s">
         <v>505</v>
       </c>
       <c r="D174" s="5">
-        <v>17.0</v>
+        <v>3.0</v>
       </c>
       <c r="E174" s="9">
-        <v>12042.66</v>
+        <v>11886.77</v>
       </c>
       <c r="F174" s="7" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" s="11">
         <v>4</v>
       </c>
       <c r="B175" s="6" t="s">
         <v>507</v>
       </c>
       <c r="C175" s="7" t="s">
         <v>508</v>
       </c>
       <c r="D175" s="5">
-        <v>7.0</v>
+        <v>0.0</v>
       </c>
       <c r="E175" s="9">
-        <v>12042.66</v>
+        <v>11886.77</v>
       </c>
       <c r="F175" s="7" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" s="11">
         <v>5</v>
       </c>
       <c r="B176" s="6" t="s">
         <v>510</v>
       </c>
       <c r="C176" s="7" t="s">
         <v>511</v>
       </c>
       <c r="D176" s="5">
-        <v>26.0</v>
+        <v>15.0</v>
       </c>
       <c r="E176" s="9">
-        <v>12573.96</v>
+        <v>12411.18</v>
       </c>
       <c r="F176" s="7" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="11">
         <v>6</v>
       </c>
       <c r="B177" s="6" t="s">
         <v>513</v>
       </c>
       <c r="C177" s="7" t="s">
         <v>514</v>
       </c>
       <c r="D177" s="5">
-        <v>79.0</v>
+        <v>0.0</v>
       </c>
       <c r="E177" s="9">
-        <v>12573.96</v>
+        <v>12411.18</v>
       </c>
       <c r="F177" s="7" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" s="11">
         <v>7</v>
       </c>
       <c r="B178" s="6" t="s">
         <v>516</v>
       </c>
       <c r="C178" s="7" t="s">
         <v>517</v>
       </c>
       <c r="D178" s="5">
-        <v>26.0</v>
+        <v>0.0</v>
       </c>
       <c r="E178" s="9">
-        <v>17001.41</v>
+        <v>16781.32</v>
       </c>
       <c r="F178" s="7" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" s="11">
         <v>8</v>
       </c>
       <c r="B179" s="6" t="s">
         <v>519</v>
       </c>
       <c r="C179" s="7" t="s">
         <v>520</v>
       </c>
       <c r="D179" s="5">
-        <v>100.0</v>
+        <v>65.0</v>
       </c>
       <c r="E179" s="9">
-        <v>17001.41</v>
+        <v>16781.32</v>
       </c>
       <c r="F179" s="7" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" s="11">
         <v>9</v>
       </c>
       <c r="B180" s="6" t="s">
         <v>522</v>
       </c>
       <c r="C180" s="7" t="s">
         <v>523</v>
       </c>
       <c r="D180" s="5">
-        <v>58.0</v>
+        <v>44.0</v>
       </c>
       <c r="E180" s="9">
-        <v>18860.94</v>
+        <v>18616.78</v>
       </c>
       <c r="F180" s="7" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" s="11">
         <v>10</v>
       </c>
       <c r="B181" s="6" t="s">
         <v>525</v>
       </c>
       <c r="C181" s="7" t="s">
         <v>526</v>
       </c>
       <c r="D181" s="5">
-        <v>100.0</v>
+        <v>71.0</v>
       </c>
       <c r="E181" s="9">
-        <v>18860.94</v>
+        <v>18616.78</v>
       </c>
       <c r="F181" s="7" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" s="11">
         <v>11</v>
       </c>
       <c r="B182" s="6" t="s">
         <v>528</v>
       </c>
       <c r="C182" s="7" t="s">
         <v>529</v>
       </c>
       <c r="D182" s="5">
-        <v>69.0</v>
+        <v>57.0</v>
       </c>
       <c r="E182" s="9">
-        <v>21428.86</v>
+        <v>21151.45</v>
       </c>
       <c r="F182" s="7" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" s="11">
         <v>12</v>
       </c>
       <c r="B183" s="6" t="s">
         <v>531</v>
       </c>
       <c r="C183" s="7" t="s">
         <v>532</v>
       </c>
       <c r="D183" s="5">
-        <v>179.0</v>
+        <v>143.0</v>
       </c>
       <c r="E183" s="9">
-        <v>21428.86</v>
+        <v>21151.45</v>
       </c>
       <c r="F183" s="7" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" s="11">
         <v>13</v>
       </c>
       <c r="B184" s="6" t="s">
         <v>534</v>
       </c>
       <c r="C184" s="7" t="s">
         <v>535</v>
       </c>
       <c r="D184" s="5">
-        <v>74.0</v>
+        <v>50.0</v>
       </c>
       <c r="E184" s="9">
-        <v>29663.92</v>
+        <v>29279.9</v>
       </c>
       <c r="F184" s="7" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="11">
         <v>14</v>
       </c>
       <c r="B185" s="6" t="s">
         <v>537</v>
       </c>
       <c r="C185" s="7" t="s">
         <v>538</v>
       </c>
       <c r="D185" s="5">
-        <v>93.0</v>
+        <v>81.0</v>
       </c>
       <c r="E185" s="9">
-        <v>29663.92</v>
+        <v>29279.9</v>
       </c>
       <c r="F185" s="7" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" s="11">
         <v>15</v>
       </c>
       <c r="B186" s="6" t="s">
         <v>540</v>
       </c>
       <c r="C186" s="7" t="s">
         <v>541</v>
       </c>
       <c r="D186" s="5">
-        <v>40.0</v>
+        <v>9.0</v>
       </c>
       <c r="E186" s="9">
-        <v>40378.34</v>
+        <v>39855.63</v>
       </c>
       <c r="F186" s="7" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" s="11">
         <v>16</v>
       </c>
       <c r="B187" s="6" t="s">
         <v>543</v>
       </c>
       <c r="C187" s="7" t="s">
         <v>544</v>
       </c>
       <c r="D187" s="5">
-        <v>35.0</v>
+        <v>4.0</v>
       </c>
       <c r="E187" s="9">
-        <v>40378.34</v>
+        <v>39855.63</v>
       </c>
       <c r="F187" s="7" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" s="11">
         <v>1</v>
       </c>
       <c r="B188" s="6" t="s">
         <v>546</v>
       </c>
       <c r="C188" s="7" t="s">
         <v>547</v>
       </c>
       <c r="D188" s="5">
         <v>0.0</v>
       </c>
       <c r="E188" s="9">
-        <v>249088.34</v>
+        <v>245863.8</v>
       </c>
       <c r="F188" s="7" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" s="11">
         <v>2</v>
       </c>
       <c r="B189" s="6" t="s">
         <v>549</v>
       </c>
       <c r="C189" s="7" t="s">
         <v>550</v>
       </c>
       <c r="D189" s="5">
         <v>0.0</v>
       </c>
       <c r="E189" s="9">
         <v>261450.45</v>
       </c>
       <c r="F189" s="7" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" s="11">
         <v>1</v>
       </c>
       <c r="B190" s="6" t="s">
         <v>552</v>
       </c>
       <c r="C190" s="7" t="s">
         <v>553</v>
       </c>
       <c r="D190" s="5">
-        <v>18.0</v>
+        <v>12.0</v>
       </c>
       <c r="E190" s="9">
-        <v>56270.0</v>
+        <v>61330.0</v>
       </c>
       <c r="F190" s="7" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" s="11">
         <v>2</v>
       </c>
       <c r="B191" s="6" t="s">
         <v>555</v>
       </c>
       <c r="C191" s="7" t="s">
         <v>556</v>
       </c>
       <c r="D191" s="5">
-        <v>15.0</v>
+        <v>6.0</v>
       </c>
       <c r="E191" s="9">
-        <v>68920.0</v>
+        <v>75120.0</v>
       </c>
       <c r="F191" s="7" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" s="11">
         <v>3</v>
       </c>
       <c r="B192" s="6" t="s">
         <v>558</v>
       </c>
       <c r="C192" s="7" t="s">
         <v>559</v>
       </c>
       <c r="D192" s="5">
-        <v>53.0</v>
+        <v>19.0</v>
       </c>
       <c r="E192" s="9">
-        <v>74520.0</v>
+        <v>81230.0</v>
       </c>
       <c r="F192" s="7" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" s="11">
         <v>4</v>
       </c>
       <c r="B193" s="6" t="s">
         <v>561</v>
       </c>
       <c r="C193" s="7" t="s">
         <v>562</v>
       </c>
       <c r="D193" s="5">
-        <v>22.0</v>
+        <v>0.0</v>
       </c>
       <c r="E193" s="9">
-        <v>119560.0</v>
+        <v>130320.0</v>
       </c>
       <c r="F193" s="7" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" s="11">
         <v>5</v>
       </c>
       <c r="B194" s="6" t="s">
         <v>564</v>
       </c>
       <c r="C194" s="7" t="s">
         <v>565</v>
       </c>
       <c r="D194" s="5">
-        <v>24.0</v>
+        <v>4.0</v>
       </c>
       <c r="E194" s="9">
-        <v>140660.0</v>
+        <v>153320.0</v>
       </c>
       <c r="F194" s="7" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" s="11">
         <v>6</v>
       </c>
       <c r="B195" s="6" t="s">
         <v>567</v>
       </c>
       <c r="C195" s="7" t="s">
         <v>568</v>
       </c>
       <c r="D195" s="5">
-        <v>31.0</v>
+        <v>0.0</v>
       </c>
       <c r="E195" s="9">
-        <v>33046.0</v>
+        <v>36680.0</v>
       </c>
       <c r="F195" s="7" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" s="11">
         <v>7</v>
       </c>
       <c r="B196" s="6" t="s">
         <v>570</v>
       </c>
       <c r="C196" s="7" t="s">
         <v>571</v>
       </c>
       <c r="D196" s="5">
-        <v>41.0</v>
+        <v>0.0</v>
       </c>
       <c r="E196" s="9">
-        <v>36113.0</v>
+        <v>40090.0</v>
       </c>
       <c r="F196" s="7" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" s="11">
         <v>8</v>
       </c>
       <c r="B197" s="6" t="s">
         <v>573</v>
       </c>
       <c r="C197" s="7" t="s">
         <v>574</v>
       </c>
       <c r="D197" s="5">
-        <v>33.0</v>
+        <v>31.0</v>
       </c>
       <c r="E197" s="9">
-        <v>37531.0</v>
+        <v>41660.0</v>
       </c>
       <c r="F197" s="7" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" s="11">
         <v>9</v>
       </c>
       <c r="B198" s="6" t="s">
         <v>576</v>
       </c>
       <c r="C198" s="7" t="s">
         <v>577</v>
       </c>
       <c r="D198" s="5">
-        <v>30.0</v>
+        <v>0.0</v>
       </c>
       <c r="E198" s="9">
-        <v>38922.0</v>
+        <v>43200.0</v>
       </c>
       <c r="F198" s="7" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" s="11">
         <v>10</v>
       </c>
       <c r="B199" s="6" t="s">
         <v>579</v>
       </c>
       <c r="C199" s="7" t="s">
         <v>580</v>
       </c>
       <c r="D199" s="5">
-        <v>28.0</v>
+        <v>12.0</v>
       </c>
       <c r="E199" s="9">
-        <v>56270.0</v>
+        <v>62460.0</v>
       </c>
       <c r="F199" s="7" t="s">
         <v>581</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" s="11">
         <v>11</v>
       </c>
       <c r="B200" s="6" t="s">
         <v>582</v>
       </c>
       <c r="C200" s="7" t="s">
         <v>583</v>
       </c>
       <c r="D200" s="5">
-        <v>30.0</v>
+        <v>14.0</v>
       </c>
       <c r="E200" s="9">
-        <v>61540.0</v>
+        <v>68310.0</v>
       </c>
       <c r="F200" s="7" t="s">
         <v>584</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" s="11">
         <v>12</v>
       </c>
       <c r="B201" s="6" t="s">
         <v>585</v>
       </c>
       <c r="C201" s="7" t="s">
         <v>586</v>
       </c>
       <c r="D201" s="5">
-        <v>33.0</v>
+        <v>23.0</v>
       </c>
       <c r="E201" s="9">
-        <v>74520.0</v>
+        <v>82720.0</v>
       </c>
       <c r="F201" s="7" t="s">
         <v>587</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" s="11">
         <v>13</v>
       </c>
       <c r="B202" s="6" t="s">
         <v>588</v>
       </c>
       <c r="C202" s="7" t="s">
         <v>589</v>
       </c>
       <c r="D202" s="5">
-        <v>16.0</v>
+        <v>7.0</v>
       </c>
       <c r="E202" s="9">
-        <v>119560.0</v>
+        <v>132710.0</v>
       </c>
       <c r="F202" s="7" t="s">
         <v>590</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" s="11">
         <v>1</v>
       </c>
       <c r="B203" s="6"/>
       <c r="C203" s="7" t="s">
         <v>591</v>
       </c>
       <c r="D203" s="5">
         <v>0.0</v>
       </c>
       <c r="E203" s="9">
         <v>4040.0</v>
       </c>
       <c r="F203" s="7" t="s">
         <v>592</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" s="11">
@@ -11771,131 +11771,131 @@
       <c r="B229" s="6"/>
       <c r="C229" s="7" t="s">
         <v>643</v>
       </c>
       <c r="D229" s="5">
         <v>0.0</v>
       </c>
       <c r="E229" s="9">
         <v>51538.0</v>
       </c>
       <c r="F229" s="7" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" s="11">
         <v>1</v>
       </c>
       <c r="B230" s="6" t="s">
         <v>645</v>
       </c>
       <c r="C230" s="7" t="s">
         <v>646</v>
       </c>
       <c r="D230" s="5">
-        <v>10.0</v>
+        <v>7.0</v>
       </c>
       <c r="E230" s="9">
         <v>138363.0</v>
       </c>
       <c r="F230" s="7" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" s="11">
         <v>2</v>
       </c>
       <c r="B231" s="6" t="s">
         <v>648</v>
       </c>
       <c r="C231" s="7" t="s">
         <v>649</v>
       </c>
       <c r="D231" s="5">
         <v>10.0</v>
       </c>
       <c r="E231" s="9">
         <v>115322.0</v>
       </c>
       <c r="F231" s="7" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" s="11">
         <v>3</v>
       </c>
       <c r="B232" s="6" t="s">
         <v>651</v>
       </c>
       <c r="C232" s="7" t="s">
         <v>652</v>
       </c>
       <c r="D232" s="5">
-        <v>1.0</v>
+        <v>12.0</v>
       </c>
       <c r="E232" s="9">
         <v>128636.0</v>
       </c>
       <c r="F232" s="7" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" s="11">
         <v>4</v>
       </c>
       <c r="B233" s="6" t="s">
         <v>654</v>
       </c>
       <c r="C233" s="7" t="s">
         <v>655</v>
       </c>
       <c r="D233" s="5">
-        <v>7.0</v>
+        <v>5.0</v>
       </c>
       <c r="E233" s="9">
         <v>118128.0</v>
       </c>
       <c r="F233" s="7" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" s="11">
         <v>5</v>
       </c>
       <c r="B234" s="6" t="s">
         <v>657</v>
       </c>
       <c r="C234" s="7" t="s">
         <v>658</v>
       </c>
       <c r="D234" s="5">
-        <v>20.0</v>
+        <v>19.0</v>
       </c>
       <c r="E234" s="9">
         <v>138616.0</v>
       </c>
       <c r="F234" s="7" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" s="11">
         <v>6</v>
       </c>
       <c r="B235" s="6" t="s">
         <v>660</v>
       </c>
       <c r="C235" s="7" t="s">
         <v>661</v>
       </c>
       <c r="D235" s="5">
         <v>0.0</v>
       </c>
       <c r="E235" s="9">
         <v>85460.0</v>
       </c>
       <c r="F235" s="7" t="s">
@@ -11911,231 +11911,231 @@
       </c>
       <c r="C236" s="7" t="s">
         <v>664</v>
       </c>
       <c r="D236" s="5">
         <v>0.0</v>
       </c>
       <c r="E236" s="9">
         <v>86860.0</v>
       </c>
       <c r="F236" s="7" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" s="11">
         <v>8</v>
       </c>
       <c r="B237" s="6" t="s">
         <v>666</v>
       </c>
       <c r="C237" s="7" t="s">
         <v>667</v>
       </c>
       <c r="D237" s="5">
-        <v>15.0</v>
+        <v>14.0</v>
       </c>
       <c r="E237" s="9">
         <v>128689.0</v>
       </c>
       <c r="F237" s="7" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" s="11">
         <v>9</v>
       </c>
       <c r="B238" s="6" t="s">
         <v>669</v>
       </c>
       <c r="C238" s="7" t="s">
         <v>670</v>
       </c>
       <c r="D238" s="5">
-        <v>17.0</v>
+        <v>15.0</v>
       </c>
       <c r="E238" s="9">
         <v>118329.0</v>
       </c>
       <c r="F238" s="7" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" s="11">
         <v>10</v>
       </c>
       <c r="B239" s="6" t="s">
         <v>672</v>
       </c>
       <c r="C239" s="7" t="s">
         <v>673</v>
       </c>
       <c r="D239" s="5">
-        <v>7.0</v>
+        <v>5.0</v>
       </c>
       <c r="E239" s="9">
         <v>168589.0</v>
       </c>
       <c r="F239" s="7" t="s">
         <v>674</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" s="11">
         <v>11</v>
       </c>
       <c r="B240" s="6" t="s">
         <v>675</v>
       </c>
       <c r="C240" s="7" t="s">
         <v>676</v>
       </c>
       <c r="D240" s="5">
-        <v>7.0</v>
+        <v>6.0</v>
       </c>
       <c r="E240" s="9">
         <v>172883.0</v>
       </c>
       <c r="F240" s="7" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" s="11">
         <v>12</v>
       </c>
       <c r="B241" s="6" t="s">
         <v>678</v>
       </c>
       <c r="C241" s="7" t="s">
         <v>679</v>
       </c>
       <c r="D241" s="5">
         <v>12.0</v>
       </c>
       <c r="E241" s="9">
         <v>163472.0</v>
       </c>
       <c r="F241" s="7" t="s">
         <v>680</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" s="11">
         <v>13</v>
       </c>
       <c r="B242" s="6" t="s">
         <v>681</v>
       </c>
       <c r="C242" s="7" t="s">
         <v>682</v>
       </c>
       <c r="D242" s="5">
-        <v>13.0</v>
+        <v>11.0</v>
       </c>
       <c r="E242" s="9">
         <v>170530.0</v>
       </c>
       <c r="F242" s="7" t="s">
         <v>683</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" s="11">
         <v>14</v>
       </c>
       <c r="B243" s="6" t="s">
         <v>684</v>
       </c>
       <c r="C243" s="7" t="s">
         <v>685</v>
       </c>
       <c r="D243" s="5">
-        <v>15.0</v>
+        <v>2.0</v>
       </c>
       <c r="E243" s="9">
         <v>167787.0</v>
       </c>
       <c r="F243" s="7" t="s">
         <v>686</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" s="11">
         <v>15</v>
       </c>
       <c r="B244" s="6" t="s">
         <v>687</v>
       </c>
       <c r="C244" s="7" t="s">
         <v>688</v>
       </c>
       <c r="D244" s="5">
-        <v>1.0</v>
+        <v>16.0</v>
       </c>
       <c r="E244" s="9">
         <v>172081.0</v>
       </c>
       <c r="F244" s="7" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" s="11">
         <v>16</v>
       </c>
       <c r="B245" s="6" t="s">
         <v>690</v>
       </c>
       <c r="C245" s="7" t="s">
         <v>691</v>
       </c>
       <c r="D245" s="5">
-        <v>7.0</v>
+        <v>2.0</v>
       </c>
       <c r="E245" s="9">
         <v>170741.0</v>
       </c>
       <c r="F245" s="7" t="s">
         <v>692</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" s="11">
         <v>17</v>
       </c>
       <c r="B246" s="6" t="s">
         <v>693</v>
       </c>
       <c r="C246" s="7" t="s">
         <v>694</v>
       </c>
       <c r="D246" s="5">
-        <v>5.0</v>
+        <v>3.0</v>
       </c>
       <c r="E246" s="9">
         <v>214218.0</v>
       </c>
       <c r="F246" s="7" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" s="11">
         <v>18</v>
       </c>
       <c r="B247" s="6" t="s">
         <v>696</v>
       </c>
       <c r="C247" s="7" t="s">
         <v>697</v>
       </c>
       <c r="D247" s="5">
         <v>0.0</v>
       </c>
       <c r="E247" s="9">
         <v>174444.0</v>
       </c>
       <c r="F247" s="7" t="s">
@@ -12191,231 +12191,231 @@
       </c>
       <c r="C250" s="7" t="s">
         <v>706</v>
       </c>
       <c r="D250" s="5">
         <v>5.0</v>
       </c>
       <c r="E250" s="9">
         <v>217952.0</v>
       </c>
       <c r="F250" s="7" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" s="11">
         <v>22</v>
       </c>
       <c r="B251" s="6" t="s">
         <v>708</v>
       </c>
       <c r="C251" s="7" t="s">
         <v>709</v>
       </c>
       <c r="D251" s="5">
-        <v>3.0</v>
+        <v>4.0</v>
       </c>
       <c r="E251" s="9">
         <v>208236.0</v>
       </c>
       <c r="F251" s="7" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" s="11">
         <v>23</v>
       </c>
       <c r="B252" s="6" t="s">
         <v>678</v>
       </c>
       <c r="C252" s="7" t="s">
         <v>711</v>
       </c>
       <c r="D252" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E252" s="9">
         <v>218923.0</v>
       </c>
       <c r="F252" s="7" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" s="11">
         <v>24</v>
       </c>
       <c r="B253" s="6" t="s">
         <v>713</v>
       </c>
       <c r="C253" s="7" t="s">
         <v>714</v>
       </c>
       <c r="D253" s="5">
-        <v>8.0</v>
+        <v>7.0</v>
       </c>
       <c r="E253" s="9">
         <v>226772.0</v>
       </c>
       <c r="F253" s="7" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" s="11">
         <v>25</v>
       </c>
       <c r="B254" s="6" t="s">
         <v>716</v>
       </c>
       <c r="C254" s="7" t="s">
         <v>717</v>
       </c>
       <c r="D254" s="5">
-        <v>11.0</v>
+        <v>9.0</v>
       </c>
       <c r="E254" s="9">
         <v>214893.0</v>
       </c>
       <c r="F254" s="7" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" s="11">
         <v>26</v>
       </c>
       <c r="B255" s="6" t="s">
         <v>719</v>
       </c>
       <c r="C255" s="7" t="s">
         <v>720</v>
       </c>
       <c r="D255" s="5">
-        <v>4.0</v>
+        <v>1.0</v>
       </c>
       <c r="E255" s="9">
         <v>269436.0</v>
       </c>
       <c r="F255" s="7" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" s="11">
         <v>27</v>
       </c>
       <c r="B256" s="6" t="s">
         <v>722</v>
       </c>
       <c r="C256" s="7" t="s">
         <v>723</v>
       </c>
       <c r="D256" s="5">
         <v>5.0</v>
       </c>
       <c r="E256" s="9">
         <v>270755.0</v>
       </c>
       <c r="F256" s="7" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" s="11">
         <v>28</v>
       </c>
       <c r="B257" s="6" t="s">
         <v>725</v>
       </c>
       <c r="C257" s="7" t="s">
         <v>726</v>
       </c>
       <c r="D257" s="5">
-        <v>5.0</v>
+        <v>3.0</v>
       </c>
       <c r="E257" s="9">
         <v>221392.0</v>
       </c>
       <c r="F257" s="7" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" s="11">
         <v>29</v>
       </c>
       <c r="B258" s="6" t="s">
         <v>728</v>
       </c>
       <c r="C258" s="7" t="s">
         <v>729</v>
       </c>
       <c r="D258" s="5">
-        <v>5.0</v>
+        <v>7.0</v>
       </c>
       <c r="E258" s="9">
         <v>276558.0</v>
       </c>
       <c r="F258" s="7" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" s="11">
         <v>30</v>
       </c>
       <c r="B259" s="6" t="s">
         <v>731</v>
       </c>
       <c r="C259" s="7" t="s">
         <v>732</v>
       </c>
       <c r="D259" s="5">
-        <v>9.0</v>
+        <v>5.0</v>
       </c>
       <c r="E259" s="9">
         <v>256460.0</v>
       </c>
       <c r="F259" s="7" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" s="11">
         <v>31</v>
       </c>
       <c r="B260" s="6" t="s">
         <v>734</v>
       </c>
       <c r="C260" s="7" t="s">
         <v>735</v>
       </c>
       <c r="D260" s="5">
-        <v>13.0</v>
+        <v>10.0</v>
       </c>
       <c r="E260" s="9">
         <v>131052.0</v>
       </c>
       <c r="F260" s="7" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" s="11">
         <v>1</v>
       </c>
       <c r="B261" s="6"/>
       <c r="C261" s="7" t="s">
         <v>737</v>
       </c>
       <c r="D261" s="5">
         <v>0.0</v>
       </c>
       <c r="E261" s="9">
         <v>179955.0</v>
       </c>
       <c r="F261" s="7" t="s">
         <v>738</v>
       </c>
@@ -12729,151 +12729,151 @@
       </c>
       <c r="C278" s="7" t="s">
         <v>778</v>
       </c>
       <c r="D278" s="5">
         <v>0.0</v>
       </c>
       <c r="E278" s="9">
         <v>2390.0</v>
       </c>
       <c r="F278" s="7" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" s="11">
         <v>8</v>
       </c>
       <c r="B279" s="6" t="s">
         <v>780</v>
       </c>
       <c r="C279" s="7" t="s">
         <v>781</v>
       </c>
       <c r="D279" s="5">
-        <v>10.0</v>
+        <v>0.0</v>
       </c>
       <c r="E279" s="9">
         <v>2240.0</v>
       </c>
       <c r="F279" s="7" t="s">
         <v>782</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" s="11">
         <v>9</v>
       </c>
       <c r="B280" s="6" t="s">
         <v>783</v>
       </c>
       <c r="C280" s="7" t="s">
         <v>784</v>
       </c>
       <c r="D280" s="5">
         <v>0.0</v>
       </c>
       <c r="E280" s="9">
         <v>2790.0</v>
       </c>
       <c r="F280" s="7" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" s="11">
         <v>1</v>
       </c>
       <c r="B281" s="6" t="s">
         <v>786</v>
       </c>
       <c r="C281" s="7" t="s">
         <v>787</v>
       </c>
       <c r="D281" s="5">
-        <v>263.0</v>
+        <v>33.0</v>
       </c>
       <c r="E281" s="9">
         <v>4590.0</v>
       </c>
       <c r="F281" s="7" t="s">
         <v>788</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" s="11">
         <v>2</v>
       </c>
       <c r="B282" s="6" t="s">
         <v>789</v>
       </c>
       <c r="C282" s="7" t="s">
         <v>790</v>
       </c>
       <c r="D282" s="5">
         <v>0.0</v>
       </c>
       <c r="E282" s="9">
         <v>5790.0</v>
       </c>
       <c r="F282" s="7" t="s">
         <v>791</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" s="11">
         <v>3</v>
       </c>
       <c r="B283" s="6" t="s">
         <v>792</v>
       </c>
       <c r="C283" s="7" t="s">
         <v>793</v>
       </c>
       <c r="D283" s="5">
-        <v>154.0</v>
+        <v>71.0</v>
       </c>
       <c r="E283" s="9">
         <v>6990.0</v>
       </c>
       <c r="F283" s="7" t="s">
         <v>794</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" s="11">
         <v>4</v>
       </c>
       <c r="B284" s="6" t="s">
         <v>795</v>
       </c>
       <c r="C284" s="7" t="s">
         <v>796</v>
       </c>
       <c r="D284" s="5">
-        <v>101.0</v>
+        <v>61.0</v>
       </c>
       <c r="E284" s="9">
         <v>5790.0</v>
       </c>
       <c r="F284" s="7" t="s">
         <v>797</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" s="11">
         <v>5</v>
       </c>
       <c r="B285" s="6" t="s">
         <v>798</v>
       </c>
       <c r="C285" s="7" t="s">
         <v>799</v>
       </c>
       <c r="D285" s="5">
         <v>0.0</v>
       </c>
       <c r="E285" s="9">
         <v>5790.0</v>
       </c>
       <c r="F285" s="7" t="s">
@@ -12889,51 +12889,51 @@
       </c>
       <c r="C286" s="7" t="s">
         <v>802</v>
       </c>
       <c r="D286" s="5">
         <v>0.0</v>
       </c>
       <c r="E286" s="9">
         <v>6790.0</v>
       </c>
       <c r="F286" s="7" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" s="11">
         <v>7</v>
       </c>
       <c r="B287" s="6" t="s">
         <v>804</v>
       </c>
       <c r="C287" s="7" t="s">
         <v>805</v>
       </c>
       <c r="D287" s="5">
-        <v>68.0</v>
+        <v>51.0</v>
       </c>
       <c r="E287" s="9">
         <v>6590.0</v>
       </c>
       <c r="F287" s="7" t="s">
         <v>806</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" s="11">
         <v>8</v>
       </c>
       <c r="B288" s="6" t="s">
         <v>807</v>
       </c>
       <c r="C288" s="7" t="s">
         <v>808</v>
       </c>
       <c r="D288" s="5">
         <v>1.0</v>
       </c>
       <c r="E288" s="9">
         <v>6590.0</v>
       </c>
       <c r="F288" s="7" t="s">
@@ -12949,51 +12949,51 @@
       </c>
       <c r="C289" s="7" t="s">
         <v>811</v>
       </c>
       <c r="D289" s="5">
         <v>0.0</v>
       </c>
       <c r="E289" s="9">
         <v>7190.0</v>
       </c>
       <c r="F289" s="7" t="s">
         <v>812</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" s="11">
         <v>1</v>
       </c>
       <c r="B290" s="6" t="s">
         <v>813</v>
       </c>
       <c r="C290" s="7" t="s">
         <v>814</v>
       </c>
       <c r="D290" s="5">
-        <v>610.0</v>
+        <v>365.0</v>
       </c>
       <c r="E290" s="9">
         <v>2390.0</v>
       </c>
       <c r="F290" s="7" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" s="11">
         <v>2</v>
       </c>
       <c r="B291" s="6" t="s">
         <v>816</v>
       </c>
       <c r="C291" s="7" t="s">
         <v>817</v>
       </c>
       <c r="D291" s="5">
         <v>1.0</v>
       </c>
       <c r="E291" s="9">
         <v>3390.0</v>
       </c>
       <c r="F291" s="7" t="s">
@@ -13009,491 +13009,491 @@
       </c>
       <c r="C292" s="7" t="s">
         <v>820</v>
       </c>
       <c r="D292" s="5">
         <v>0.0</v>
       </c>
       <c r="E292" s="9">
         <v>4390.0</v>
       </c>
       <c r="F292" s="7" t="s">
         <v>821</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" s="11">
         <v>4</v>
       </c>
       <c r="B293" s="6" t="s">
         <v>822</v>
       </c>
       <c r="C293" s="7" t="s">
         <v>823</v>
       </c>
       <c r="D293" s="5">
-        <v>144.0</v>
+        <v>120.0</v>
       </c>
       <c r="E293" s="9">
         <v>2890.0</v>
       </c>
       <c r="F293" s="7" t="s">
         <v>824</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" s="11">
         <v>5</v>
       </c>
       <c r="B294" s="6" t="s">
         <v>825</v>
       </c>
       <c r="C294" s="7" t="s">
         <v>826</v>
       </c>
       <c r="D294" s="5">
         <v>1.0</v>
       </c>
       <c r="E294" s="9">
         <v>3790.0</v>
       </c>
       <c r="F294" s="7" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" s="11">
         <v>6</v>
       </c>
       <c r="B295" s="6" t="s">
         <v>828</v>
       </c>
       <c r="C295" s="7" t="s">
         <v>829</v>
       </c>
       <c r="D295" s="5">
-        <v>35.0</v>
+        <v>30.0</v>
       </c>
       <c r="E295" s="9">
         <v>4790.0</v>
       </c>
       <c r="F295" s="7" t="s">
         <v>830</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" s="11">
         <v>7</v>
       </c>
       <c r="B296" s="6" t="s">
         <v>831</v>
       </c>
       <c r="C296" s="7" t="s">
         <v>832</v>
       </c>
       <c r="D296" s="5">
         <v>500.0</v>
       </c>
       <c r="E296" s="9">
         <v>3690.0</v>
       </c>
       <c r="F296" s="7" t="s">
         <v>833</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" s="11">
         <v>8</v>
       </c>
       <c r="B297" s="6" t="s">
         <v>834</v>
       </c>
       <c r="C297" s="7" t="s">
         <v>835</v>
       </c>
       <c r="D297" s="5">
-        <v>4.0</v>
+        <v>3.0</v>
       </c>
       <c r="E297" s="9">
         <v>4390.0</v>
       </c>
       <c r="F297" s="7" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" s="11">
         <v>9</v>
       </c>
       <c r="B298" s="6" t="s">
         <v>837</v>
       </c>
       <c r="C298" s="7" t="s">
         <v>838</v>
       </c>
       <c r="D298" s="5">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
       <c r="E298" s="9">
         <v>5390.0</v>
       </c>
       <c r="F298" s="7" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" s="11">
         <v>1</v>
       </c>
       <c r="B299" s="6" t="s">
         <v>840</v>
       </c>
       <c r="C299" s="7" t="s">
         <v>841</v>
       </c>
       <c r="D299" s="5">
-        <v>66.0</v>
+        <v>46.0</v>
       </c>
       <c r="E299" s="9">
         <v>1290.0</v>
       </c>
       <c r="F299" s="7" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" s="11">
         <v>2</v>
       </c>
       <c r="B300" s="6" t="s">
         <v>843</v>
       </c>
       <c r="C300" s="7" t="s">
         <v>844</v>
       </c>
       <c r="D300" s="5">
-        <v>85.0</v>
+        <v>44.0</v>
       </c>
       <c r="E300" s="9">
         <v>1490.0</v>
       </c>
       <c r="F300" s="7" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" s="11">
         <v>3</v>
       </c>
       <c r="B301" s="6" t="s">
         <v>846</v>
       </c>
       <c r="C301" s="7" t="s">
         <v>847</v>
       </c>
       <c r="D301" s="5">
-        <v>22.0</v>
+        <v>14.0</v>
       </c>
       <c r="E301" s="9">
         <v>1690.0</v>
       </c>
       <c r="F301" s="7" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" s="11">
         <v>1</v>
       </c>
       <c r="B302" s="6" t="s">
         <v>849</v>
       </c>
       <c r="C302" s="7" t="s">
         <v>850</v>
       </c>
       <c r="D302" s="5">
-        <v>9.0</v>
+        <v>2.0</v>
       </c>
       <c r="E302" s="9">
         <v>4490.0</v>
       </c>
       <c r="F302" s="7" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303" s="11">
         <v>2</v>
       </c>
       <c r="B303" s="6" t="s">
         <v>852</v>
       </c>
       <c r="C303" s="7" t="s">
         <v>853</v>
       </c>
       <c r="D303" s="5">
-        <v>171.0</v>
+        <v>59.0</v>
       </c>
       <c r="E303" s="9">
         <v>4790.0</v>
       </c>
       <c r="F303" s="7" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304" s="11">
         <v>3</v>
       </c>
       <c r="B304" s="6" t="s">
         <v>855</v>
       </c>
       <c r="C304" s="7" t="s">
         <v>856</v>
       </c>
       <c r="D304" s="5">
-        <v>95.0</v>
+        <v>12.0</v>
       </c>
       <c r="E304" s="9">
         <v>4590.0</v>
       </c>
       <c r="F304" s="7" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" s="11">
         <v>4</v>
       </c>
       <c r="B305" s="6" t="s">
         <v>858</v>
       </c>
       <c r="C305" s="7" t="s">
         <v>859</v>
       </c>
       <c r="D305" s="5">
-        <v>231.0</v>
+        <v>58.0</v>
       </c>
       <c r="E305" s="9">
         <v>4590.0</v>
       </c>
       <c r="F305" s="7" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" s="11">
         <v>5</v>
       </c>
       <c r="B306" s="6" t="s">
         <v>861</v>
       </c>
       <c r="C306" s="7" t="s">
         <v>862</v>
       </c>
       <c r="D306" s="5">
-        <v>54.0</v>
+        <v>46.0</v>
       </c>
       <c r="E306" s="9">
         <v>5990.0</v>
       </c>
       <c r="F306" s="7" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" s="11">
         <v>6</v>
       </c>
       <c r="B307" s="6" t="s">
         <v>864</v>
       </c>
       <c r="C307" s="7" t="s">
         <v>865</v>
       </c>
       <c r="D307" s="5">
-        <v>42.0</v>
+        <v>14.0</v>
       </c>
       <c r="E307" s="9">
         <v>6090.0</v>
       </c>
       <c r="F307" s="7" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" s="11">
         <v>7</v>
       </c>
       <c r="B308" s="6" t="s">
         <v>867</v>
       </c>
       <c r="C308" s="7" t="s">
         <v>868</v>
       </c>
       <c r="D308" s="5">
-        <v>1.0</v>
+        <v>18.0</v>
       </c>
       <c r="E308" s="9">
         <v>5990.0</v>
       </c>
       <c r="F308" s="7" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" s="11">
         <v>8</v>
       </c>
       <c r="B309" s="6" t="s">
         <v>870</v>
       </c>
       <c r="C309" s="7" t="s">
         <v>871</v>
       </c>
       <c r="D309" s="5">
-        <v>33.0</v>
+        <v>7.0</v>
       </c>
       <c r="E309" s="9">
         <v>5990.0</v>
       </c>
       <c r="F309" s="7" t="s">
         <v>872</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" s="11">
         <v>9</v>
       </c>
       <c r="B310" s="6" t="s">
         <v>873</v>
       </c>
       <c r="C310" s="7" t="s">
         <v>874</v>
       </c>
       <c r="D310" s="5">
-        <v>8.0</v>
+        <v>10.0</v>
       </c>
       <c r="E310" s="9">
         <v>6990.0</v>
       </c>
       <c r="F310" s="7" t="s">
         <v>875</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" s="11">
         <v>10</v>
       </c>
       <c r="B311" s="6" t="s">
         <v>876</v>
       </c>
       <c r="C311" s="7" t="s">
         <v>877</v>
       </c>
       <c r="D311" s="5">
-        <v>50.0</v>
+        <v>57.0</v>
       </c>
       <c r="E311" s="9">
         <v>6890.0</v>
       </c>
       <c r="F311" s="7" t="s">
         <v>878</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" s="11">
         <v>11</v>
       </c>
       <c r="B312" s="6" t="s">
         <v>879</v>
       </c>
       <c r="C312" s="7" t="s">
         <v>880</v>
       </c>
       <c r="D312" s="5">
-        <v>17.0</v>
+        <v>2.0</v>
       </c>
       <c r="E312" s="9">
         <v>6990.0</v>
       </c>
       <c r="F312" s="7" t="s">
         <v>881</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313" s="11">
         <v>12</v>
       </c>
       <c r="B313" s="6" t="s">
         <v>882</v>
       </c>
       <c r="C313" s="7" t="s">
         <v>883</v>
       </c>
       <c r="D313" s="5">
-        <v>36.0</v>
+        <v>23.0</v>
       </c>
       <c r="E313" s="9">
         <v>6890.0</v>
       </c>
       <c r="F313" s="7" t="s">
         <v>884</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" s="11">
         <v>1</v>
       </c>
       <c r="B314" s="6" t="s">
         <v>885</v>
       </c>
       <c r="C314" s="7" t="s">
         <v>886</v>
       </c>
       <c r="D314" s="5">
-        <v>154.0</v>
+        <v>101.0</v>
       </c>
       <c r="E314" s="9">
         <v>3590.0</v>
       </c>
       <c r="F314" s="7" t="s">
         <v>887</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" s="11">
         <v>2</v>
       </c>
       <c r="B315" s="6" t="s">
         <v>888</v>
       </c>
       <c r="C315" s="7" t="s">
         <v>889</v>
       </c>
       <c r="D315" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E315" s="9">
         <v>3590.0</v>
       </c>
       <c r="F315" s="7" t="s">
         <v>890</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" s="11">
         <v>3</v>
       </c>
       <c r="B316" s="6" t="s">
         <v>891</v>
       </c>
       <c r="C316" s="7" t="s">
         <v>892</v>
       </c>
       <c r="D316" s="5">
         <v>0.0</v>
       </c>
       <c r="E316" s="9">
         <v>4390.0</v>
       </c>
       <c r="F316" s="7" t="s">
@@ -13549,51 +13549,51 @@
       </c>
       <c r="C319" s="7" t="s">
         <v>901</v>
       </c>
       <c r="D319" s="5">
         <v>0.0</v>
       </c>
       <c r="E319" s="9">
         <v>600.0</v>
       </c>
       <c r="F319" s="7" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320" s="11">
         <v>7</v>
       </c>
       <c r="B320" s="6" t="s">
         <v>903</v>
       </c>
       <c r="C320" s="7" t="s">
         <v>904</v>
       </c>
       <c r="D320" s="5">
-        <v>4.0</v>
+        <v>1.0</v>
       </c>
       <c r="E320" s="9">
         <v>4190.0</v>
       </c>
       <c r="F320" s="7" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321" s="11">
         <v>8</v>
       </c>
       <c r="B321" s="6" t="s">
         <v>906</v>
       </c>
       <c r="C321" s="7" t="s">
         <v>907</v>
       </c>
       <c r="D321" s="5">
         <v>0.0</v>
       </c>
       <c r="E321" s="9">
         <v>600.0</v>
       </c>
       <c r="F321" s="7" t="s">
@@ -13609,71 +13609,71 @@
       </c>
       <c r="C322" s="7" t="s">
         <v>910</v>
       </c>
       <c r="D322" s="5">
         <v>0.0</v>
       </c>
       <c r="E322" s="9">
         <v>600.0</v>
       </c>
       <c r="F322" s="7" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" s="11">
         <v>1</v>
       </c>
       <c r="B323" s="6" t="s">
         <v>912</v>
       </c>
       <c r="C323" s="7" t="s">
         <v>913</v>
       </c>
       <c r="D323" s="5">
-        <v>131.0</v>
+        <v>99.0</v>
       </c>
       <c r="E323" s="9">
         <v>4190.0</v>
       </c>
       <c r="F323" s="7" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324" s="11">
         <v>2</v>
       </c>
       <c r="B324" s="6" t="s">
         <v>915</v>
       </c>
       <c r="C324" s="7" t="s">
         <v>916</v>
       </c>
       <c r="D324" s="5">
-        <v>18.0</v>
+        <v>29.0</v>
       </c>
       <c r="E324" s="9">
         <v>4190.0</v>
       </c>
       <c r="F324" s="7" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325" s="11">
         <v>3</v>
       </c>
       <c r="B325" s="6" t="s">
         <v>918</v>
       </c>
       <c r="C325" s="7" t="s">
         <v>919</v>
       </c>
       <c r="D325" s="5">
         <v>24.0</v>
       </c>
       <c r="E325" s="9">
         <v>4190.0</v>
       </c>
       <c r="F325" s="7" t="s">
@@ -13689,111 +13689,111 @@
       </c>
       <c r="C326" s="7" t="s">
         <v>922</v>
       </c>
       <c r="D326" s="5">
         <v>0.0</v>
       </c>
       <c r="E326" s="9">
         <v>2850.0</v>
       </c>
       <c r="F326" s="7" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327" s="11">
         <v>5</v>
       </c>
       <c r="B327" s="6" t="s">
         <v>924</v>
       </c>
       <c r="C327" s="7" t="s">
         <v>925</v>
       </c>
       <c r="D327" s="5">
-        <v>62.0</v>
+        <v>30.0</v>
       </c>
       <c r="E327" s="9">
         <v>4190.0</v>
       </c>
       <c r="F327" s="7" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328" s="11">
         <v>6</v>
       </c>
       <c r="B328" s="6" t="s">
         <v>927</v>
       </c>
       <c r="C328" s="7" t="s">
         <v>928</v>
       </c>
       <c r="D328" s="5">
-        <v>28.0</v>
+        <v>8.0</v>
       </c>
       <c r="E328" s="9">
         <v>4190.0</v>
       </c>
       <c r="F328" s="7" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329" s="11">
         <v>7</v>
       </c>
       <c r="B329" s="6" t="s">
         <v>930</v>
       </c>
       <c r="C329" s="7" t="s">
         <v>931</v>
       </c>
       <c r="D329" s="5">
-        <v>70.0</v>
+        <v>38.0</v>
       </c>
       <c r="E329" s="9">
         <v>4190.0</v>
       </c>
       <c r="F329" s="7" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330" s="11">
         <v>8</v>
       </c>
       <c r="B330" s="6" t="s">
         <v>933</v>
       </c>
       <c r="C330" s="7" t="s">
         <v>934</v>
       </c>
       <c r="D330" s="5">
-        <v>355.0</v>
+        <v>573.0</v>
       </c>
       <c r="E330" s="9">
         <v>4190.0</v>
       </c>
       <c r="F330" s="7" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331" s="11">
         <v>9</v>
       </c>
       <c r="B331" s="6" t="s">
         <v>936</v>
       </c>
       <c r="C331" s="7" t="s">
         <v>937</v>
       </c>
       <c r="D331" s="5">
         <v>0.0</v>
       </c>
       <c r="E331" s="9">
         <v>500.0</v>
       </c>
       <c r="F331" s="7" t="s">
@@ -13869,51 +13869,51 @@
       </c>
       <c r="C335" s="7" t="s">
         <v>949</v>
       </c>
       <c r="D335" s="5">
         <v>0.0</v>
       </c>
       <c r="E335" s="9">
         <v>500.0</v>
       </c>
       <c r="F335" s="7" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="336" spans="1:6">
       <c r="A336" s="11">
         <v>14</v>
       </c>
       <c r="B336" s="6" t="s">
         <v>951</v>
       </c>
       <c r="C336" s="7" t="s">
         <v>952</v>
       </c>
       <c r="D336" s="5">
-        <v>47.0</v>
+        <v>4.0</v>
       </c>
       <c r="E336" s="9">
         <v>5390.0</v>
       </c>
       <c r="F336" s="7" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337" s="11">
         <v>15</v>
       </c>
       <c r="B337" s="6" t="s">
         <v>954</v>
       </c>
       <c r="C337" s="7" t="s">
         <v>955</v>
       </c>
       <c r="D337" s="5">
         <v>0.0</v>
       </c>
       <c r="E337" s="9">
         <v>5590.0</v>
       </c>
       <c r="F337" s="7" t="s">
@@ -13969,71 +13969,71 @@
       </c>
       <c r="C340" s="7" t="s">
         <v>964</v>
       </c>
       <c r="D340" s="5">
         <v>0.0</v>
       </c>
       <c r="E340" s="9">
         <v>6490.0</v>
       </c>
       <c r="F340" s="7" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341" s="11">
         <v>19</v>
       </c>
       <c r="B341" s="6" t="s">
         <v>966</v>
       </c>
       <c r="C341" s="7" t="s">
         <v>967</v>
       </c>
       <c r="D341" s="5">
-        <v>79.0</v>
+        <v>19.0</v>
       </c>
       <c r="E341" s="9">
         <v>6690.0</v>
       </c>
       <c r="F341" s="7" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="342" spans="1:6">
       <c r="A342" s="11">
         <v>20</v>
       </c>
       <c r="B342" s="6" t="s">
         <v>969</v>
       </c>
       <c r="C342" s="7" t="s">
         <v>970</v>
       </c>
       <c r="D342" s="5">
-        <v>17.0</v>
+        <v>12.0</v>
       </c>
       <c r="E342" s="9">
         <v>3990.0</v>
       </c>
       <c r="F342" s="7" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343" s="11">
         <v>21</v>
       </c>
       <c r="B343" s="6" t="s">
         <v>972</v>
       </c>
       <c r="C343" s="7" t="s">
         <v>973</v>
       </c>
       <c r="D343" s="5">
         <v>0.0</v>
       </c>
       <c r="E343" s="9">
         <v>4190.0</v>
       </c>
       <c r="F343" s="7" t="s">
@@ -14069,51 +14069,51 @@
       </c>
       <c r="C345" s="7" t="s">
         <v>979</v>
       </c>
       <c r="D345" s="5">
         <v>0.0</v>
       </c>
       <c r="E345" s="9">
         <v>3990.0</v>
       </c>
       <c r="F345" s="7" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" s="11">
         <v>24</v>
       </c>
       <c r="B346" s="6" t="s">
         <v>981</v>
       </c>
       <c r="C346" s="7" t="s">
         <v>982</v>
       </c>
       <c r="D346" s="5">
-        <v>10.0</v>
+        <v>9.0</v>
       </c>
       <c r="E346" s="9">
         <v>4990.0</v>
       </c>
       <c r="F346" s="7" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" s="11">
         <v>25</v>
       </c>
       <c r="B347" s="6" t="s">
         <v>984</v>
       </c>
       <c r="C347" s="7" t="s">
         <v>985</v>
       </c>
       <c r="D347" s="5">
         <v>0.0</v>
       </c>
       <c r="E347" s="9">
         <v>4890.0</v>
       </c>
       <c r="F347" s="7" t="s">
@@ -14132,51 +14132,51 @@
       </c>
       <c r="D348" s="5">
         <v>0.0</v>
       </c>
       <c r="E348" s="9">
         <v>4890.0</v>
       </c>
       <c r="F348" s="7" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="349" spans="1:6">
       <c r="A349" s="11">
         <v>27</v>
       </c>
       <c r="B349" s="6" t="s">
         <v>990</v>
       </c>
       <c r="C349" s="7" t="s">
         <v>991</v>
       </c>
       <c r="D349" s="5">
         <v>0.0</v>
       </c>
       <c r="E349" s="9">
-        <v>500.0</v>
+        <v>4990.0</v>
       </c>
       <c r="F349" s="7" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350" s="11">
         <v>28</v>
       </c>
       <c r="B350" s="6" t="s">
         <v>993</v>
       </c>
       <c r="C350" s="7" t="s">
         <v>994</v>
       </c>
       <c r="D350" s="5">
         <v>0.0</v>
       </c>
       <c r="E350" s="9">
         <v>500.0</v>
       </c>
       <c r="F350" s="7" t="s">
         <v>995</v>
       </c>
     </row>
@@ -14209,71 +14209,71 @@
       </c>
       <c r="C352" s="7" t="s">
         <v>1000</v>
       </c>
       <c r="D352" s="5">
         <v>0.0</v>
       </c>
       <c r="E352" s="9">
         <v>5490.0</v>
       </c>
       <c r="F352" s="7" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="353" spans="1:6">
       <c r="A353" s="11">
         <v>31</v>
       </c>
       <c r="B353" s="6" t="s">
         <v>1002</v>
       </c>
       <c r="C353" s="7" t="s">
         <v>1003</v>
       </c>
       <c r="D353" s="5">
-        <v>1.0</v>
+        <v>4.0</v>
       </c>
       <c r="E353" s="9">
         <v>5690.0</v>
       </c>
       <c r="F353" s="7" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="354" spans="1:6">
       <c r="A354" s="11">
         <v>32</v>
       </c>
       <c r="B354" s="6" t="s">
         <v>1005</v>
       </c>
       <c r="C354" s="7" t="s">
         <v>1006</v>
       </c>
       <c r="D354" s="5">
-        <v>1.0</v>
+        <v>9.0</v>
       </c>
       <c r="E354" s="9">
         <v>4490.0</v>
       </c>
       <c r="F354" s="7" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="355" spans="1:6">
       <c r="A355" s="11">
         <v>33</v>
       </c>
       <c r="B355" s="6" t="s">
         <v>1008</v>
       </c>
       <c r="C355" s="7" t="s">
         <v>1009</v>
       </c>
       <c r="D355" s="5">
         <v>0.0</v>
       </c>
       <c r="E355" s="9">
         <v>4990.0</v>
       </c>
       <c r="F355" s="7" t="s">
@@ -14289,51 +14289,51 @@
       </c>
       <c r="C356" s="7" t="s">
         <v>1012</v>
       </c>
       <c r="D356" s="5">
         <v>0.0</v>
       </c>
       <c r="E356" s="9">
         <v>4990.0</v>
       </c>
       <c r="F356" s="7" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="357" spans="1:6">
       <c r="A357" s="11">
         <v>35</v>
       </c>
       <c r="B357" s="6" t="s">
         <v>1014</v>
       </c>
       <c r="C357" s="7" t="s">
         <v>1015</v>
       </c>
       <c r="D357" s="5">
-        <v>36.0</v>
+        <v>6.0</v>
       </c>
       <c r="E357" s="9">
         <v>5660.0</v>
       </c>
       <c r="F357" s="7" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="358" spans="1:6">
       <c r="A358" s="11">
         <v>36</v>
       </c>
       <c r="B358" s="6" t="s">
         <v>1017</v>
       </c>
       <c r="C358" s="7" t="s">
         <v>1018</v>
       </c>
       <c r="D358" s="5">
         <v>0.0</v>
       </c>
       <c r="E358" s="9">
         <v>7490.0</v>
       </c>
       <c r="F358" s="7" t="s">
@@ -14349,51 +14349,51 @@
       </c>
       <c r="C359" s="7" t="s">
         <v>1021</v>
       </c>
       <c r="D359" s="5">
         <v>0.0</v>
       </c>
       <c r="E359" s="9">
         <v>6390.0</v>
       </c>
       <c r="F359" s="7" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="360" spans="1:6">
       <c r="A360" s="11">
         <v>38</v>
       </c>
       <c r="B360" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="C360" s="7" t="s">
         <v>1024</v>
       </c>
       <c r="D360" s="5">
-        <v>5.0</v>
+        <v>2.0</v>
       </c>
       <c r="E360" s="9">
         <v>5660.0</v>
       </c>
       <c r="F360" s="7" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="361" spans="1:6">
       <c r="A361" s="11">
         <v>39</v>
       </c>
       <c r="B361" s="6" t="s">
         <v>1026</v>
       </c>
       <c r="C361" s="7" t="s">
         <v>1027</v>
       </c>
       <c r="D361" s="5">
         <v>0.0</v>
       </c>
       <c r="E361" s="9">
         <v>500.0</v>
       </c>
       <c r="F361" s="7" t="s">
@@ -14409,491 +14409,491 @@
       </c>
       <c r="C362" s="7" t="s">
         <v>1030</v>
       </c>
       <c r="D362" s="5">
         <v>0.0</v>
       </c>
       <c r="E362" s="9">
         <v>6990.0</v>
       </c>
       <c r="F362" s="7" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="363" spans="1:6">
       <c r="A363" s="11">
         <v>41</v>
       </c>
       <c r="B363" s="6" t="s">
         <v>1032</v>
       </c>
       <c r="C363" s="7" t="s">
         <v>1033</v>
       </c>
       <c r="D363" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E363" s="9">
         <v>5990.0</v>
       </c>
       <c r="F363" s="7" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="364" spans="1:6">
       <c r="A364" s="11">
         <v>1</v>
       </c>
       <c r="B364" s="6" t="s">
         <v>1035</v>
       </c>
       <c r="C364" s="7" t="s">
         <v>1036</v>
       </c>
       <c r="D364" s="5">
-        <v>502.0</v>
+        <v>468.0</v>
       </c>
       <c r="E364" s="9">
         <v>3090.0</v>
       </c>
       <c r="F364" s="7" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="365" spans="1:6">
       <c r="A365" s="11">
         <v>2</v>
       </c>
       <c r="B365" s="6" t="s">
         <v>1038</v>
       </c>
       <c r="C365" s="7" t="s">
         <v>1039</v>
       </c>
       <c r="D365" s="5">
-        <v>48.0</v>
+        <v>92.0</v>
       </c>
       <c r="E365" s="9">
         <v>4390.0</v>
       </c>
       <c r="F365" s="7" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="366" spans="1:6">
       <c r="A366" s="11">
         <v>3</v>
       </c>
       <c r="B366" s="6" t="s">
         <v>1041</v>
       </c>
       <c r="C366" s="7" t="s">
         <v>1042</v>
       </c>
       <c r="D366" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E366" s="9">
         <v>5390.0</v>
       </c>
       <c r="F366" s="7" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="367" spans="1:6">
       <c r="A367" s="11">
         <v>4</v>
       </c>
       <c r="B367" s="6" t="s">
         <v>1044</v>
       </c>
       <c r="C367" s="7" t="s">
         <v>1045</v>
       </c>
       <c r="D367" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E367" s="9">
         <v>4290.0</v>
       </c>
       <c r="F367" s="7" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="368" spans="1:6">
       <c r="A368" s="11">
         <v>5</v>
       </c>
       <c r="B368" s="6" t="s">
         <v>1047</v>
       </c>
       <c r="C368" s="7" t="s">
         <v>1048</v>
       </c>
       <c r="D368" s="5">
-        <v>3.0</v>
+        <v>51.0</v>
       </c>
       <c r="E368" s="9">
         <v>5690.0</v>
       </c>
       <c r="F368" s="7" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="369" spans="1:6">
       <c r="A369" s="11">
         <v>6</v>
       </c>
       <c r="B369" s="6" t="s">
         <v>1050</v>
       </c>
       <c r="C369" s="7" t="s">
         <v>1051</v>
       </c>
       <c r="D369" s="5">
-        <v>28.0</v>
+        <v>2.0</v>
       </c>
       <c r="E369" s="9">
         <v>6290.0</v>
       </c>
       <c r="F369" s="7" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="370" spans="1:6">
       <c r="A370" s="11">
         <v>7</v>
       </c>
       <c r="B370" s="6" t="s">
         <v>1053</v>
       </c>
       <c r="C370" s="7" t="s">
         <v>1054</v>
       </c>
       <c r="D370" s="5">
-        <v>58.0</v>
+        <v>20.0</v>
       </c>
       <c r="E370" s="9">
         <v>4790.0</v>
       </c>
       <c r="F370" s="7" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="371" spans="1:6">
       <c r="A371" s="11">
         <v>8</v>
       </c>
       <c r="B371" s="6" t="s">
         <v>1056</v>
       </c>
       <c r="C371" s="7" t="s">
         <v>1057</v>
       </c>
       <c r="D371" s="5">
-        <v>14.0</v>
+        <v>43.0</v>
       </c>
       <c r="E371" s="9">
         <v>5990.0</v>
       </c>
       <c r="F371" s="7" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="372" spans="1:6">
       <c r="A372" s="11">
         <v>9</v>
       </c>
       <c r="B372" s="6" t="s">
         <v>1059</v>
       </c>
       <c r="C372" s="7" t="s">
         <v>1060</v>
       </c>
       <c r="D372" s="5">
-        <v>20.0</v>
+        <v>6.0</v>
       </c>
       <c r="E372" s="9">
         <v>6790.0</v>
       </c>
       <c r="F372" s="7" t="s">
         <v>1061</v>
       </c>
     </row>
     <row r="373" spans="1:6">
       <c r="A373" s="11">
         <v>1</v>
       </c>
       <c r="B373" s="6" t="s">
         <v>1062</v>
       </c>
       <c r="C373" s="7" t="s">
         <v>1063</v>
       </c>
       <c r="D373" s="5">
-        <v>7.0</v>
+        <v>0.0</v>
       </c>
       <c r="E373" s="9">
         <v>4490.0</v>
       </c>
       <c r="F373" s="7" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="374" spans="1:6">
       <c r="A374" s="11">
         <v>2</v>
       </c>
       <c r="B374" s="6" t="s">
         <v>1065</v>
       </c>
       <c r="C374" s="7" t="s">
         <v>1066</v>
       </c>
       <c r="D374" s="5">
         <v>0.0</v>
       </c>
       <c r="E374" s="9">
         <v>6590.0</v>
       </c>
       <c r="F374" s="7" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="375" spans="1:6">
       <c r="A375" s="11">
         <v>1</v>
       </c>
       <c r="B375" s="6" t="s">
         <v>1068</v>
       </c>
       <c r="C375" s="7" t="s">
         <v>1069</v>
       </c>
       <c r="D375" s="5">
-        <v>85.0</v>
+        <v>98.0</v>
       </c>
       <c r="E375" s="9">
         <v>2990.0</v>
       </c>
       <c r="F375" s="7" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="376" spans="1:6">
       <c r="A376" s="11">
         <v>2</v>
       </c>
       <c r="B376" s="6" t="s">
         <v>1071</v>
       </c>
       <c r="C376" s="7" t="s">
         <v>1072</v>
       </c>
       <c r="D376" s="5">
         <v>5.0</v>
       </c>
       <c r="E376" s="9">
         <v>3990.0</v>
       </c>
       <c r="F376" s="7" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="377" spans="1:6">
       <c r="A377" s="11">
         <v>3</v>
       </c>
       <c r="B377" s="6" t="s">
         <v>1074</v>
       </c>
       <c r="C377" s="7" t="s">
         <v>1075</v>
       </c>
       <c r="D377" s="5">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="E377" s="9">
         <v>4990.0</v>
       </c>
       <c r="F377" s="7" t="s">
         <v>1076</v>
       </c>
     </row>
     <row r="378" spans="1:6">
       <c r="A378" s="11">
         <v>4</v>
       </c>
       <c r="B378" s="6" t="s">
         <v>1077</v>
       </c>
       <c r="C378" s="7" t="s">
         <v>1078</v>
       </c>
       <c r="D378" s="5">
         <v>4.0</v>
       </c>
       <c r="E378" s="9">
         <v>2790.0</v>
       </c>
       <c r="F378" s="7" t="s">
         <v>1079</v>
       </c>
     </row>
     <row r="379" spans="1:6">
       <c r="A379" s="11">
         <v>5</v>
       </c>
       <c r="B379" s="6" t="s">
         <v>1080</v>
       </c>
       <c r="C379" s="7" t="s">
         <v>1081</v>
       </c>
       <c r="D379" s="5">
-        <v>12.0</v>
+        <v>4.0</v>
       </c>
       <c r="E379" s="9">
         <v>3590.0</v>
       </c>
       <c r="F379" s="7" t="s">
         <v>1082</v>
       </c>
     </row>
     <row r="380" spans="1:6">
       <c r="A380" s="11">
         <v>6</v>
       </c>
       <c r="B380" s="6" t="s">
         <v>1083</v>
       </c>
       <c r="C380" s="7" t="s">
         <v>1084</v>
       </c>
       <c r="D380" s="5">
-        <v>16.0</v>
+        <v>2.0</v>
       </c>
       <c r="E380" s="9">
         <v>4990.0</v>
       </c>
       <c r="F380" s="7" t="s">
         <v>1085</v>
       </c>
     </row>
     <row r="381" spans="1:6">
       <c r="A381" s="11">
         <v>7</v>
       </c>
       <c r="B381" s="6" t="s">
         <v>1086</v>
       </c>
       <c r="C381" s="7" t="s">
         <v>1087</v>
       </c>
       <c r="D381" s="5">
-        <v>32.0</v>
+        <v>24.0</v>
       </c>
       <c r="E381" s="9">
         <v>3290.0</v>
       </c>
       <c r="F381" s="7" t="s">
         <v>1088</v>
       </c>
     </row>
     <row r="382" spans="1:6">
       <c r="A382" s="11">
         <v>8</v>
       </c>
       <c r="B382" s="6" t="s">
         <v>1089</v>
       </c>
       <c r="C382" s="7" t="s">
         <v>1090</v>
       </c>
       <c r="D382" s="5">
         <v>0.0</v>
       </c>
       <c r="E382" s="9">
         <v>4290.0</v>
       </c>
       <c r="F382" s="7" t="s">
         <v>1091</v>
       </c>
     </row>
     <row r="383" spans="1:6">
       <c r="A383" s="11">
         <v>9</v>
       </c>
       <c r="B383" s="6" t="s">
         <v>1092</v>
       </c>
       <c r="C383" s="7" t="s">
         <v>1093</v>
       </c>
       <c r="D383" s="5">
-        <v>3.0</v>
+        <v>0.0</v>
       </c>
       <c r="E383" s="9">
         <v>5290.0</v>
       </c>
       <c r="F383" s="7" t="s">
         <v>1094</v>
       </c>
     </row>
     <row r="384" spans="1:6">
       <c r="A384" s="11">
         <v>1</v>
       </c>
       <c r="B384" s="6" t="s">
         <v>1095</v>
       </c>
       <c r="C384" s="7" t="s">
         <v>1096</v>
       </c>
       <c r="D384" s="5">
-        <v>72.0</v>
+        <v>6.0</v>
       </c>
       <c r="E384" s="9">
         <v>49200.0</v>
       </c>
       <c r="F384" s="7" t="s">
         <v>1097</v>
       </c>
     </row>
     <row r="385" spans="1:6">
       <c r="A385" s="11">
         <v>2</v>
       </c>
       <c r="B385" s="6" t="s">
         <v>1098</v>
       </c>
       <c r="C385" s="7" t="s">
         <v>1099</v>
       </c>
       <c r="D385" s="5">
-        <v>9.0</v>
+        <v>71.0</v>
       </c>
       <c r="E385" s="9">
         <v>49200.0</v>
       </c>
       <c r="F385" s="7" t="s">
         <v>1100</v>
       </c>
     </row>
     <row r="386" spans="1:6">
       <c r="A386" s="11">
         <v>3</v>
       </c>
       <c r="B386" s="6" t="s">
         <v>1101</v>
       </c>
       <c r="C386" s="7" t="s">
         <v>1102</v>
       </c>
       <c r="D386" s="5">
         <v>3.0</v>
       </c>
       <c r="E386" s="9">
         <v>31790.0</v>
       </c>
       <c r="F386" s="7" t="s">
@@ -15391,1051 +15391,1051 @@
       </c>
       <c r="C412" s="7" t="s">
         <v>1171</v>
       </c>
       <c r="D412" s="5">
         <v>0.0</v>
       </c>
       <c r="E412" s="9">
         <v>0.0</v>
       </c>
       <c r="F412" s="7" t="s">
         <v>1172</v>
       </c>
     </row>
     <row r="413" spans="1:6">
       <c r="A413" s="11">
         <v>1</v>
       </c>
       <c r="B413" s="6" t="s">
         <v>1173</v>
       </c>
       <c r="C413" s="7" t="s">
         <v>1174</v>
       </c>
       <c r="D413" s="5">
-        <v>18.0</v>
+        <v>17.0</v>
       </c>
       <c r="E413" s="9">
         <v>7070.0</v>
       </c>
       <c r="F413" s="7" t="s">
         <v>1175</v>
       </c>
     </row>
     <row r="414" spans="1:6">
       <c r="A414" s="11">
         <v>2</v>
       </c>
       <c r="B414" s="6" t="s">
         <v>1176</v>
       </c>
       <c r="C414" s="7" t="s">
         <v>1177</v>
       </c>
       <c r="D414" s="5">
-        <v>50.0</v>
+        <v>55.0</v>
       </c>
       <c r="E414" s="9">
         <v>7070.0</v>
       </c>
       <c r="F414" s="7" t="s">
         <v>1178</v>
       </c>
     </row>
     <row r="415" spans="1:6">
       <c r="A415" s="11">
         <v>3</v>
       </c>
       <c r="B415" s="6" t="s">
         <v>1179</v>
       </c>
       <c r="C415" s="7" t="s">
         <v>1180</v>
       </c>
       <c r="D415" s="5">
-        <v>45.0</v>
+        <v>54.0</v>
       </c>
       <c r="E415" s="9">
         <v>9890.0</v>
       </c>
       <c r="F415" s="7" t="s">
         <v>1181</v>
       </c>
     </row>
     <row r="416" spans="1:6">
       <c r="A416" s="11">
         <v>4</v>
       </c>
       <c r="B416" s="6" t="s">
         <v>1182</v>
       </c>
       <c r="C416" s="7" t="s">
         <v>1183</v>
       </c>
       <c r="D416" s="5">
         <v>90.0</v>
       </c>
       <c r="E416" s="9">
         <v>11470.0</v>
       </c>
       <c r="F416" s="7" t="s">
         <v>1184</v>
       </c>
     </row>
     <row r="417" spans="1:6">
       <c r="A417" s="11">
         <v>5</v>
       </c>
       <c r="B417" s="6" t="s">
         <v>1185</v>
       </c>
       <c r="C417" s="7" t="s">
         <v>1186</v>
       </c>
       <c r="D417" s="5">
-        <v>63.0</v>
+        <v>54.0</v>
       </c>
       <c r="E417" s="9">
         <v>9160.0</v>
       </c>
       <c r="F417" s="7" t="s">
         <v>1187</v>
       </c>
     </row>
     <row r="418" spans="1:6">
       <c r="A418" s="11">
         <v>6</v>
       </c>
       <c r="B418" s="6" t="s">
         <v>1188</v>
       </c>
       <c r="C418" s="7" t="s">
         <v>1189</v>
       </c>
       <c r="D418" s="5">
-        <v>71.0</v>
+        <v>49.0</v>
       </c>
       <c r="E418" s="9">
         <v>10770.0</v>
       </c>
       <c r="F418" s="7" t="s">
         <v>1190</v>
       </c>
     </row>
     <row r="419" spans="1:6">
       <c r="A419" s="11">
         <v>7</v>
       </c>
       <c r="B419" s="6" t="s">
         <v>1191</v>
       </c>
       <c r="C419" s="7" t="s">
         <v>1192</v>
       </c>
       <c r="D419" s="5">
-        <v>55.0</v>
+        <v>77.0</v>
       </c>
       <c r="E419" s="9">
         <v>10920.0</v>
       </c>
       <c r="F419" s="7" t="s">
         <v>1193</v>
       </c>
     </row>
     <row r="420" spans="1:6">
       <c r="A420" s="11">
         <v>8</v>
       </c>
       <c r="B420" s="6" t="s">
         <v>1194</v>
       </c>
       <c r="C420" s="7" t="s">
         <v>1195</v>
       </c>
       <c r="D420" s="5">
-        <v>31.0</v>
+        <v>40.0</v>
       </c>
       <c r="E420" s="9">
         <v>9280.0</v>
       </c>
       <c r="F420" s="7" t="s">
         <v>1196</v>
       </c>
     </row>
     <row r="421" spans="1:6">
       <c r="A421" s="11">
         <v>9</v>
       </c>
       <c r="B421" s="6" t="s">
         <v>1197</v>
       </c>
       <c r="C421" s="7" t="s">
         <v>1198</v>
       </c>
       <c r="D421" s="5">
-        <v>45.0</v>
+        <v>54.0</v>
       </c>
       <c r="E421" s="9">
         <v>10990.0</v>
       </c>
       <c r="F421" s="7" t="s">
         <v>1199</v>
       </c>
     </row>
     <row r="422" spans="1:6">
       <c r="A422" s="11">
         <v>10</v>
       </c>
       <c r="B422" s="6" t="s">
         <v>1200</v>
       </c>
       <c r="C422" s="7" t="s">
         <v>1201</v>
       </c>
       <c r="D422" s="5">
-        <v>154.0</v>
+        <v>131.0</v>
       </c>
       <c r="E422" s="9">
         <v>11620.0</v>
       </c>
       <c r="F422" s="7" t="s">
         <v>1202</v>
       </c>
     </row>
     <row r="423" spans="1:6">
       <c r="A423" s="11">
         <v>11</v>
       </c>
       <c r="B423" s="6" t="s">
         <v>1203</v>
       </c>
       <c r="C423" s="7" t="s">
         <v>1204</v>
       </c>
       <c r="D423" s="5">
         <v>46.0</v>
       </c>
       <c r="E423" s="9">
         <v>11620.0</v>
       </c>
       <c r="F423" s="7" t="s">
         <v>1205</v>
       </c>
     </row>
     <row r="424" spans="1:6">
       <c r="A424" s="11">
         <v>12</v>
       </c>
       <c r="B424" s="6" t="s">
         <v>1206</v>
       </c>
       <c r="C424" s="7" t="s">
         <v>1207</v>
       </c>
       <c r="D424" s="5">
-        <v>63.0</v>
+        <v>53.0</v>
       </c>
       <c r="E424" s="9">
         <v>13870.0</v>
       </c>
       <c r="F424" s="7" t="s">
         <v>1208</v>
       </c>
     </row>
     <row r="425" spans="1:6">
       <c r="A425" s="11">
         <v>13</v>
       </c>
       <c r="B425" s="6" t="s">
         <v>1209</v>
       </c>
       <c r="C425" s="7" t="s">
         <v>1210</v>
       </c>
       <c r="D425" s="5">
-        <v>40.0</v>
+        <v>67.0</v>
       </c>
       <c r="E425" s="9">
         <v>18550.0</v>
       </c>
       <c r="F425" s="7" t="s">
         <v>1211</v>
       </c>
     </row>
     <row r="426" spans="1:6">
       <c r="A426" s="11">
         <v>14</v>
       </c>
       <c r="B426" s="6" t="s">
         <v>1212</v>
       </c>
       <c r="C426" s="7" t="s">
         <v>1213</v>
       </c>
       <c r="D426" s="5">
-        <v>40.0</v>
+        <v>28.0</v>
       </c>
       <c r="E426" s="9">
         <v>17580.0</v>
       </c>
       <c r="F426" s="7" t="s">
         <v>1214</v>
       </c>
     </row>
     <row r="427" spans="1:6">
       <c r="A427" s="11">
         <v>15</v>
       </c>
       <c r="B427" s="6" t="s">
         <v>1215</v>
       </c>
       <c r="C427" s="7" t="s">
         <v>1216</v>
       </c>
       <c r="D427" s="5">
-        <v>16.0</v>
+        <v>12.0</v>
       </c>
       <c r="E427" s="9">
         <v>22620.0</v>
       </c>
       <c r="F427" s="7" t="s">
         <v>1217</v>
       </c>
     </row>
     <row r="428" spans="1:6">
       <c r="A428" s="11">
         <v>16</v>
       </c>
       <c r="B428" s="6" t="s">
         <v>1218</v>
       </c>
       <c r="C428" s="7" t="s">
         <v>1219</v>
       </c>
       <c r="D428" s="5">
-        <v>36.0</v>
+        <v>30.0</v>
       </c>
       <c r="E428" s="9">
         <v>12500.0</v>
       </c>
       <c r="F428" s="7" t="s">
         <v>1220</v>
       </c>
     </row>
     <row r="429" spans="1:6">
       <c r="A429" s="11">
         <v>17</v>
       </c>
       <c r="B429" s="6" t="s">
         <v>1221</v>
       </c>
       <c r="C429" s="7" t="s">
         <v>1222</v>
       </c>
       <c r="D429" s="5">
-        <v>69.0</v>
+        <v>50.0</v>
       </c>
       <c r="E429" s="9">
         <v>12980.0</v>
       </c>
       <c r="F429" s="7" t="s">
         <v>1223</v>
       </c>
     </row>
     <row r="430" spans="1:6">
       <c r="A430" s="11">
         <v>18</v>
       </c>
       <c r="B430" s="6" t="s">
         <v>1224</v>
       </c>
       <c r="C430" s="7" t="s">
         <v>1225</v>
       </c>
       <c r="D430" s="5">
-        <v>65.0</v>
+        <v>50.0</v>
       </c>
       <c r="E430" s="9">
         <v>14560.0</v>
       </c>
       <c r="F430" s="7" t="s">
         <v>1226</v>
       </c>
     </row>
     <row r="431" spans="1:6">
       <c r="A431" s="11">
         <v>19</v>
       </c>
       <c r="B431" s="6" t="s">
         <v>1227</v>
       </c>
       <c r="C431" s="7" t="s">
         <v>1228</v>
       </c>
       <c r="D431" s="5">
-        <v>23.0</v>
+        <v>48.0</v>
       </c>
       <c r="E431" s="9">
         <v>14730.0</v>
       </c>
       <c r="F431" s="7" t="s">
         <v>1229</v>
       </c>
     </row>
     <row r="432" spans="1:6">
       <c r="A432" s="11">
         <v>20</v>
       </c>
       <c r="B432" s="6" t="s">
         <v>1230</v>
       </c>
       <c r="C432" s="7" t="s">
         <v>1231</v>
       </c>
       <c r="D432" s="5">
-        <v>37.0</v>
+        <v>58.0</v>
       </c>
       <c r="E432" s="9">
         <v>14730.0</v>
       </c>
       <c r="F432" s="7" t="s">
         <v>1232</v>
       </c>
     </row>
     <row r="433" spans="1:6">
       <c r="A433" s="11">
         <v>21</v>
       </c>
       <c r="B433" s="6" t="s">
         <v>1233</v>
       </c>
       <c r="C433" s="7" t="s">
         <v>1234</v>
       </c>
       <c r="D433" s="5">
-        <v>7.0</v>
+        <v>25.0</v>
       </c>
       <c r="E433" s="9">
         <v>17630.0</v>
       </c>
       <c r="F433" s="7" t="s">
         <v>1235</v>
       </c>
     </row>
     <row r="434" spans="1:6">
       <c r="A434" s="11">
         <v>22</v>
       </c>
       <c r="B434" s="6" t="s">
         <v>1236</v>
       </c>
       <c r="C434" s="7" t="s">
         <v>1237</v>
       </c>
       <c r="D434" s="5">
-        <v>40.0</v>
+        <v>29.0</v>
       </c>
       <c r="E434" s="9">
         <v>27500.0</v>
       </c>
       <c r="F434" s="7" t="s">
         <v>1238</v>
       </c>
     </row>
     <row r="435" spans="1:6">
       <c r="A435" s="11">
         <v>23</v>
       </c>
       <c r="B435" s="6" t="s">
         <v>1239</v>
       </c>
       <c r="C435" s="7" t="s">
         <v>1240</v>
       </c>
       <c r="D435" s="5">
-        <v>47.0</v>
+        <v>25.0</v>
       </c>
       <c r="E435" s="9">
         <v>13830.0</v>
       </c>
       <c r="F435" s="7" t="s">
         <v>1241</v>
       </c>
     </row>
     <row r="436" spans="1:6">
       <c r="A436" s="11">
         <v>24</v>
       </c>
       <c r="B436" s="6" t="s">
         <v>1242</v>
       </c>
       <c r="C436" s="7" t="s">
         <v>1243</v>
       </c>
       <c r="D436" s="5">
-        <v>58.0</v>
+        <v>24.0</v>
       </c>
       <c r="E436" s="9">
         <v>19730.0</v>
       </c>
       <c r="F436" s="7" t="s">
         <v>1244</v>
       </c>
     </row>
     <row r="437" spans="1:6">
       <c r="A437" s="11">
         <v>25</v>
       </c>
       <c r="B437" s="6" t="s">
         <v>1245</v>
       </c>
       <c r="C437" s="7" t="s">
         <v>1246</v>
       </c>
       <c r="D437" s="5">
-        <v>46.0</v>
+        <v>28.0</v>
       </c>
       <c r="E437" s="9">
         <v>19980.0</v>
       </c>
       <c r="F437" s="7" t="s">
         <v>1247</v>
       </c>
     </row>
     <row r="438" spans="1:6">
       <c r="A438" s="11">
         <v>26</v>
       </c>
       <c r="B438" s="6" t="s">
         <v>1248</v>
       </c>
       <c r="C438" s="7" t="s">
         <v>1249</v>
       </c>
       <c r="D438" s="5">
-        <v>57.0</v>
+        <v>19.0</v>
       </c>
       <c r="E438" s="9">
         <v>22240.0</v>
       </c>
       <c r="F438" s="7" t="s">
         <v>1250</v>
       </c>
     </row>
     <row r="439" spans="1:6">
       <c r="A439" s="11">
         <v>27</v>
       </c>
       <c r="B439" s="6" t="s">
         <v>1251</v>
       </c>
       <c r="C439" s="7" t="s">
         <v>1252</v>
       </c>
       <c r="D439" s="5">
-        <v>17.0</v>
+        <v>19.0</v>
       </c>
       <c r="E439" s="9">
         <v>25380.0</v>
       </c>
       <c r="F439" s="7" t="s">
         <v>1253</v>
       </c>
     </row>
     <row r="440" spans="1:6">
       <c r="A440" s="11">
         <v>28</v>
       </c>
       <c r="B440" s="6" t="s">
         <v>1254</v>
       </c>
       <c r="C440" s="7" t="s">
         <v>1255</v>
       </c>
       <c r="D440" s="5">
-        <v>25.0</v>
+        <v>36.0</v>
       </c>
       <c r="E440" s="9">
         <v>14330.0</v>
       </c>
       <c r="F440" s="7" t="s">
         <v>1256</v>
       </c>
     </row>
     <row r="441" spans="1:6">
       <c r="A441" s="11">
         <v>29</v>
       </c>
       <c r="B441" s="6" t="s">
         <v>1257</v>
       </c>
       <c r="C441" s="7" t="s">
         <v>1258</v>
       </c>
       <c r="D441" s="5">
-        <v>26.0</v>
+        <v>42.0</v>
       </c>
       <c r="E441" s="9">
         <v>19730.0</v>
       </c>
       <c r="F441" s="7" t="s">
         <v>1259</v>
       </c>
     </row>
     <row r="442" spans="1:6">
       <c r="A442" s="11">
         <v>30</v>
       </c>
       <c r="B442" s="6" t="s">
         <v>1260</v>
       </c>
       <c r="C442" s="7" t="s">
         <v>1261</v>
       </c>
       <c r="D442" s="5">
-        <v>41.0</v>
+        <v>33.0</v>
       </c>
       <c r="E442" s="9">
         <v>19730.0</v>
       </c>
       <c r="F442" s="7" t="s">
         <v>1262</v>
       </c>
     </row>
     <row r="443" spans="1:6">
       <c r="A443" s="11">
         <v>31</v>
       </c>
       <c r="B443" s="6" t="s">
         <v>1263</v>
       </c>
       <c r="C443" s="7" t="s">
         <v>1264</v>
       </c>
       <c r="D443" s="5">
-        <v>21.0</v>
+        <v>15.0</v>
       </c>
       <c r="E443" s="9">
         <v>21990.0</v>
       </c>
       <c r="F443" s="7" t="s">
         <v>1265</v>
       </c>
     </row>
     <row r="444" spans="1:6">
       <c r="A444" s="11">
         <v>32</v>
       </c>
       <c r="B444" s="6" t="s">
         <v>1266</v>
       </c>
       <c r="C444" s="7" t="s">
         <v>1267</v>
       </c>
       <c r="D444" s="5">
-        <v>9.0</v>
+        <v>8.0</v>
       </c>
       <c r="E444" s="9">
         <v>32090.0</v>
       </c>
       <c r="F444" s="7" t="s">
         <v>1268</v>
       </c>
     </row>
     <row r="445" spans="1:6">
       <c r="A445" s="11">
         <v>33</v>
       </c>
       <c r="B445" s="6" t="s">
         <v>1269</v>
       </c>
       <c r="C445" s="7" t="s">
         <v>1270</v>
       </c>
       <c r="D445" s="5">
-        <v>15.0</v>
+        <v>14.0</v>
       </c>
       <c r="E445" s="9">
         <v>29990.0</v>
       </c>
       <c r="F445" s="7" t="s">
         <v>1271</v>
       </c>
     </row>
     <row r="446" spans="1:6">
       <c r="A446" s="11">
         <v>1</v>
       </c>
       <c r="B446" s="6" t="s">
         <v>1272</v>
       </c>
       <c r="C446" s="7" t="s">
         <v>1273</v>
       </c>
       <c r="D446" s="5">
-        <v>16.0</v>
+        <v>12.0</v>
       </c>
       <c r="E446" s="9">
         <v>113940.0</v>
       </c>
       <c r="F446" s="7" t="s">
         <v>1274</v>
       </c>
     </row>
     <row r="447" spans="1:6">
       <c r="A447" s="11">
         <v>2</v>
       </c>
       <c r="B447" s="6" t="s">
         <v>1275</v>
       </c>
       <c r="C447" s="7" t="s">
         <v>1276</v>
       </c>
       <c r="D447" s="5">
-        <v>21.0</v>
+        <v>14.0</v>
       </c>
       <c r="E447" s="9">
         <v>137780.0</v>
       </c>
       <c r="F447" s="7" t="s">
         <v>1277</v>
       </c>
     </row>
     <row r="448" spans="1:6">
       <c r="A448" s="11">
         <v>3</v>
       </c>
       <c r="B448" s="6" t="s">
         <v>1278</v>
       </c>
       <c r="C448" s="7" t="s">
         <v>1279</v>
       </c>
       <c r="D448" s="5">
-        <v>8.0</v>
+        <v>6.0</v>
       </c>
       <c r="E448" s="9">
         <v>162960.0</v>
       </c>
       <c r="F448" s="7" t="s">
         <v>1280</v>
       </c>
     </row>
     <row r="449" spans="1:6">
       <c r="A449" s="11">
         <v>4</v>
       </c>
       <c r="B449" s="6" t="s">
         <v>1281</v>
       </c>
       <c r="C449" s="7" t="s">
         <v>1282</v>
       </c>
       <c r="D449" s="5">
-        <v>16.0</v>
+        <v>21.0</v>
       </c>
       <c r="E449" s="9">
         <v>193680.0</v>
       </c>
       <c r="F449" s="7" t="s">
         <v>1283</v>
       </c>
     </row>
     <row r="450" spans="1:6">
       <c r="A450" s="11">
         <v>5</v>
       </c>
       <c r="B450" s="6" t="s">
         <v>1284</v>
       </c>
       <c r="C450" s="7" t="s">
         <v>1285</v>
       </c>
       <c r="D450" s="5">
-        <v>26.0</v>
+        <v>9.0</v>
       </c>
       <c r="E450" s="9">
         <v>39630.0</v>
       </c>
       <c r="F450" s="7" t="s">
         <v>1286</v>
       </c>
     </row>
     <row r="451" spans="1:6">
       <c r="A451" s="11">
         <v>6</v>
       </c>
       <c r="B451" s="6" t="s">
         <v>1287</v>
       </c>
       <c r="C451" s="7" t="s">
         <v>1288</v>
       </c>
       <c r="D451" s="5">
-        <v>31.0</v>
+        <v>28.0</v>
       </c>
       <c r="E451" s="9">
         <v>43850.0</v>
       </c>
       <c r="F451" s="7" t="s">
         <v>1289</v>
       </c>
     </row>
     <row r="452" spans="1:6">
       <c r="A452" s="11">
         <v>7</v>
       </c>
       <c r="B452" s="6" t="s">
         <v>1290</v>
       </c>
       <c r="C452" s="7" t="s">
         <v>1291</v>
       </c>
       <c r="D452" s="5">
-        <v>3.0</v>
+        <v>0.0</v>
       </c>
       <c r="E452" s="9">
         <v>32000.0</v>
       </c>
       <c r="F452" s="7" t="s">
         <v>1292</v>
       </c>
     </row>
     <row r="453" spans="1:6">
       <c r="A453" s="11">
         <v>8</v>
       </c>
       <c r="B453" s="6" t="s">
         <v>1293</v>
       </c>
       <c r="C453" s="7" t="s">
         <v>1294</v>
       </c>
       <c r="D453" s="5">
-        <v>7.0</v>
+        <v>13.0</v>
       </c>
       <c r="E453" s="9">
         <v>36970.0</v>
       </c>
       <c r="F453" s="7" t="s">
         <v>1295</v>
       </c>
     </row>
     <row r="454" spans="1:6">
       <c r="A454" s="11">
         <v>9</v>
       </c>
       <c r="B454" s="6" t="s">
         <v>1296</v>
       </c>
       <c r="C454" s="7" t="s">
         <v>1297</v>
       </c>
       <c r="D454" s="5">
-        <v>39.0</v>
+        <v>20.0</v>
       </c>
       <c r="E454" s="9">
         <v>33770.0</v>
       </c>
       <c r="F454" s="7" t="s">
         <v>1298</v>
       </c>
     </row>
     <row r="455" spans="1:6">
       <c r="A455" s="11">
         <v>10</v>
       </c>
       <c r="B455" s="6" t="s">
         <v>1299</v>
       </c>
       <c r="C455" s="7" t="s">
         <v>1300</v>
       </c>
       <c r="D455" s="5">
-        <v>11.0</v>
+        <v>31.0</v>
       </c>
       <c r="E455" s="9">
         <v>36970.0</v>
       </c>
       <c r="F455" s="7" t="s">
         <v>1301</v>
       </c>
     </row>
     <row r="456" spans="1:6">
       <c r="A456" s="11">
         <v>11</v>
       </c>
       <c r="B456" s="6" t="s">
         <v>1302</v>
       </c>
       <c r="C456" s="7" t="s">
         <v>1303</v>
       </c>
       <c r="D456" s="5">
         <v>0.0</v>
       </c>
       <c r="E456" s="9">
         <v>21570.0</v>
       </c>
       <c r="F456" s="7" t="s">
         <v>1304</v>
       </c>
     </row>
     <row r="457" spans="1:6">
       <c r="A457" s="11">
         <v>12</v>
       </c>
       <c r="B457" s="6" t="s">
         <v>1305</v>
       </c>
       <c r="C457" s="7" t="s">
         <v>1306</v>
       </c>
       <c r="D457" s="5">
-        <v>20.0</v>
+        <v>22.0</v>
       </c>
       <c r="E457" s="9">
         <v>44130.0</v>
       </c>
       <c r="F457" s="7" t="s">
         <v>1307</v>
       </c>
     </row>
     <row r="458" spans="1:6">
       <c r="A458" s="11">
         <v>13</v>
       </c>
       <c r="B458" s="6" t="s">
         <v>1308</v>
       </c>
       <c r="C458" s="7" t="s">
         <v>1309</v>
       </c>
       <c r="D458" s="5">
         <v>0.0</v>
       </c>
       <c r="E458" s="9">
         <v>28320.0</v>
       </c>
       <c r="F458" s="7" t="s">
         <v>1310</v>
       </c>
     </row>
     <row r="459" spans="1:6">
       <c r="A459" s="11">
         <v>14</v>
       </c>
       <c r="B459" s="6" t="s">
         <v>1311</v>
       </c>
       <c r="C459" s="7" t="s">
         <v>1312</v>
       </c>
       <c r="D459" s="5">
-        <v>30.0</v>
+        <v>7.0</v>
       </c>
       <c r="E459" s="9">
         <v>29380.0</v>
       </c>
       <c r="F459" s="7" t="s">
         <v>1313</v>
       </c>
     </row>
     <row r="460" spans="1:6">
       <c r="A460" s="11">
         <v>15</v>
       </c>
       <c r="B460" s="6" t="s">
         <v>1314</v>
       </c>
       <c r="C460" s="7" t="s">
         <v>1315</v>
       </c>
       <c r="D460" s="5">
-        <v>39.0</v>
+        <v>17.0</v>
       </c>
       <c r="E460" s="9">
         <v>38440.0</v>
       </c>
       <c r="F460" s="7" t="s">
         <v>1316</v>
       </c>
     </row>
     <row r="461" spans="1:6">
       <c r="A461" s="11">
         <v>16</v>
       </c>
       <c r="B461" s="6" t="s">
         <v>1317</v>
       </c>
       <c r="C461" s="7" t="s">
         <v>1318</v>
       </c>
       <c r="D461" s="5">
-        <v>45.0</v>
+        <v>16.0</v>
       </c>
       <c r="E461" s="9">
         <v>43250.0</v>
       </c>
       <c r="F461" s="7" t="s">
         <v>1319</v>
       </c>
     </row>
     <row r="462" spans="1:6">
       <c r="A462" s="11">
         <v>17</v>
       </c>
       <c r="B462" s="6" t="s">
         <v>1320</v>
       </c>
       <c r="C462" s="7" t="s">
         <v>1321</v>
       </c>
       <c r="D462" s="5">
         <v>0.0</v>
       </c>
       <c r="E462" s="9">
         <v>0.0</v>
       </c>
       <c r="F462" s="7" t="s">
         <v>1322</v>
       </c>
     </row>
     <row r="463" spans="1:6">
       <c r="A463" s="11">
         <v>18</v>
       </c>
       <c r="B463" s="6" t="s">
         <v>1323</v>
       </c>
       <c r="C463" s="7" t="s">
         <v>1324</v>
       </c>
       <c r="D463" s="5">
-        <v>50.0</v>
+        <v>6.0</v>
       </c>
       <c r="E463" s="9">
         <v>52760.0</v>
       </c>
       <c r="F463" s="7" t="s">
         <v>1325</v>
       </c>
     </row>
     <row r="464" spans="1:6">
       <c r="A464" s="11">
         <v>19</v>
       </c>
       <c r="B464" s="6" t="s">
         <v>1326</v>
       </c>
       <c r="C464" s="7" t="s">
         <v>1327</v>
       </c>
       <c r="D464" s="5">
         <v>0.0</v>
       </c>
       <c r="E464" s="9">
         <v>0.0</v>
       </c>
       <c r="F464" s="7" t="s">
@@ -16451,391 +16451,391 @@
       </c>
       <c r="C465" s="7" t="s">
         <v>1330</v>
       </c>
       <c r="D465" s="5">
         <v>4.0</v>
       </c>
       <c r="E465" s="9">
         <v>30810.0</v>
       </c>
       <c r="F465" s="7" t="s">
         <v>1331</v>
       </c>
     </row>
     <row r="466" spans="1:6">
       <c r="A466" s="11">
         <v>21</v>
       </c>
       <c r="B466" s="6" t="s">
         <v>1332</v>
       </c>
       <c r="C466" s="7" t="s">
         <v>1333</v>
       </c>
       <c r="D466" s="5">
-        <v>45.0</v>
+        <v>14.0</v>
       </c>
       <c r="E466" s="9">
         <v>46770.0</v>
       </c>
       <c r="F466" s="7" t="s">
         <v>1334</v>
       </c>
     </row>
     <row r="467" spans="1:6">
       <c r="A467" s="11">
         <v>22</v>
       </c>
       <c r="B467" s="6" t="s">
         <v>1335</v>
       </c>
       <c r="C467" s="7" t="s">
         <v>1336</v>
       </c>
       <c r="D467" s="5">
-        <v>25.0</v>
+        <v>17.0</v>
       </c>
       <c r="E467" s="9">
         <v>52760.0</v>
       </c>
       <c r="F467" s="7" t="s">
         <v>1337</v>
       </c>
     </row>
     <row r="468" spans="1:6">
       <c r="A468" s="11">
         <v>23</v>
       </c>
       <c r="B468" s="6" t="s">
         <v>1338</v>
       </c>
       <c r="C468" s="7" t="s">
         <v>1339</v>
       </c>
       <c r="D468" s="5">
-        <v>22.0</v>
+        <v>10.0</v>
       </c>
       <c r="E468" s="9">
         <v>60070.0</v>
       </c>
       <c r="F468" s="7" t="s">
         <v>1340</v>
       </c>
     </row>
     <row r="469" spans="1:6">
       <c r="A469" s="11">
         <v>24</v>
       </c>
       <c r="B469" s="6" t="s">
         <v>1341</v>
       </c>
       <c r="C469" s="7" t="s">
         <v>1342</v>
       </c>
       <c r="D469" s="5">
-        <v>14.0</v>
+        <v>20.0</v>
       </c>
       <c r="E469" s="9">
         <v>63430.0</v>
       </c>
       <c r="F469" s="7" t="s">
         <v>1343</v>
       </c>
     </row>
     <row r="470" spans="1:6">
       <c r="A470" s="11">
         <v>25</v>
       </c>
       <c r="B470" s="6" t="s">
         <v>1344</v>
       </c>
       <c r="C470" s="7" t="s">
         <v>1345</v>
       </c>
       <c r="D470" s="5">
-        <v>33.0</v>
+        <v>26.0</v>
       </c>
       <c r="E470" s="9">
         <v>72630.0</v>
       </c>
       <c r="F470" s="7" t="s">
         <v>1346</v>
       </c>
     </row>
     <row r="471" spans="1:6">
       <c r="A471" s="11">
         <v>26</v>
       </c>
       <c r="B471" s="6" t="s">
         <v>1347</v>
       </c>
       <c r="C471" s="7" t="s">
         <v>1348</v>
       </c>
       <c r="D471" s="5">
-        <v>8.0</v>
+        <v>6.0</v>
       </c>
       <c r="E471" s="9">
         <v>87540.0</v>
       </c>
       <c r="F471" s="7" t="s">
         <v>1349</v>
       </c>
     </row>
     <row r="472" spans="1:6">
       <c r="A472" s="11">
         <v>27</v>
       </c>
       <c r="B472" s="6" t="s">
         <v>1350</v>
       </c>
       <c r="C472" s="7" t="s">
         <v>1351</v>
       </c>
       <c r="D472" s="5">
-        <v>30.0</v>
+        <v>26.0</v>
       </c>
       <c r="E472" s="9">
         <v>47800.0</v>
       </c>
       <c r="F472" s="7" t="s">
         <v>1352</v>
       </c>
     </row>
     <row r="473" spans="1:6">
       <c r="A473" s="11">
         <v>28</v>
       </c>
       <c r="B473" s="6" t="s">
         <v>1353</v>
       </c>
       <c r="C473" s="7" t="s">
         <v>1354</v>
       </c>
       <c r="D473" s="5">
-        <v>22.0</v>
+        <v>27.0</v>
       </c>
       <c r="E473" s="9">
         <v>53060.0</v>
       </c>
       <c r="F473" s="7" t="s">
         <v>1355</v>
       </c>
     </row>
     <row r="474" spans="1:6">
       <c r="A474" s="11">
         <v>29</v>
       </c>
       <c r="B474" s="6" t="s">
         <v>1356</v>
       </c>
       <c r="C474" s="7" t="s">
         <v>1357</v>
       </c>
       <c r="D474" s="5">
-        <v>7.0</v>
+        <v>21.0</v>
       </c>
       <c r="E474" s="9">
         <v>55970.0</v>
       </c>
       <c r="F474" s="7" t="s">
         <v>1358</v>
       </c>
     </row>
     <row r="475" spans="1:6">
       <c r="A475" s="11">
         <v>30</v>
       </c>
       <c r="B475" s="6" t="s">
         <v>1359</v>
       </c>
       <c r="C475" s="7" t="s">
         <v>1360</v>
       </c>
       <c r="D475" s="5">
         <v>0.0</v>
       </c>
       <c r="E475" s="9">
         <v>0.0</v>
       </c>
       <c r="F475" s="7" t="s">
         <v>1361</v>
       </c>
     </row>
     <row r="476" spans="1:6">
       <c r="A476" s="11">
         <v>31</v>
       </c>
       <c r="B476" s="6" t="s">
         <v>1362</v>
       </c>
       <c r="C476" s="7" t="s">
         <v>1363</v>
       </c>
       <c r="D476" s="5">
-        <v>33.0</v>
+        <v>27.0</v>
       </c>
       <c r="E476" s="9">
         <v>70440.0</v>
       </c>
       <c r="F476" s="7" t="s">
         <v>1364</v>
       </c>
     </row>
     <row r="477" spans="1:6">
       <c r="A477" s="11">
         <v>32</v>
       </c>
       <c r="B477" s="6" t="s">
         <v>1365</v>
       </c>
       <c r="C477" s="7" t="s">
         <v>1366</v>
       </c>
       <c r="D477" s="5">
-        <v>13.0</v>
+        <v>4.0</v>
       </c>
       <c r="E477" s="9">
         <v>91630.0</v>
       </c>
       <c r="F477" s="7" t="s">
         <v>1367</v>
       </c>
     </row>
     <row r="478" spans="1:6">
       <c r="A478" s="11">
         <v>33</v>
       </c>
       <c r="B478" s="6" t="s">
         <v>1368</v>
       </c>
       <c r="C478" s="7" t="s">
         <v>1369</v>
       </c>
       <c r="D478" s="5">
-        <v>23.0</v>
+        <v>21.0</v>
       </c>
       <c r="E478" s="9">
         <v>90470.0</v>
       </c>
       <c r="F478" s="7" t="s">
         <v>1370</v>
       </c>
     </row>
     <row r="479" spans="1:6">
       <c r="A479" s="11">
         <v>34</v>
       </c>
       <c r="B479" s="6" t="s">
         <v>1371</v>
       </c>
       <c r="C479" s="7" t="s">
         <v>1372</v>
       </c>
       <c r="D479" s="5">
         <v>19.0</v>
       </c>
       <c r="E479" s="9">
         <v>97630.0</v>
       </c>
       <c r="F479" s="7" t="s">
         <v>1373</v>
       </c>
     </row>
     <row r="480" spans="1:6">
       <c r="A480" s="11">
         <v>35</v>
       </c>
       <c r="B480" s="6" t="s">
         <v>1374</v>
       </c>
       <c r="C480" s="7" t="s">
         <v>1375</v>
       </c>
       <c r="D480" s="5">
-        <v>20.0</v>
+        <v>10.0</v>
       </c>
       <c r="E480" s="9">
         <v>69710.0</v>
       </c>
       <c r="F480" s="7" t="s">
         <v>1376</v>
       </c>
     </row>
     <row r="481" spans="1:6">
       <c r="A481" s="11">
         <v>36</v>
       </c>
       <c r="B481" s="6" t="s">
         <v>1377</v>
       </c>
       <c r="C481" s="7" t="s">
         <v>1378</v>
       </c>
       <c r="D481" s="5">
-        <v>23.0</v>
+        <v>19.0</v>
       </c>
       <c r="E481" s="9">
         <v>72360.0</v>
       </c>
       <c r="F481" s="7" t="s">
         <v>1379</v>
       </c>
     </row>
     <row r="482" spans="1:6">
       <c r="A482" s="11">
         <v>37</v>
       </c>
       <c r="B482" s="6" t="s">
         <v>1380</v>
       </c>
       <c r="C482" s="7" t="s">
         <v>1381</v>
       </c>
       <c r="D482" s="5">
-        <v>24.0</v>
+        <v>9.0</v>
       </c>
       <c r="E482" s="9">
         <v>104500.0</v>
       </c>
       <c r="F482" s="7" t="s">
         <v>1382</v>
       </c>
     </row>
     <row r="483" spans="1:6">
       <c r="A483" s="11">
         <v>38</v>
       </c>
       <c r="B483" s="6" t="s">
         <v>1383</v>
       </c>
       <c r="C483" s="7" t="s">
         <v>1384</v>
       </c>
       <c r="D483" s="5">
-        <v>28.0</v>
+        <v>20.0</v>
       </c>
       <c r="E483" s="9">
         <v>126990.0</v>
       </c>
       <c r="F483" s="7" t="s">
         <v>1385</v>
       </c>
     </row>
     <row r="484" spans="1:6">
       <c r="A484" s="11">
         <v>39</v>
       </c>
       <c r="B484" s="6" t="s">
         <v>1386</v>
       </c>
       <c r="C484" s="7" t="s">
         <v>1387</v>
       </c>
       <c r="D484" s="5">
         <v>0.0</v>
       </c>
       <c r="E484" s="9">
         <v>150090.0</v>
       </c>
       <c r="F484" s="7" t="s">
@@ -16871,71 +16871,71 @@
       </c>
       <c r="C486" s="7" t="s">
         <v>1393</v>
       </c>
       <c r="D486" s="5">
         <v>20.0</v>
       </c>
       <c r="E486" s="9">
         <v>79740.0</v>
       </c>
       <c r="F486" s="7" t="s">
         <v>1394</v>
       </c>
     </row>
     <row r="487" spans="1:6">
       <c r="A487" s="11">
         <v>42</v>
       </c>
       <c r="B487" s="6" t="s">
         <v>1395</v>
       </c>
       <c r="C487" s="7" t="s">
         <v>1396</v>
       </c>
       <c r="D487" s="5">
-        <v>15.0</v>
+        <v>21.0</v>
       </c>
       <c r="E487" s="9">
         <v>104300.0</v>
       </c>
       <c r="F487" s="7" t="s">
         <v>1397</v>
       </c>
     </row>
     <row r="488" spans="1:6">
       <c r="A488" s="11">
         <v>43</v>
       </c>
       <c r="B488" s="6" t="s">
         <v>1398</v>
       </c>
       <c r="C488" s="7" t="s">
         <v>1399</v>
       </c>
       <c r="D488" s="5">
-        <v>14.0</v>
+        <v>17.0</v>
       </c>
       <c r="E488" s="9">
         <v>127000.0</v>
       </c>
       <c r="F488" s="7" t="s">
         <v>1400</v>
       </c>
     </row>
     <row r="489" spans="1:6">
       <c r="A489" s="11">
         <v>44</v>
       </c>
       <c r="B489" s="6" t="s">
         <v>1401</v>
       </c>
       <c r="C489" s="7" t="s">
         <v>1402</v>
       </c>
       <c r="D489" s="5">
         <v>0.0</v>
       </c>
       <c r="E489" s="9">
         <v>160760.0</v>
       </c>
       <c r="F489" s="7" t="s">
@@ -16991,1371 +16991,1371 @@
       </c>
       <c r="C492" s="7" t="s">
         <v>1411</v>
       </c>
       <c r="D492" s="5">
         <v>0.0</v>
       </c>
       <c r="E492" s="9">
         <v>133100.0</v>
       </c>
       <c r="F492" s="7" t="s">
         <v>1412</v>
       </c>
     </row>
     <row r="493" spans="1:6">
       <c r="A493" s="11">
         <v>1</v>
       </c>
       <c r="B493" s="6" t="s">
         <v>1413</v>
       </c>
       <c r="C493" s="7" t="s">
         <v>1414</v>
       </c>
       <c r="D493" s="5">
-        <v>9.0</v>
+        <v>11.0</v>
       </c>
       <c r="E493" s="9">
         <v>18830.0</v>
       </c>
       <c r="F493" s="7" t="s">
         <v>1415</v>
       </c>
     </row>
     <row r="494" spans="1:6">
       <c r="A494" s="11">
         <v>2</v>
       </c>
       <c r="B494" s="6" t="s">
         <v>1416</v>
       </c>
       <c r="C494" s="7" t="s">
         <v>1417</v>
       </c>
       <c r="D494" s="5">
-        <v>13.0</v>
+        <v>14.0</v>
       </c>
       <c r="E494" s="9">
         <v>21650.0</v>
       </c>
       <c r="F494" s="7" t="s">
         <v>1418</v>
       </c>
     </row>
     <row r="495" spans="1:6">
       <c r="A495" s="11">
         <v>3</v>
       </c>
       <c r="B495" s="6" t="s">
         <v>1419</v>
       </c>
       <c r="C495" s="7" t="s">
         <v>1420</v>
       </c>
       <c r="D495" s="5">
-        <v>48.0</v>
+        <v>60.0</v>
       </c>
       <c r="E495" s="9">
         <v>25870.0</v>
       </c>
       <c r="F495" s="7" t="s">
         <v>1421</v>
       </c>
     </row>
     <row r="496" spans="1:6">
       <c r="A496" s="11">
         <v>4</v>
       </c>
       <c r="B496" s="6" t="s">
         <v>1422</v>
       </c>
       <c r="C496" s="7" t="s">
         <v>1423</v>
       </c>
       <c r="D496" s="5">
-        <v>51.0</v>
+        <v>37.0</v>
       </c>
       <c r="E496" s="9">
         <v>31380.0</v>
       </c>
       <c r="F496" s="7" t="s">
         <v>1424</v>
       </c>
     </row>
     <row r="497" spans="1:6">
       <c r="A497" s="11">
         <v>1</v>
       </c>
       <c r="B497" s="6" t="s">
         <v>1425</v>
       </c>
       <c r="C497" s="7" t="s">
         <v>1426</v>
       </c>
       <c r="D497" s="5">
-        <v>21.0</v>
+        <v>24.0</v>
       </c>
       <c r="E497" s="9">
         <v>76520.0</v>
       </c>
       <c r="F497" s="7" t="s">
         <v>1427</v>
       </c>
     </row>
     <row r="498" spans="1:6">
       <c r="A498" s="11">
         <v>2</v>
       </c>
       <c r="B498" s="6" t="s">
         <v>1428</v>
       </c>
       <c r="C498" s="7" t="s">
         <v>1429</v>
       </c>
       <c r="D498" s="5">
-        <v>77.0</v>
+        <v>64.0</v>
       </c>
       <c r="E498" s="9">
         <v>81200.0</v>
       </c>
       <c r="F498" s="7" t="s">
         <v>1430</v>
       </c>
     </row>
     <row r="499" spans="1:6">
       <c r="A499" s="11">
         <v>3</v>
       </c>
       <c r="B499" s="6" t="s">
         <v>1431</v>
       </c>
       <c r="C499" s="7" t="s">
         <v>1432</v>
       </c>
       <c r="D499" s="5">
-        <v>2.0</v>
+        <v>3.0</v>
       </c>
       <c r="E499" s="9">
         <v>17370.0</v>
       </c>
       <c r="F499" s="7" t="s">
         <v>1433</v>
       </c>
     </row>
     <row r="500" spans="1:6">
       <c r="A500" s="11">
         <v>4</v>
       </c>
       <c r="B500" s="6" t="s">
         <v>1434</v>
       </c>
       <c r="C500" s="7" t="s">
         <v>1435</v>
       </c>
       <c r="D500" s="5">
         <v>0.0</v>
       </c>
       <c r="E500" s="9">
         <v>18480.0</v>
       </c>
       <c r="F500" s="7" t="s">
         <v>1436</v>
       </c>
     </row>
     <row r="501" spans="1:6">
       <c r="A501" s="11">
         <v>5</v>
       </c>
       <c r="B501" s="6" t="s">
         <v>1437</v>
       </c>
       <c r="C501" s="7" t="s">
         <v>1438</v>
       </c>
       <c r="D501" s="5">
-        <v>44.0</v>
+        <v>31.0</v>
       </c>
       <c r="E501" s="9">
         <v>17740.0</v>
       </c>
       <c r="F501" s="7" t="s">
         <v>1439</v>
       </c>
     </row>
     <row r="502" spans="1:6">
       <c r="A502" s="11">
         <v>6</v>
       </c>
       <c r="B502" s="6" t="s">
         <v>1440</v>
       </c>
       <c r="C502" s="7" t="s">
         <v>1441</v>
       </c>
       <c r="D502" s="5">
-        <v>40.0</v>
+        <v>35.0</v>
       </c>
       <c r="E502" s="9">
         <v>21730.0</v>
       </c>
       <c r="F502" s="7" t="s">
         <v>1442</v>
       </c>
     </row>
     <row r="503" spans="1:6">
       <c r="A503" s="11">
         <v>7</v>
       </c>
       <c r="B503" s="6" t="s">
         <v>1443</v>
       </c>
       <c r="C503" s="7" t="s">
         <v>1444</v>
       </c>
       <c r="D503" s="5">
-        <v>70.0</v>
+        <v>59.0</v>
       </c>
       <c r="E503" s="9">
         <v>23320.0</v>
       </c>
       <c r="F503" s="7" t="s">
         <v>1445</v>
       </c>
     </row>
     <row r="504" spans="1:6">
       <c r="A504" s="11">
         <v>8</v>
       </c>
       <c r="B504" s="6" t="s">
         <v>1446</v>
       </c>
       <c r="C504" s="7" t="s">
         <v>1447</v>
       </c>
       <c r="D504" s="5">
-        <v>48.0</v>
+        <v>31.0</v>
       </c>
       <c r="E504" s="9">
         <v>26160.0</v>
       </c>
       <c r="F504" s="7" t="s">
         <v>1448</v>
       </c>
     </row>
     <row r="505" spans="1:6">
       <c r="A505" s="11">
         <v>9</v>
       </c>
       <c r="B505" s="6" t="s">
         <v>1449</v>
       </c>
       <c r="C505" s="7" t="s">
         <v>1450</v>
       </c>
       <c r="D505" s="5">
-        <v>99.0</v>
+        <v>82.0</v>
       </c>
       <c r="E505" s="9">
         <v>29850.0</v>
       </c>
       <c r="F505" s="7" t="s">
         <v>1451</v>
       </c>
     </row>
     <row r="506" spans="1:6">
       <c r="A506" s="11">
         <v>10</v>
       </c>
       <c r="B506" s="6" t="s">
         <v>1452</v>
       </c>
       <c r="C506" s="7" t="s">
         <v>1453</v>
       </c>
       <c r="D506" s="5">
-        <v>74.0</v>
+        <v>71.0</v>
       </c>
       <c r="E506" s="9">
         <v>36250.0</v>
       </c>
       <c r="F506" s="7" t="s">
         <v>1454</v>
       </c>
     </row>
     <row r="507" spans="1:6">
       <c r="A507" s="11">
         <v>11</v>
       </c>
       <c r="B507" s="6" t="s">
         <v>1455</v>
       </c>
       <c r="C507" s="7" t="s">
         <v>1456</v>
       </c>
       <c r="D507" s="5">
-        <v>13.0</v>
+        <v>29.0</v>
       </c>
       <c r="E507" s="9">
         <v>27210.0</v>
       </c>
       <c r="F507" s="7" t="s">
         <v>1457</v>
       </c>
     </row>
     <row r="508" spans="1:6">
       <c r="A508" s="11">
         <v>12</v>
       </c>
       <c r="B508" s="6" t="s">
         <v>1458</v>
       </c>
       <c r="C508" s="7" t="s">
         <v>1459</v>
       </c>
       <c r="D508" s="5">
-        <v>78.0</v>
+        <v>62.0</v>
       </c>
       <c r="E508" s="9">
         <v>35670.0</v>
       </c>
       <c r="F508" s="7" t="s">
         <v>1460</v>
       </c>
     </row>
     <row r="509" spans="1:6">
       <c r="A509" s="11">
         <v>13</v>
       </c>
       <c r="B509" s="6" t="s">
         <v>1461</v>
       </c>
       <c r="C509" s="7" t="s">
         <v>1462</v>
       </c>
       <c r="D509" s="5">
-        <v>64.0</v>
+        <v>71.0</v>
       </c>
       <c r="E509" s="9">
         <v>29600.0</v>
       </c>
       <c r="F509" s="7" t="s">
         <v>1463</v>
       </c>
     </row>
     <row r="510" spans="1:6">
       <c r="A510" s="11">
         <v>14</v>
       </c>
       <c r="B510" s="6" t="s">
         <v>1464</v>
       </c>
       <c r="C510" s="7" t="s">
         <v>1465</v>
       </c>
       <c r="D510" s="5">
-        <v>102.0</v>
+        <v>79.0</v>
       </c>
       <c r="E510" s="9">
         <v>38380.0</v>
       </c>
       <c r="F510" s="7" t="s">
         <v>1466</v>
       </c>
     </row>
     <row r="511" spans="1:6">
       <c r="A511" s="11">
         <v>15</v>
       </c>
       <c r="B511" s="6" t="s">
         <v>1467</v>
       </c>
       <c r="C511" s="7" t="s">
         <v>1468</v>
       </c>
       <c r="D511" s="5">
-        <v>68.0</v>
+        <v>78.0</v>
       </c>
       <c r="E511" s="9">
         <v>39200.0</v>
       </c>
       <c r="F511" s="7" t="s">
         <v>1469</v>
       </c>
     </row>
     <row r="512" spans="1:6">
       <c r="A512" s="11">
         <v>16</v>
       </c>
       <c r="B512" s="6" t="s">
         <v>1470</v>
       </c>
       <c r="C512" s="7" t="s">
         <v>1471</v>
       </c>
       <c r="D512" s="5">
-        <v>109.0</v>
+        <v>113.0</v>
       </c>
       <c r="E512" s="9">
         <v>47320.0</v>
       </c>
       <c r="F512" s="7" t="s">
         <v>1472</v>
       </c>
     </row>
     <row r="513" spans="1:6">
       <c r="A513" s="11">
         <v>17</v>
       </c>
       <c r="B513" s="6" t="s">
         <v>1473</v>
       </c>
       <c r="C513" s="7" t="s">
         <v>1474</v>
       </c>
       <c r="D513" s="5">
-        <v>79.0</v>
+        <v>61.0</v>
       </c>
       <c r="E513" s="9">
         <v>52040.0</v>
       </c>
       <c r="F513" s="7" t="s">
         <v>1475</v>
       </c>
     </row>
     <row r="514" spans="1:6">
       <c r="A514" s="11">
         <v>18</v>
       </c>
       <c r="B514" s="6" t="s">
         <v>1476</v>
       </c>
       <c r="C514" s="7" t="s">
         <v>1477</v>
       </c>
       <c r="D514" s="5">
-        <v>77.0</v>
+        <v>66.0</v>
       </c>
       <c r="E514" s="9">
         <v>68780.0</v>
       </c>
       <c r="F514" s="7" t="s">
         <v>1478</v>
       </c>
     </row>
     <row r="515" spans="1:6">
       <c r="A515" s="11">
         <v>19</v>
       </c>
       <c r="B515" s="6" t="s">
         <v>1479</v>
       </c>
       <c r="C515" s="7" t="s">
         <v>1480</v>
       </c>
       <c r="D515" s="5">
-        <v>0.0</v>
+        <v>8.0</v>
       </c>
       <c r="E515" s="9">
         <v>68990.0</v>
       </c>
       <c r="F515" s="7" t="s">
         <v>1481</v>
       </c>
     </row>
     <row r="516" spans="1:6">
       <c r="A516" s="11">
         <v>20</v>
       </c>
       <c r="B516" s="6" t="s">
         <v>1482</v>
       </c>
       <c r="C516" s="7" t="s">
         <v>1483</v>
       </c>
       <c r="D516" s="5">
-        <v>1.0</v>
+        <v>11.0</v>
       </c>
       <c r="E516" s="9">
         <v>79870.0</v>
       </c>
       <c r="F516" s="7" t="s">
         <v>1484</v>
       </c>
     </row>
     <row r="517" spans="1:6">
       <c r="A517" s="11">
         <v>1</v>
       </c>
       <c r="B517" s="6" t="s">
         <v>1485</v>
       </c>
       <c r="C517" s="7" t="s">
         <v>1486</v>
       </c>
       <c r="D517" s="5">
-        <v>20.0</v>
+        <v>22.0</v>
       </c>
       <c r="E517" s="9">
         <v>30027.0</v>
       </c>
       <c r="F517" s="7" t="s">
         <v>1487</v>
       </c>
     </row>
     <row r="518" spans="1:6">
       <c r="A518" s="11">
         <v>2</v>
       </c>
       <c r="B518" s="6" t="s">
         <v>1488</v>
       </c>
       <c r="C518" s="7" t="s">
         <v>1489</v>
       </c>
       <c r="D518" s="5">
-        <v>211.0</v>
+        <v>217.0</v>
       </c>
       <c r="E518" s="9">
         <v>11378.0</v>
       </c>
       <c r="F518" s="7" t="s">
         <v>1490</v>
       </c>
     </row>
     <row r="519" spans="1:6">
       <c r="A519" s="11">
         <v>3</v>
       </c>
       <c r="B519" s="6" t="s">
         <v>1491</v>
       </c>
       <c r="C519" s="7" t="s">
         <v>1492</v>
       </c>
       <c r="D519" s="5">
-        <v>47.0</v>
+        <v>26.0</v>
       </c>
       <c r="E519" s="9">
         <v>11414.0</v>
       </c>
       <c r="F519" s="7" t="s">
         <v>1493</v>
       </c>
     </row>
     <row r="520" spans="1:6">
       <c r="A520" s="11">
         <v>4</v>
       </c>
       <c r="B520" s="6" t="s">
         <v>1494</v>
       </c>
       <c r="C520" s="7" t="s">
         <v>1495</v>
       </c>
       <c r="D520" s="5">
-        <v>13.0</v>
+        <v>41.0</v>
       </c>
       <c r="E520" s="9">
         <v>14157.0</v>
       </c>
       <c r="F520" s="7" t="s">
         <v>1496</v>
       </c>
     </row>
     <row r="521" spans="1:6">
       <c r="A521" s="11">
         <v>5</v>
       </c>
       <c r="B521" s="6" t="s">
         <v>1497</v>
       </c>
       <c r="C521" s="7" t="s">
         <v>1498</v>
       </c>
       <c r="D521" s="5">
-        <v>72.0</v>
+        <v>18.0</v>
       </c>
       <c r="E521" s="9">
         <v>15120.0</v>
       </c>
       <c r="F521" s="7" t="s">
         <v>1499</v>
       </c>
     </row>
     <row r="522" spans="1:6">
       <c r="A522" s="11">
         <v>6</v>
       </c>
       <c r="B522" s="6" t="s">
         <v>1500</v>
       </c>
       <c r="C522" s="7" t="s">
         <v>1501</v>
       </c>
       <c r="D522" s="5">
-        <v>96.0</v>
+        <v>52.0</v>
       </c>
       <c r="E522" s="9">
         <v>16246.0</v>
       </c>
       <c r="F522" s="7" t="s">
         <v>1502</v>
       </c>
     </row>
     <row r="523" spans="1:6">
       <c r="A523" s="11">
         <v>7</v>
       </c>
       <c r="B523" s="6" t="s">
         <v>1503</v>
       </c>
       <c r="C523" s="7" t="s">
         <v>1504</v>
       </c>
       <c r="D523" s="5">
-        <v>71.0</v>
+        <v>21.0</v>
       </c>
       <c r="E523" s="9">
         <v>17636.0</v>
       </c>
       <c r="F523" s="7" t="s">
         <v>1505</v>
       </c>
     </row>
     <row r="524" spans="1:6">
       <c r="A524" s="11">
         <v>8</v>
       </c>
       <c r="B524" s="6" t="s">
         <v>1506</v>
       </c>
       <c r="C524" s="7" t="s">
         <v>1507</v>
       </c>
       <c r="D524" s="5">
-        <v>38.0</v>
+        <v>35.0</v>
       </c>
       <c r="E524" s="9">
         <v>20925.0</v>
       </c>
       <c r="F524" s="7" t="s">
         <v>1508</v>
       </c>
     </row>
     <row r="525" spans="1:6">
       <c r="A525" s="11">
         <v>9</v>
       </c>
       <c r="B525" s="6" t="s">
         <v>1509</v>
       </c>
       <c r="C525" s="7" t="s">
         <v>1510</v>
       </c>
       <c r="D525" s="5">
-        <v>39.0</v>
+        <v>22.0</v>
       </c>
       <c r="E525" s="9">
         <v>25318.0</v>
       </c>
       <c r="F525" s="7" t="s">
         <v>1511</v>
       </c>
     </row>
     <row r="526" spans="1:6">
       <c r="A526" s="11">
         <v>10</v>
       </c>
       <c r="B526" s="6" t="s">
         <v>1512</v>
       </c>
       <c r="C526" s="7" t="s">
         <v>1513</v>
       </c>
       <c r="D526" s="5">
-        <v>36.0</v>
+        <v>7.0</v>
       </c>
       <c r="E526" s="9">
         <v>42567.0</v>
       </c>
       <c r="F526" s="7" t="s">
         <v>1514</v>
       </c>
     </row>
     <row r="527" spans="1:6">
       <c r="A527" s="11">
         <v>11</v>
       </c>
       <c r="B527" s="6" t="s">
         <v>1515</v>
       </c>
       <c r="C527" s="7" t="s">
         <v>1516</v>
       </c>
       <c r="D527" s="5">
-        <v>59.0</v>
+        <v>46.0</v>
       </c>
       <c r="E527" s="9">
         <v>12280.0</v>
       </c>
       <c r="F527" s="7" t="s">
         <v>1517</v>
       </c>
     </row>
     <row r="528" spans="1:6">
       <c r="A528" s="11">
         <v>12</v>
       </c>
       <c r="B528" s="6" t="s">
         <v>1518</v>
       </c>
       <c r="C528" s="7" t="s">
         <v>1519</v>
       </c>
       <c r="D528" s="5">
-        <v>14.0</v>
+        <v>7.0</v>
       </c>
       <c r="E528" s="9">
         <v>14020.0</v>
       </c>
       <c r="F528" s="7" t="s">
         <v>1520</v>
       </c>
     </row>
     <row r="529" spans="1:6">
       <c r="A529" s="11">
         <v>13</v>
       </c>
       <c r="B529" s="6" t="s">
         <v>1521</v>
       </c>
       <c r="C529" s="7" t="s">
         <v>1522</v>
       </c>
       <c r="D529" s="5">
-        <v>8.0</v>
+        <v>5.0</v>
       </c>
       <c r="E529" s="9">
         <v>17546.0</v>
       </c>
       <c r="F529" s="7" t="s">
         <v>1523</v>
       </c>
     </row>
     <row r="530" spans="1:6">
       <c r="A530" s="11">
         <v>14</v>
       </c>
       <c r="B530" s="6" t="s">
         <v>1524</v>
       </c>
       <c r="C530" s="7" t="s">
         <v>1525</v>
       </c>
       <c r="D530" s="5">
-        <v>15.0</v>
+        <v>10.0</v>
       </c>
       <c r="E530" s="9">
         <v>18575.0</v>
       </c>
       <c r="F530" s="7" t="s">
         <v>1526</v>
       </c>
     </row>
     <row r="531" spans="1:6">
       <c r="A531" s="11">
         <v>15</v>
       </c>
       <c r="B531" s="6" t="s">
         <v>1527</v>
       </c>
       <c r="C531" s="7" t="s">
         <v>1528</v>
       </c>
       <c r="D531" s="5">
-        <v>23.0</v>
+        <v>46.0</v>
       </c>
       <c r="E531" s="9">
         <v>19121.0</v>
       </c>
       <c r="F531" s="7" t="s">
         <v>1529</v>
       </c>
     </row>
     <row r="532" spans="1:6">
       <c r="A532" s="11">
         <v>16</v>
       </c>
       <c r="B532" s="6" t="s">
         <v>1530</v>
       </c>
       <c r="C532" s="7" t="s">
         <v>1531</v>
       </c>
       <c r="D532" s="5">
-        <v>74.0</v>
+        <v>45.0</v>
       </c>
       <c r="E532" s="9">
         <v>21336.0</v>
       </c>
       <c r="F532" s="7" t="s">
         <v>1532</v>
       </c>
     </row>
     <row r="533" spans="1:6">
       <c r="A533" s="11">
         <v>17</v>
       </c>
       <c r="B533" s="6" t="s">
         <v>1533</v>
       </c>
       <c r="C533" s="7" t="s">
         <v>1534</v>
       </c>
       <c r="D533" s="5">
-        <v>29.0</v>
+        <v>11.0</v>
       </c>
       <c r="E533" s="9">
         <v>28193.0</v>
       </c>
       <c r="F533" s="7" t="s">
         <v>1535</v>
       </c>
     </row>
     <row r="534" spans="1:6">
       <c r="A534" s="11">
         <v>18</v>
       </c>
       <c r="B534" s="6" t="s">
         <v>1536</v>
       </c>
       <c r="C534" s="7" t="s">
         <v>1537</v>
       </c>
       <c r="D534" s="5">
-        <v>42.0</v>
+        <v>24.0</v>
       </c>
       <c r="E534" s="9">
         <v>37317.0</v>
       </c>
       <c r="F534" s="7" t="s">
         <v>1538</v>
       </c>
     </row>
     <row r="535" spans="1:6">
       <c r="A535" s="11">
         <v>19</v>
       </c>
       <c r="B535" s="6" t="s">
         <v>1539</v>
       </c>
       <c r="C535" s="7" t="s">
         <v>1540</v>
       </c>
       <c r="D535" s="5">
         <v>7.0</v>
       </c>
       <c r="E535" s="9">
         <v>25367.0</v>
       </c>
       <c r="F535" s="7" t="s">
         <v>1541</v>
       </c>
     </row>
     <row r="536" spans="1:6">
       <c r="A536" s="11">
         <v>20</v>
       </c>
       <c r="B536" s="6" t="s">
         <v>1542</v>
       </c>
       <c r="C536" s="7" t="s">
         <v>1543</v>
       </c>
       <c r="D536" s="5">
-        <v>7.0</v>
+        <v>12.0</v>
       </c>
       <c r="E536" s="9">
         <v>9699.0</v>
       </c>
       <c r="F536" s="7" t="s">
         <v>1544</v>
       </c>
     </row>
     <row r="537" spans="1:6">
       <c r="A537" s="11">
         <v>21</v>
       </c>
       <c r="B537" s="6" t="s">
         <v>1545</v>
       </c>
       <c r="C537" s="7" t="s">
         <v>1546</v>
       </c>
       <c r="D537" s="5">
-        <v>29.0</v>
+        <v>22.0</v>
       </c>
       <c r="E537" s="9">
         <v>9679.0</v>
       </c>
       <c r="F537" s="7" t="s">
         <v>1547</v>
       </c>
     </row>
     <row r="538" spans="1:6">
       <c r="A538" s="11">
         <v>22</v>
       </c>
       <c r="B538" s="6" t="s">
         <v>1548</v>
       </c>
       <c r="C538" s="7" t="s">
         <v>1549</v>
       </c>
       <c r="D538" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E538" s="9">
         <v>12017.0</v>
       </c>
       <c r="F538" s="7" t="s">
         <v>1550</v>
       </c>
     </row>
     <row r="539" spans="1:6">
       <c r="A539" s="11">
         <v>23</v>
       </c>
       <c r="B539" s="6" t="s">
         <v>1551</v>
       </c>
       <c r="C539" s="7" t="s">
         <v>1552</v>
       </c>
       <c r="D539" s="5">
-        <v>20.0</v>
+        <v>5.0</v>
       </c>
       <c r="E539" s="9">
         <v>13217.0</v>
       </c>
       <c r="F539" s="7" t="s">
         <v>1553</v>
       </c>
     </row>
     <row r="540" spans="1:6">
       <c r="A540" s="11">
         <v>24</v>
       </c>
       <c r="B540" s="6" t="s">
         <v>1554</v>
       </c>
       <c r="C540" s="7" t="s">
         <v>1555</v>
       </c>
       <c r="D540" s="5">
-        <v>29.0</v>
+        <v>12.0</v>
       </c>
       <c r="E540" s="9">
         <v>14020.0</v>
       </c>
       <c r="F540" s="7" t="s">
         <v>1556</v>
       </c>
     </row>
     <row r="541" spans="1:6">
       <c r="A541" s="11">
         <v>25</v>
       </c>
       <c r="B541" s="6" t="s">
         <v>1557</v>
       </c>
       <c r="C541" s="7" t="s">
         <v>1558</v>
       </c>
       <c r="D541" s="5">
-        <v>36.0</v>
+        <v>35.0</v>
       </c>
       <c r="E541" s="9">
         <v>14884.0</v>
       </c>
       <c r="F541" s="7" t="s">
         <v>1559</v>
       </c>
     </row>
     <row r="542" spans="1:6">
       <c r="A542" s="11">
         <v>26</v>
       </c>
       <c r="B542" s="6" t="s">
         <v>1560</v>
       </c>
       <c r="C542" s="7" t="s">
         <v>1561</v>
       </c>
       <c r="D542" s="5">
-        <v>31.0</v>
+        <v>21.0</v>
       </c>
       <c r="E542" s="9">
         <v>18707.0</v>
       </c>
       <c r="F542" s="7" t="s">
         <v>1562</v>
       </c>
     </row>
     <row r="543" spans="1:6">
       <c r="A543" s="11">
         <v>27</v>
       </c>
       <c r="B543" s="6" t="s">
         <v>1563</v>
       </c>
       <c r="C543" s="7" t="s">
         <v>1564</v>
       </c>
       <c r="D543" s="5">
-        <v>24.0</v>
+        <v>19.0</v>
       </c>
       <c r="E543" s="9">
         <v>21452.0</v>
       </c>
       <c r="F543" s="7" t="s">
         <v>1565</v>
       </c>
     </row>
     <row r="544" spans="1:6">
       <c r="A544" s="11">
         <v>1</v>
       </c>
       <c r="B544" s="6" t="s">
         <v>1566</v>
       </c>
       <c r="C544" s="7" t="s">
         <v>1567</v>
       </c>
       <c r="D544" s="5">
-        <v>200.0</v>
+        <v>135.0</v>
       </c>
       <c r="E544" s="9">
         <v>5228.0</v>
       </c>
       <c r="F544" s="7" t="s">
         <v>1568</v>
       </c>
     </row>
     <row r="545" spans="1:6">
       <c r="A545" s="11">
         <v>2</v>
       </c>
       <c r="B545" s="6" t="s">
         <v>1569</v>
       </c>
       <c r="C545" s="7" t="s">
         <v>1570</v>
       </c>
       <c r="D545" s="5">
-        <v>140.0</v>
+        <v>70.0</v>
       </c>
       <c r="E545" s="9">
         <v>6090.0</v>
       </c>
       <c r="F545" s="7" t="s">
         <v>1571</v>
       </c>
     </row>
     <row r="546" spans="1:6">
       <c r="A546" s="11">
         <v>3</v>
       </c>
       <c r="B546" s="6" t="s">
         <v>1572</v>
       </c>
       <c r="C546" s="7" t="s">
         <v>1573</v>
       </c>
       <c r="D546" s="5">
-        <v>274.0</v>
+        <v>124.0</v>
       </c>
       <c r="E546" s="9">
         <v>6532.0</v>
       </c>
       <c r="F546" s="7" t="s">
         <v>1574</v>
       </c>
     </row>
     <row r="547" spans="1:6">
       <c r="A547" s="11">
         <v>4</v>
       </c>
       <c r="B547" s="6" t="s">
         <v>1575</v>
       </c>
       <c r="C547" s="7" t="s">
         <v>1576</v>
       </c>
       <c r="D547" s="5">
-        <v>135.0</v>
+        <v>92.0</v>
       </c>
       <c r="E547" s="9">
         <v>7409.0</v>
       </c>
       <c r="F547" s="7" t="s">
         <v>1577</v>
       </c>
     </row>
     <row r="548" spans="1:6">
       <c r="A548" s="11">
         <v>5</v>
       </c>
       <c r="B548" s="6" t="s">
         <v>1578</v>
       </c>
       <c r="C548" s="7" t="s">
         <v>1579</v>
       </c>
       <c r="D548" s="5">
-        <v>67.0</v>
+        <v>198.0</v>
       </c>
       <c r="E548" s="9">
         <v>6532.0</v>
       </c>
       <c r="F548" s="7" t="s">
         <v>1580</v>
       </c>
     </row>
     <row r="549" spans="1:6">
       <c r="A549" s="11">
         <v>6</v>
       </c>
       <c r="B549" s="6" t="s">
         <v>1581</v>
       </c>
       <c r="C549" s="7" t="s">
         <v>1582</v>
       </c>
       <c r="D549" s="5">
-        <v>154.0</v>
+        <v>212.0</v>
       </c>
       <c r="E549" s="9">
         <v>8127.0</v>
       </c>
       <c r="F549" s="7" t="s">
         <v>1583</v>
       </c>
     </row>
     <row r="550" spans="1:6">
       <c r="A550" s="11">
         <v>7</v>
       </c>
       <c r="B550" s="6" t="s">
         <v>1584</v>
       </c>
       <c r="C550" s="7" t="s">
         <v>1585</v>
       </c>
       <c r="D550" s="5">
-        <v>89.0</v>
+        <v>120.0</v>
       </c>
       <c r="E550" s="9">
         <v>7859.0</v>
       </c>
       <c r="F550" s="7" t="s">
         <v>1586</v>
       </c>
     </row>
     <row r="551" spans="1:6">
       <c r="A551" s="11">
         <v>8</v>
       </c>
       <c r="B551" s="6" t="s">
         <v>1587</v>
       </c>
       <c r="C551" s="7" t="s">
         <v>1588</v>
       </c>
       <c r="D551" s="5">
-        <v>49.0</v>
+        <v>89.0</v>
       </c>
       <c r="E551" s="9">
         <v>9869.0</v>
       </c>
       <c r="F551" s="7" t="s">
         <v>1589</v>
       </c>
     </row>
     <row r="552" spans="1:6">
       <c r="A552" s="11">
         <v>9</v>
       </c>
       <c r="B552" s="6" t="s">
         <v>1590</v>
       </c>
       <c r="C552" s="7" t="s">
         <v>1591</v>
       </c>
       <c r="D552" s="5">
-        <v>60.0</v>
+        <v>78.0</v>
       </c>
       <c r="E552" s="9">
         <v>8650.0</v>
       </c>
       <c r="F552" s="7" t="s">
         <v>1592</v>
       </c>
     </row>
     <row r="553" spans="1:6">
       <c r="A553" s="11">
         <v>10</v>
       </c>
       <c r="B553" s="6" t="s">
         <v>1593</v>
       </c>
       <c r="C553" s="7" t="s">
         <v>1594</v>
       </c>
       <c r="D553" s="5">
-        <v>91.0</v>
+        <v>181.0</v>
       </c>
       <c r="E553" s="9">
         <v>10978.0</v>
       </c>
       <c r="F553" s="7" t="s">
         <v>1595</v>
       </c>
     </row>
     <row r="554" spans="1:6">
       <c r="A554" s="11">
         <v>11</v>
       </c>
       <c r="B554" s="6" t="s">
         <v>1596</v>
       </c>
       <c r="C554" s="7" t="s">
         <v>1597</v>
       </c>
       <c r="D554" s="5">
-        <v>104.0</v>
+        <v>25.0</v>
       </c>
       <c r="E554" s="9">
         <v>11248.0</v>
       </c>
       <c r="F554" s="7" t="s">
         <v>1598</v>
       </c>
     </row>
     <row r="555" spans="1:6">
       <c r="A555" s="11">
         <v>12</v>
       </c>
       <c r="B555" s="6" t="s">
         <v>1599</v>
       </c>
       <c r="C555" s="7" t="s">
         <v>1600</v>
       </c>
       <c r="D555" s="5">
-        <v>96.0</v>
+        <v>165.0</v>
       </c>
       <c r="E555" s="9">
         <v>14818.0</v>
       </c>
       <c r="F555" s="7" t="s">
         <v>1601</v>
       </c>
     </row>
     <row r="556" spans="1:6">
       <c r="A556" s="11">
         <v>13</v>
       </c>
       <c r="B556" s="6" t="s">
         <v>1602</v>
       </c>
       <c r="C556" s="7" t="s">
         <v>1603</v>
       </c>
       <c r="D556" s="5">
-        <v>11.0</v>
+        <v>21.0</v>
       </c>
       <c r="E556" s="9">
         <v>17010.0</v>
       </c>
       <c r="F556" s="7" t="s">
         <v>1604</v>
       </c>
     </row>
     <row r="557" spans="1:6">
       <c r="A557" s="11">
         <v>14</v>
       </c>
       <c r="B557" s="6" t="s">
         <v>1605</v>
       </c>
       <c r="C557" s="7" t="s">
         <v>1606</v>
       </c>
       <c r="D557" s="5">
-        <v>10.0</v>
+        <v>4.0</v>
       </c>
       <c r="E557" s="9">
         <v>19472.0</v>
       </c>
       <c r="F557" s="7" t="s">
         <v>1607</v>
       </c>
     </row>
     <row r="558" spans="1:6">
       <c r="A558" s="11">
         <v>15</v>
       </c>
       <c r="B558" s="6" t="s">
         <v>1608</v>
       </c>
       <c r="C558" s="7" t="s">
         <v>1609</v>
       </c>
       <c r="D558" s="5">
-        <v>16.0</v>
+        <v>10.0</v>
       </c>
       <c r="E558" s="9">
         <v>20033.0</v>
       </c>
       <c r="F558" s="7" t="s">
         <v>1610</v>
       </c>
     </row>
     <row r="559" spans="1:6">
       <c r="A559" s="11">
         <v>16</v>
       </c>
       <c r="B559" s="6" t="s">
         <v>1611</v>
       </c>
       <c r="C559" s="7" t="s">
         <v>1612</v>
       </c>
       <c r="D559" s="5">
-        <v>26.0</v>
+        <v>10.0</v>
       </c>
       <c r="E559" s="9">
         <v>21129.0</v>
       </c>
       <c r="F559" s="7" t="s">
         <v>1613</v>
       </c>
     </row>
     <row r="560" spans="1:6">
       <c r="A560" s="11">
         <v>17</v>
       </c>
       <c r="B560" s="6" t="s">
         <v>1614</v>
       </c>
       <c r="C560" s="7" t="s">
         <v>1615</v>
       </c>
       <c r="D560" s="5">
         <v>0.0</v>
       </c>
       <c r="E560" s="9">
         <v>20213.0</v>
       </c>
       <c r="F560" s="7" t="s">
@@ -18411,351 +18411,351 @@
       </c>
       <c r="C563" s="7" t="s">
         <v>1624</v>
       </c>
       <c r="D563" s="5">
         <v>0.0</v>
       </c>
       <c r="E563" s="9">
         <v>26468.0</v>
       </c>
       <c r="F563" s="7" t="s">
         <v>1625</v>
       </c>
     </row>
     <row r="564" spans="1:6">
       <c r="A564" s="11">
         <v>21</v>
       </c>
       <c r="B564" s="6" t="s">
         <v>1626</v>
       </c>
       <c r="C564" s="7" t="s">
         <v>1627</v>
       </c>
       <c r="D564" s="5">
-        <v>10.0</v>
+        <v>4.0</v>
       </c>
       <c r="E564" s="9">
         <v>4443.0</v>
       </c>
       <c r="F564" s="7" t="s">
         <v>1628</v>
       </c>
     </row>
     <row r="565" spans="1:6">
       <c r="A565" s="11">
         <v>22</v>
       </c>
       <c r="B565" s="6" t="s">
         <v>1629</v>
       </c>
       <c r="C565" s="7" t="s">
         <v>1630</v>
       </c>
       <c r="D565" s="5">
-        <v>56.0</v>
+        <v>36.0</v>
       </c>
       <c r="E565" s="9">
         <v>5795.0</v>
       </c>
       <c r="F565" s="7" t="s">
         <v>1631</v>
       </c>
     </row>
     <row r="566" spans="1:6">
       <c r="A566" s="11">
         <v>23</v>
       </c>
       <c r="B566" s="6" t="s">
         <v>1632</v>
       </c>
       <c r="C566" s="7" t="s">
         <v>1633</v>
       </c>
       <c r="D566" s="5">
-        <v>40.0</v>
+        <v>15.0</v>
       </c>
       <c r="E566" s="9">
         <v>4972.0</v>
       </c>
       <c r="F566" s="7" t="s">
         <v>1634</v>
       </c>
     </row>
     <row r="567" spans="1:6">
       <c r="A567" s="11">
         <v>24</v>
       </c>
       <c r="B567" s="6" t="s">
         <v>1635</v>
       </c>
       <c r="C567" s="7" t="s">
         <v>1636</v>
       </c>
       <c r="D567" s="5">
-        <v>43.0</v>
+        <v>17.0</v>
       </c>
       <c r="E567" s="9">
         <v>6253.0</v>
       </c>
       <c r="F567" s="7" t="s">
         <v>1637</v>
       </c>
     </row>
     <row r="568" spans="1:6">
       <c r="A568" s="11">
         <v>25</v>
       </c>
       <c r="B568" s="6" t="s">
         <v>1638</v>
       </c>
       <c r="C568" s="7" t="s">
         <v>1639</v>
       </c>
       <c r="D568" s="5">
-        <v>64.0</v>
+        <v>10.0</v>
       </c>
       <c r="E568" s="9">
         <v>5401.0</v>
       </c>
       <c r="F568" s="7" t="s">
         <v>1640</v>
       </c>
     </row>
     <row r="569" spans="1:6">
       <c r="A569" s="11">
         <v>26</v>
       </c>
       <c r="B569" s="6" t="s">
         <v>1641</v>
       </c>
       <c r="C569" s="7" t="s">
         <v>1642</v>
       </c>
       <c r="D569" s="5">
-        <v>1.0</v>
+        <v>15.0</v>
       </c>
       <c r="E569" s="9">
         <v>6802.0</v>
       </c>
       <c r="F569" s="7" t="s">
         <v>1643</v>
       </c>
     </row>
     <row r="570" spans="1:6">
       <c r="A570" s="11">
         <v>27</v>
       </c>
       <c r="B570" s="6" t="s">
         <v>1644</v>
       </c>
       <c r="C570" s="7" t="s">
         <v>1645</v>
       </c>
       <c r="D570" s="5">
-        <v>51.0</v>
+        <v>7.0</v>
       </c>
       <c r="E570" s="9">
         <v>6309.0</v>
       </c>
       <c r="F570" s="7" t="s">
         <v>1646</v>
       </c>
     </row>
     <row r="571" spans="1:6">
       <c r="A571" s="11">
         <v>28</v>
       </c>
       <c r="B571" s="6" t="s">
         <v>1647</v>
       </c>
       <c r="C571" s="7" t="s">
         <v>1648</v>
       </c>
       <c r="D571" s="5">
-        <v>6.0</v>
+        <v>28.0</v>
       </c>
       <c r="E571" s="9">
         <v>7930.0</v>
       </c>
       <c r="F571" s="7" t="s">
         <v>1649</v>
       </c>
     </row>
     <row r="572" spans="1:6">
       <c r="A572" s="11">
         <v>29</v>
       </c>
       <c r="B572" s="6" t="s">
         <v>1650</v>
       </c>
       <c r="C572" s="7" t="s">
         <v>1651</v>
       </c>
       <c r="D572" s="5">
-        <v>27.0</v>
+        <v>8.0</v>
       </c>
       <c r="E572" s="9">
         <v>7727.0</v>
       </c>
       <c r="F572" s="7" t="s">
         <v>1652</v>
       </c>
     </row>
     <row r="573" spans="1:6">
       <c r="A573" s="11">
         <v>30</v>
       </c>
       <c r="B573" s="6" t="s">
         <v>1653</v>
       </c>
       <c r="C573" s="7" t="s">
         <v>1654</v>
       </c>
       <c r="D573" s="5">
-        <v>11.0</v>
+        <v>9.0</v>
       </c>
       <c r="E573" s="9">
         <v>9145.0</v>
       </c>
       <c r="F573" s="7" t="s">
         <v>1655</v>
       </c>
     </row>
     <row r="574" spans="1:6">
       <c r="A574" s="11">
         <v>31</v>
       </c>
       <c r="B574" s="6" t="s">
         <v>1656</v>
       </c>
       <c r="C574" s="7" t="s">
         <v>1657</v>
       </c>
       <c r="D574" s="5">
-        <v>23.0</v>
+        <v>35.0</v>
       </c>
       <c r="E574" s="9">
         <v>9463.0</v>
       </c>
       <c r="F574" s="7" t="s">
         <v>1658</v>
       </c>
     </row>
     <row r="575" spans="1:6">
       <c r="A575" s="11">
         <v>32</v>
       </c>
       <c r="B575" s="6" t="s">
         <v>1659</v>
       </c>
       <c r="C575" s="7" t="s">
         <v>1660</v>
       </c>
       <c r="D575" s="5">
-        <v>5.0</v>
+        <v>6.0</v>
       </c>
       <c r="E575" s="9">
         <v>12749.0</v>
       </c>
       <c r="F575" s="7" t="s">
         <v>1661</v>
       </c>
     </row>
     <row r="576" spans="1:6">
       <c r="A576" s="11">
         <v>33</v>
       </c>
       <c r="B576" s="6" t="s">
         <v>1662</v>
       </c>
       <c r="C576" s="7" t="s">
         <v>1663</v>
       </c>
       <c r="D576" s="5">
         <v>0.0</v>
       </c>
       <c r="E576" s="9">
         <v>14468.0</v>
       </c>
       <c r="F576" s="7" t="s">
         <v>1664</v>
       </c>
     </row>
     <row r="577" spans="1:6">
       <c r="A577" s="11">
         <v>34</v>
       </c>
       <c r="B577" s="6" t="s">
         <v>1665</v>
       </c>
       <c r="C577" s="7" t="s">
         <v>1666</v>
       </c>
       <c r="D577" s="5">
-        <v>9.0</v>
+        <v>0.0</v>
       </c>
       <c r="E577" s="9">
         <v>16391.0</v>
       </c>
       <c r="F577" s="7" t="s">
         <v>1667</v>
       </c>
     </row>
     <row r="578" spans="1:6">
       <c r="A578" s="11">
         <v>35</v>
       </c>
       <c r="B578" s="6" t="s">
         <v>1668</v>
       </c>
       <c r="C578" s="7" t="s">
         <v>1669</v>
       </c>
       <c r="D578" s="5">
         <v>0.0</v>
       </c>
       <c r="E578" s="9">
         <v>17032.0</v>
       </c>
       <c r="F578" s="7" t="s">
         <v>1670</v>
       </c>
     </row>
     <row r="579" spans="1:6">
       <c r="A579" s="11">
         <v>36</v>
       </c>
       <c r="B579" s="6" t="s">
         <v>1671</v>
       </c>
       <c r="C579" s="7" t="s">
         <v>1672</v>
       </c>
       <c r="D579" s="5">
-        <v>0.0</v>
+        <v>3.0</v>
       </c>
       <c r="E579" s="9">
         <v>17787.0</v>
       </c>
       <c r="F579" s="7" t="s">
         <v>1673</v>
       </c>
     </row>
     <row r="580" spans="1:6">
       <c r="A580" s="11">
         <v>37</v>
       </c>
       <c r="B580" s="6" t="s">
         <v>1674</v>
       </c>
       <c r="C580" s="7" t="s">
         <v>1675</v>
       </c>
       <c r="D580" s="5">
         <v>0.0</v>
       </c>
       <c r="E580" s="9">
         <v>20344.0</v>
       </c>
       <c r="F580" s="7" t="s">
@@ -18791,571 +18791,571 @@
       </c>
       <c r="C582" s="7" t="s">
         <v>1681</v>
       </c>
       <c r="D582" s="5">
         <v>0.0</v>
       </c>
       <c r="E582" s="9">
         <v>22513.0</v>
       </c>
       <c r="F582" s="7" t="s">
         <v>1682</v>
       </c>
     </row>
     <row r="583" spans="1:6">
       <c r="A583" s="11">
         <v>1</v>
       </c>
       <c r="B583" s="6" t="s">
         <v>1683</v>
       </c>
       <c r="C583" s="7" t="s">
         <v>1684</v>
       </c>
       <c r="D583" s="5">
-        <v>98.0</v>
+        <v>111.0</v>
       </c>
       <c r="E583" s="9">
         <v>3216.0</v>
       </c>
       <c r="F583" s="7" t="s">
         <v>1685</v>
       </c>
     </row>
     <row r="584" spans="1:6">
       <c r="A584" s="11">
         <v>2</v>
       </c>
       <c r="B584" s="6" t="s">
         <v>1686</v>
       </c>
       <c r="C584" s="7" t="s">
         <v>1687</v>
       </c>
       <c r="D584" s="5">
-        <v>70.0</v>
+        <v>41.0</v>
       </c>
       <c r="E584" s="9">
         <v>3546.0</v>
       </c>
       <c r="F584" s="7" t="s">
         <v>1688</v>
       </c>
     </row>
     <row r="585" spans="1:6">
       <c r="A585" s="11">
         <v>3</v>
       </c>
       <c r="B585" s="6" t="s">
         <v>1689</v>
       </c>
       <c r="C585" s="7" t="s">
         <v>1690</v>
       </c>
       <c r="D585" s="5">
-        <v>88.0</v>
+        <v>73.0</v>
       </c>
       <c r="E585" s="9">
         <v>3841.0</v>
       </c>
       <c r="F585" s="7" t="s">
         <v>1691</v>
       </c>
     </row>
     <row r="586" spans="1:6">
       <c r="A586" s="11">
         <v>4</v>
       </c>
       <c r="B586" s="6" t="s">
         <v>1692</v>
       </c>
       <c r="C586" s="7" t="s">
         <v>1693</v>
       </c>
       <c r="D586" s="5">
-        <v>29.0</v>
+        <v>56.0</v>
       </c>
       <c r="E586" s="9">
         <v>4294.0</v>
       </c>
       <c r="F586" s="7" t="s">
         <v>1694</v>
       </c>
     </row>
     <row r="587" spans="1:6">
       <c r="A587" s="11">
         <v>5</v>
       </c>
       <c r="B587" s="6" t="s">
         <v>1695</v>
       </c>
       <c r="C587" s="7" t="s">
         <v>1696</v>
       </c>
       <c r="D587" s="5">
-        <v>24.0</v>
+        <v>108.0</v>
       </c>
       <c r="E587" s="9">
         <v>5338.0</v>
       </c>
       <c r="F587" s="7" t="s">
         <v>1697</v>
       </c>
     </row>
     <row r="588" spans="1:6">
       <c r="A588" s="11">
         <v>6</v>
       </c>
       <c r="B588" s="6" t="s">
         <v>1698</v>
       </c>
       <c r="C588" s="7" t="s">
         <v>1699</v>
       </c>
       <c r="D588" s="5">
-        <v>79.0</v>
+        <v>109.0</v>
       </c>
       <c r="E588" s="9">
         <v>6726.0</v>
       </c>
       <c r="F588" s="7" t="s">
         <v>1700</v>
       </c>
     </row>
     <row r="589" spans="1:6">
       <c r="A589" s="11">
         <v>7</v>
       </c>
       <c r="B589" s="6" t="s">
         <v>1701</v>
       </c>
       <c r="C589" s="7" t="s">
         <v>1702</v>
       </c>
       <c r="D589" s="5">
-        <v>29.0</v>
+        <v>28.0</v>
       </c>
       <c r="E589" s="9">
         <v>7833.0</v>
       </c>
       <c r="F589" s="7" t="s">
         <v>1703</v>
       </c>
     </row>
     <row r="590" spans="1:6">
       <c r="A590" s="11">
         <v>8</v>
       </c>
       <c r="B590" s="6" t="s">
         <v>1704</v>
       </c>
       <c r="C590" s="7" t="s">
         <v>1705</v>
       </c>
       <c r="D590" s="5">
-        <v>9.0</v>
+        <v>0.0</v>
       </c>
       <c r="E590" s="9">
         <v>10595.0</v>
       </c>
       <c r="F590" s="7" t="s">
         <v>1706</v>
       </c>
     </row>
     <row r="591" spans="1:6">
       <c r="A591" s="11">
         <v>1</v>
       </c>
       <c r="B591" s="6" t="s">
         <v>1707</v>
       </c>
       <c r="C591" s="7" t="s">
         <v>1708</v>
       </c>
       <c r="D591" s="5">
-        <v>11.0</v>
+        <v>34.0</v>
       </c>
       <c r="E591" s="9">
         <v>20000.0</v>
       </c>
       <c r="F591" s="7" t="s">
         <v>1709</v>
       </c>
     </row>
     <row r="592" spans="1:6">
       <c r="A592" s="11">
         <v>2</v>
       </c>
       <c r="B592" s="6" t="s">
         <v>1710</v>
       </c>
       <c r="C592" s="7" t="s">
         <v>1711</v>
       </c>
       <c r="D592" s="5">
-        <v>2.0</v>
+        <v>6.0</v>
       </c>
       <c r="E592" s="9">
         <v>7800.0</v>
       </c>
       <c r="F592" s="7" t="s">
         <v>1712</v>
       </c>
     </row>
     <row r="593" spans="1:6">
       <c r="A593" s="11">
         <v>3</v>
       </c>
       <c r="B593" s="6" t="s">
         <v>1713</v>
       </c>
       <c r="C593" s="7" t="s">
         <v>1714</v>
       </c>
       <c r="D593" s="5">
-        <v>31.0</v>
+        <v>43.0</v>
       </c>
       <c r="E593" s="9">
         <v>8254.0</v>
       </c>
       <c r="F593" s="7" t="s">
         <v>1715</v>
       </c>
     </row>
     <row r="594" spans="1:6">
       <c r="A594" s="11">
         <v>4</v>
       </c>
       <c r="B594" s="6" t="s">
         <v>1716</v>
       </c>
       <c r="C594" s="7" t="s">
         <v>1717</v>
       </c>
       <c r="D594" s="5">
-        <v>9.0</v>
+        <v>16.0</v>
       </c>
       <c r="E594" s="9">
         <v>9247.0</v>
       </c>
       <c r="F594" s="7" t="s">
         <v>1718</v>
       </c>
     </row>
     <row r="595" spans="1:6">
       <c r="A595" s="11">
         <v>5</v>
       </c>
       <c r="B595" s="6" t="s">
         <v>1719</v>
       </c>
       <c r="C595" s="7" t="s">
         <v>1720</v>
       </c>
       <c r="D595" s="5">
-        <v>19.0</v>
+        <v>37.0</v>
       </c>
       <c r="E595" s="9">
         <v>10082.0</v>
       </c>
       <c r="F595" s="7" t="s">
         <v>1721</v>
       </c>
     </row>
     <row r="596" spans="1:6">
       <c r="A596" s="11">
         <v>6</v>
       </c>
       <c r="B596" s="6" t="s">
         <v>1722</v>
       </c>
       <c r="C596" s="7" t="s">
         <v>1723</v>
       </c>
       <c r="D596" s="5">
-        <v>11.0</v>
+        <v>37.0</v>
       </c>
       <c r="E596" s="9">
         <v>10644.0</v>
       </c>
       <c r="F596" s="7" t="s">
         <v>1724</v>
       </c>
     </row>
     <row r="597" spans="1:6">
       <c r="A597" s="11">
         <v>7</v>
       </c>
       <c r="B597" s="6" t="s">
         <v>1725</v>
       </c>
       <c r="C597" s="7" t="s">
         <v>1726</v>
       </c>
       <c r="D597" s="5">
-        <v>26.0</v>
+        <v>36.0</v>
       </c>
       <c r="E597" s="9">
         <v>11217.0</v>
       </c>
       <c r="F597" s="7" t="s">
         <v>1727</v>
       </c>
     </row>
     <row r="598" spans="1:6">
       <c r="A598" s="11">
         <v>8</v>
       </c>
       <c r="B598" s="6" t="s">
         <v>1728</v>
       </c>
       <c r="C598" s="7" t="s">
         <v>1729</v>
       </c>
       <c r="D598" s="5">
-        <v>25.0</v>
+        <v>21.0</v>
       </c>
       <c r="E598" s="9">
         <v>14562.0</v>
       </c>
       <c r="F598" s="7" t="s">
         <v>1730</v>
       </c>
     </row>
     <row r="599" spans="1:6">
       <c r="A599" s="11">
         <v>9</v>
       </c>
       <c r="B599" s="6" t="s">
         <v>1731</v>
       </c>
       <c r="C599" s="7" t="s">
         <v>1732</v>
       </c>
       <c r="D599" s="5">
-        <v>27.0</v>
+        <v>5.0</v>
       </c>
       <c r="E599" s="9">
         <v>15200.0</v>
       </c>
       <c r="F599" s="7" t="s">
         <v>1733</v>
       </c>
     </row>
     <row r="600" spans="1:6">
       <c r="A600" s="11">
         <v>10</v>
       </c>
       <c r="B600" s="6" t="s">
         <v>1734</v>
       </c>
       <c r="C600" s="7" t="s">
         <v>1735</v>
       </c>
       <c r="D600" s="5">
-        <v>46.0</v>
+        <v>31.0</v>
       </c>
       <c r="E600" s="9">
         <v>17259.0</v>
       </c>
       <c r="F600" s="7" t="s">
         <v>1736</v>
       </c>
     </row>
     <row r="601" spans="1:6">
       <c r="A601" s="11">
         <v>11</v>
       </c>
       <c r="B601" s="6" t="s">
         <v>1737</v>
       </c>
       <c r="C601" s="7" t="s">
         <v>1738</v>
       </c>
       <c r="D601" s="5">
-        <v>13.0</v>
+        <v>8.0</v>
       </c>
       <c r="E601" s="9">
         <v>9480.0</v>
       </c>
       <c r="F601" s="7" t="s">
         <v>1739</v>
       </c>
     </row>
     <row r="602" spans="1:6">
       <c r="A602" s="11">
         <v>12</v>
       </c>
       <c r="B602" s="6" t="s">
         <v>1740</v>
       </c>
       <c r="C602" s="7" t="s">
         <v>1741</v>
       </c>
       <c r="D602" s="5">
-        <v>8.0</v>
+        <v>16.0</v>
       </c>
       <c r="E602" s="9">
         <v>10400.0</v>
       </c>
       <c r="F602" s="7" t="s">
         <v>1742</v>
       </c>
     </row>
     <row r="603" spans="1:6">
       <c r="A603" s="11">
         <v>13</v>
       </c>
       <c r="B603" s="6" t="s">
         <v>1743</v>
       </c>
       <c r="C603" s="7" t="s">
         <v>1744</v>
       </c>
       <c r="D603" s="5">
-        <v>87.0</v>
+        <v>64.0</v>
       </c>
       <c r="E603" s="9">
         <v>11021.0</v>
       </c>
       <c r="F603" s="7" t="s">
         <v>1745</v>
       </c>
     </row>
     <row r="604" spans="1:6">
       <c r="A604" s="11">
         <v>14</v>
       </c>
       <c r="B604" s="6" t="s">
         <v>1746</v>
       </c>
       <c r="C604" s="7" t="s">
         <v>1747</v>
       </c>
       <c r="D604" s="5">
-        <v>36.0</v>
+        <v>72.0</v>
       </c>
       <c r="E604" s="9">
         <v>11770.0</v>
       </c>
       <c r="F604" s="7" t="s">
         <v>1748</v>
       </c>
     </row>
     <row r="605" spans="1:6">
       <c r="A605" s="11">
         <v>15</v>
       </c>
       <c r="B605" s="6" t="s">
         <v>1749</v>
       </c>
       <c r="C605" s="7" t="s">
         <v>1750</v>
       </c>
       <c r="D605" s="5">
-        <v>34.0</v>
+        <v>73.0</v>
       </c>
       <c r="E605" s="9">
         <v>11760.0</v>
       </c>
       <c r="F605" s="7" t="s">
         <v>1751</v>
       </c>
     </row>
     <row r="606" spans="1:6">
       <c r="A606" s="11">
         <v>16</v>
       </c>
       <c r="B606" s="6" t="s">
         <v>1752</v>
       </c>
       <c r="C606" s="7" t="s">
         <v>1753</v>
       </c>
       <c r="D606" s="5">
-        <v>44.0</v>
+        <v>55.0</v>
       </c>
       <c r="E606" s="9">
         <v>13349.0</v>
       </c>
       <c r="F606" s="7" t="s">
         <v>1754</v>
       </c>
     </row>
     <row r="607" spans="1:6">
       <c r="A607" s="11">
         <v>17</v>
       </c>
       <c r="B607" s="6" t="s">
         <v>1755</v>
       </c>
       <c r="C607" s="7" t="s">
         <v>1756</v>
       </c>
       <c r="D607" s="5">
-        <v>43.0</v>
+        <v>45.0</v>
       </c>
       <c r="E607" s="9">
         <v>14852.0</v>
       </c>
       <c r="F607" s="7" t="s">
         <v>1757</v>
       </c>
     </row>
     <row r="608" spans="1:6">
       <c r="A608" s="11">
         <v>1</v>
       </c>
       <c r="B608" s="6" t="s">
         <v>1758</v>
       </c>
       <c r="C608" s="7" t="s">
         <v>1759</v>
       </c>
       <c r="D608" s="5">
-        <v>12.0</v>
+        <v>11.0</v>
       </c>
       <c r="E608" s="9">
         <v>520.0</v>
       </c>
       <c r="F608" s="7" t="s">
         <v>1760</v>
       </c>
     </row>
     <row r="609" spans="1:6">
       <c r="A609" s="11">
         <v>2</v>
       </c>
       <c r="B609" s="6" t="s">
         <v>1761</v>
       </c>
       <c r="C609" s="7" t="s">
         <v>1762</v>
       </c>
       <c r="D609" s="5">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
       <c r="E609" s="9">
         <v>580.0</v>
       </c>
       <c r="F609" s="7" t="s">
         <v>1763</v>
       </c>
     </row>
     <row r="610" spans="1:6">
       <c r="A610" s="11">
         <v>3</v>
       </c>
       <c r="B610" s="6" t="s">
         <v>1764</v>
       </c>
       <c r="C610" s="7" t="s">
         <v>1765</v>
       </c>
       <c r="D610" s="5">
         <v>21.0</v>
       </c>
       <c r="E610" s="9">
         <v>770.0</v>
       </c>
       <c r="F610" s="7" t="s">
@@ -19371,271 +19371,271 @@
       </c>
       <c r="C611" s="7" t="s">
         <v>1768</v>
       </c>
       <c r="D611" s="5">
         <v>64.0</v>
       </c>
       <c r="E611" s="9">
         <v>940.0</v>
       </c>
       <c r="F611" s="7" t="s">
         <v>1769</v>
       </c>
     </row>
     <row r="612" spans="1:6">
       <c r="A612" s="11">
         <v>5</v>
       </c>
       <c r="B612" s="6" t="s">
         <v>1770</v>
       </c>
       <c r="C612" s="7" t="s">
         <v>1771</v>
       </c>
       <c r="D612" s="5">
-        <v>14.0</v>
+        <v>0.0</v>
       </c>
       <c r="E612" s="9">
         <v>1330.0</v>
       </c>
       <c r="F612" s="7" t="s">
         <v>1772</v>
       </c>
     </row>
     <row r="613" spans="1:6">
       <c r="A613" s="11">
         <v>6</v>
       </c>
       <c r="B613" s="6" t="s">
         <v>1773</v>
       </c>
       <c r="C613" s="7" t="s">
         <v>1774</v>
       </c>
       <c r="D613" s="5">
-        <v>13.0</v>
+        <v>6.0</v>
       </c>
       <c r="E613" s="9">
         <v>1740.0</v>
       </c>
       <c r="F613" s="7" t="s">
         <v>1775</v>
       </c>
     </row>
     <row r="614" spans="1:6">
       <c r="A614" s="11">
         <v>7</v>
       </c>
       <c r="B614" s="6" t="s">
         <v>1776</v>
       </c>
       <c r="C614" s="7" t="s">
         <v>1777</v>
       </c>
       <c r="D614" s="5">
-        <v>9.0</v>
+        <v>4.0</v>
       </c>
       <c r="E614" s="9">
         <v>2440.0</v>
       </c>
       <c r="F614" s="7" t="s">
         <v>1778</v>
       </c>
     </row>
     <row r="615" spans="1:6">
       <c r="A615" s="11">
         <v>8</v>
       </c>
       <c r="B615" s="6" t="s">
         <v>1779</v>
       </c>
       <c r="C615" s="7" t="s">
         <v>1780</v>
       </c>
       <c r="D615" s="5">
-        <v>3.0</v>
+        <v>0.0</v>
       </c>
       <c r="E615" s="9">
         <v>2780.0</v>
       </c>
       <c r="F615" s="7" t="s">
         <v>1781</v>
       </c>
     </row>
     <row r="616" spans="1:6">
       <c r="A616" s="11">
         <v>9</v>
       </c>
       <c r="B616" s="6" t="s">
         <v>1782</v>
       </c>
       <c r="C616" s="7" t="s">
         <v>1783</v>
       </c>
       <c r="D616" s="5">
         <v>0.0</v>
       </c>
       <c r="E616" s="9">
         <v>10391.0</v>
       </c>
       <c r="F616" s="7" t="s">
         <v>1784</v>
       </c>
     </row>
     <row r="617" spans="1:6">
       <c r="A617" s="11">
         <v>10</v>
       </c>
       <c r="B617" s="6" t="s">
         <v>1785</v>
       </c>
       <c r="C617" s="7" t="s">
         <v>1786</v>
       </c>
       <c r="D617" s="5">
-        <v>4.0</v>
+        <v>0.0</v>
       </c>
       <c r="E617" s="9">
         <v>6450.0</v>
       </c>
       <c r="F617" s="7" t="s">
         <v>1787</v>
       </c>
     </row>
     <row r="618" spans="1:6">
       <c r="A618" s="11">
         <v>11</v>
       </c>
       <c r="B618" s="6" t="s">
         <v>1788</v>
       </c>
       <c r="C618" s="7" t="s">
         <v>1789</v>
       </c>
       <c r="D618" s="5">
         <v>0.0</v>
       </c>
       <c r="E618" s="9">
         <v>1620.0</v>
       </c>
       <c r="F618" s="7" t="s">
         <v>1790</v>
       </c>
     </row>
     <row r="619" spans="1:6">
       <c r="A619" s="11">
         <v>12</v>
       </c>
       <c r="B619" s="6" t="s">
         <v>1791</v>
       </c>
       <c r="C619" s="7" t="s">
         <v>1792</v>
       </c>
       <c r="D619" s="5">
-        <v>6.0</v>
+        <v>1.0</v>
       </c>
       <c r="E619" s="9">
         <v>2480.0</v>
       </c>
       <c r="F619" s="7" t="s">
         <v>1793</v>
       </c>
     </row>
     <row r="620" spans="1:6">
       <c r="A620" s="11">
         <v>13</v>
       </c>
       <c r="B620" s="6" t="s">
         <v>1794</v>
       </c>
       <c r="C620" s="7" t="s">
         <v>1795</v>
       </c>
       <c r="D620" s="5">
         <v>0.0</v>
       </c>
       <c r="E620" s="9">
         <v>4743.0</v>
       </c>
       <c r="F620" s="7" t="s">
         <v>1796</v>
       </c>
     </row>
     <row r="621" spans="1:6">
       <c r="A621" s="11">
         <v>14</v>
       </c>
       <c r="B621" s="6" t="s">
         <v>1797</v>
       </c>
       <c r="C621" s="7" t="s">
         <v>1798</v>
       </c>
       <c r="D621" s="5">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="E621" s="9">
         <v>2700.0</v>
       </c>
       <c r="F621" s="7" t="s">
         <v>1799</v>
       </c>
     </row>
     <row r="622" spans="1:6">
       <c r="A622" s="11">
         <v>15</v>
       </c>
       <c r="B622" s="6" t="s">
         <v>1800</v>
       </c>
       <c r="C622" s="7" t="s">
         <v>1801</v>
       </c>
       <c r="D622" s="5">
         <v>0.0</v>
       </c>
       <c r="E622" s="9">
         <v>6205.0</v>
       </c>
       <c r="F622" s="7" t="s">
         <v>1802</v>
       </c>
     </row>
     <row r="623" spans="1:6">
       <c r="A623" s="11">
         <v>16</v>
       </c>
       <c r="B623" s="6" t="s">
         <v>1803</v>
       </c>
       <c r="C623" s="7" t="s">
         <v>1804</v>
       </c>
       <c r="D623" s="5">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E623" s="9">
         <v>2790.0</v>
       </c>
       <c r="F623" s="7" t="s">
         <v>1805</v>
       </c>
     </row>
     <row r="624" spans="1:6">
       <c r="A624" s="11">
         <v>17</v>
       </c>
       <c r="B624" s="6" t="s">
         <v>1806</v>
       </c>
       <c r="C624" s="7" t="s">
         <v>1807</v>
       </c>
       <c r="D624" s="5">
         <v>0.0</v>
       </c>
       <c r="E624" s="9">
         <v>7154.0</v>
       </c>
       <c r="F624" s="7" t="s">
@@ -19671,51 +19671,51 @@
       </c>
       <c r="C626" s="7" t="s">
         <v>1813</v>
       </c>
       <c r="D626" s="5">
         <v>0.0</v>
       </c>
       <c r="E626" s="9">
         <v>7561.0</v>
       </c>
       <c r="F626" s="7" t="s">
         <v>1814</v>
       </c>
     </row>
     <row r="627" spans="1:6">
       <c r="A627" s="11">
         <v>20</v>
       </c>
       <c r="B627" s="6" t="s">
         <v>1815</v>
       </c>
       <c r="C627" s="7" t="s">
         <v>1816</v>
       </c>
       <c r="D627" s="5">
-        <v>7.0</v>
+        <v>3.0</v>
       </c>
       <c r="E627" s="9">
         <v>3570.0</v>
       </c>
       <c r="F627" s="7" t="s">
         <v>1817</v>
       </c>
     </row>
     <row r="628" spans="1:6">
       <c r="A628" s="11">
         <v>21</v>
       </c>
       <c r="B628" s="6" t="s">
         <v>1818</v>
       </c>
       <c r="C628" s="7" t="s">
         <v>1819</v>
       </c>
       <c r="D628" s="5">
         <v>0.0</v>
       </c>
       <c r="E628" s="9">
         <v>8159.0</v>
       </c>
       <c r="F628" s="7" t="s">
@@ -19751,451 +19751,451 @@
       </c>
       <c r="C630" s="7" t="s">
         <v>1825</v>
       </c>
       <c r="D630" s="5">
         <v>0.0</v>
       </c>
       <c r="E630" s="9">
         <v>8530.0</v>
       </c>
       <c r="F630" s="7" t="s">
         <v>1826</v>
       </c>
     </row>
     <row r="631" spans="1:6">
       <c r="A631" s="11">
         <v>24</v>
       </c>
       <c r="B631" s="6" t="s">
         <v>1827</v>
       </c>
       <c r="C631" s="7" t="s">
         <v>1828</v>
       </c>
       <c r="D631" s="5">
-        <v>4.0</v>
+        <v>0.0</v>
       </c>
       <c r="E631" s="9">
         <v>5400.0</v>
       </c>
       <c r="F631" s="7" t="s">
         <v>1829</v>
       </c>
     </row>
     <row r="632" spans="1:6">
       <c r="A632" s="11">
         <v>25</v>
       </c>
       <c r="B632" s="6" t="s">
         <v>1830</v>
       </c>
       <c r="C632" s="7" t="s">
         <v>1831</v>
       </c>
       <c r="D632" s="5">
-        <v>12.0</v>
+        <v>21.0</v>
       </c>
       <c r="E632" s="9">
         <v>6938.0</v>
       </c>
       <c r="F632" s="7" t="s">
         <v>1832</v>
       </c>
     </row>
     <row r="633" spans="1:6">
       <c r="A633" s="11">
         <v>26</v>
       </c>
       <c r="B633" s="6" t="s">
         <v>1833</v>
       </c>
       <c r="C633" s="7" t="s">
         <v>1834</v>
       </c>
       <c r="D633" s="5">
         <v>3.0</v>
       </c>
       <c r="E633" s="9">
         <v>1641.0</v>
       </c>
       <c r="F633" s="7" t="s">
         <v>1835</v>
       </c>
     </row>
     <row r="634" spans="1:6">
       <c r="A634" s="11">
         <v>27</v>
       </c>
       <c r="B634" s="6" t="s">
         <v>1836</v>
       </c>
       <c r="C634" s="7" t="s">
         <v>1837</v>
       </c>
       <c r="D634" s="5">
-        <v>9.0</v>
+        <v>0.0</v>
       </c>
       <c r="E634" s="9">
         <v>1954.0</v>
       </c>
       <c r="F634" s="7" t="s">
         <v>1838</v>
       </c>
     </row>
     <row r="635" spans="1:6">
       <c r="A635" s="11">
         <v>28</v>
       </c>
       <c r="B635" s="6" t="s">
         <v>1839</v>
       </c>
       <c r="C635" s="7" t="s">
         <v>1840</v>
       </c>
       <c r="D635" s="5">
-        <v>3.0</v>
+        <v>15.0</v>
       </c>
       <c r="E635" s="9">
         <v>2544.0</v>
       </c>
       <c r="F635" s="7" t="s">
         <v>1841</v>
       </c>
     </row>
     <row r="636" spans="1:6">
       <c r="A636" s="11">
         <v>29</v>
       </c>
       <c r="B636" s="6" t="s">
         <v>1842</v>
       </c>
       <c r="C636" s="7" t="s">
         <v>1843</v>
       </c>
       <c r="D636" s="5">
-        <v>3.0</v>
+        <v>30.0</v>
       </c>
       <c r="E636" s="9">
         <v>2486.0</v>
       </c>
       <c r="F636" s="7" t="s">
         <v>1844</v>
       </c>
     </row>
     <row r="637" spans="1:6">
       <c r="A637" s="11">
         <v>30</v>
       </c>
       <c r="B637" s="6" t="s">
         <v>1845</v>
       </c>
       <c r="C637" s="7" t="s">
         <v>1846</v>
       </c>
       <c r="D637" s="5">
-        <v>6.0</v>
+        <v>27.0</v>
       </c>
       <c r="E637" s="9">
         <v>2856.0</v>
       </c>
       <c r="F637" s="7" t="s">
         <v>1847</v>
       </c>
     </row>
     <row r="638" spans="1:6">
       <c r="A638" s="11">
         <v>31</v>
       </c>
       <c r="B638" s="6" t="s">
         <v>1848</v>
       </c>
       <c r="C638" s="7" t="s">
         <v>1849</v>
       </c>
       <c r="D638" s="5">
-        <v>25.0</v>
+        <v>80.0</v>
       </c>
       <c r="E638" s="9">
         <v>3342.0</v>
       </c>
       <c r="F638" s="7" t="s">
         <v>1850</v>
       </c>
     </row>
     <row r="639" spans="1:6">
       <c r="A639" s="11">
         <v>32</v>
       </c>
       <c r="B639" s="6" t="s">
         <v>1851</v>
       </c>
       <c r="C639" s="7" t="s">
         <v>1852</v>
       </c>
       <c r="D639" s="5">
-        <v>16.0</v>
+        <v>8.0</v>
       </c>
       <c r="E639" s="9">
         <v>4175.0</v>
       </c>
       <c r="F639" s="7" t="s">
         <v>1853</v>
       </c>
     </row>
     <row r="640" spans="1:6">
       <c r="A640" s="11">
         <v>33</v>
       </c>
       <c r="B640" s="6" t="s">
         <v>1854</v>
       </c>
       <c r="C640" s="7" t="s">
         <v>1855</v>
       </c>
       <c r="D640" s="5">
-        <v>21.0</v>
+        <v>20.0</v>
       </c>
       <c r="E640" s="9">
         <v>5677.0</v>
       </c>
       <c r="F640" s="7" t="s">
         <v>1856</v>
       </c>
     </row>
     <row r="641" spans="1:6">
       <c r="A641" s="11">
         <v>34</v>
       </c>
       <c r="B641" s="6" t="s">
         <v>1857</v>
       </c>
       <c r="C641" s="7" t="s">
         <v>1858</v>
       </c>
       <c r="D641" s="5">
-        <v>10.0</v>
+        <v>19.0</v>
       </c>
       <c r="E641" s="9">
         <v>15034.0</v>
       </c>
       <c r="F641" s="7" t="s">
         <v>1859</v>
       </c>
     </row>
     <row r="642" spans="1:6">
       <c r="A642" s="11">
         <v>35</v>
       </c>
       <c r="B642" s="6" t="s">
         <v>1860</v>
       </c>
       <c r="C642" s="7" t="s">
         <v>1861</v>
       </c>
       <c r="D642" s="5">
-        <v>6.0</v>
+        <v>2.0</v>
       </c>
       <c r="E642" s="9">
         <v>2821.0</v>
       </c>
       <c r="F642" s="7" t="s">
         <v>1862</v>
       </c>
     </row>
     <row r="643" spans="1:6">
       <c r="A643" s="11">
         <v>36</v>
       </c>
       <c r="B643" s="6" t="s">
         <v>1863</v>
       </c>
       <c r="C643" s="7" t="s">
         <v>1864</v>
       </c>
       <c r="D643" s="5">
-        <v>17.0</v>
+        <v>31.0</v>
       </c>
       <c r="E643" s="9">
         <v>3851.0</v>
       </c>
       <c r="F643" s="7" t="s">
         <v>1865</v>
       </c>
     </row>
     <row r="644" spans="1:6">
       <c r="A644" s="11">
         <v>37</v>
       </c>
       <c r="B644" s="6" t="s">
         <v>1866</v>
       </c>
       <c r="C644" s="7" t="s">
         <v>1867</v>
       </c>
       <c r="D644" s="5">
-        <v>15.0</v>
+        <v>36.0</v>
       </c>
       <c r="E644" s="9">
         <v>5446.0</v>
       </c>
       <c r="F644" s="7" t="s">
         <v>1868</v>
       </c>
     </row>
     <row r="645" spans="1:6">
       <c r="A645" s="11">
         <v>38</v>
       </c>
       <c r="B645" s="6" t="s">
         <v>1869</v>
       </c>
       <c r="C645" s="7" t="s">
         <v>1870</v>
       </c>
       <c r="D645" s="5">
-        <v>13.0</v>
+        <v>29.0</v>
       </c>
       <c r="E645" s="9">
         <v>5877.0</v>
       </c>
       <c r="F645" s="7" t="s">
         <v>1871</v>
       </c>
     </row>
     <row r="646" spans="1:6">
       <c r="A646" s="11">
         <v>39</v>
       </c>
       <c r="B646" s="6" t="s">
         <v>1872</v>
       </c>
       <c r="C646" s="7" t="s">
         <v>1873</v>
       </c>
       <c r="D646" s="5">
-        <v>17.0</v>
+        <v>30.0</v>
       </c>
       <c r="E646" s="9">
         <v>7123.0</v>
       </c>
       <c r="F646" s="7" t="s">
         <v>1874</v>
       </c>
     </row>
     <row r="647" spans="1:6">
       <c r="A647" s="11">
         <v>40</v>
       </c>
       <c r="B647" s="6" t="s">
         <v>1875</v>
       </c>
       <c r="C647" s="7" t="s">
         <v>1876</v>
       </c>
       <c r="D647" s="5">
-        <v>26.0</v>
+        <v>25.0</v>
       </c>
       <c r="E647" s="9">
         <v>8681.0</v>
       </c>
       <c r="F647" s="7" t="s">
         <v>1877</v>
       </c>
     </row>
     <row r="648" spans="1:6">
       <c r="A648" s="11">
         <v>41</v>
       </c>
       <c r="B648" s="6" t="s">
         <v>1878</v>
       </c>
       <c r="C648" s="7" t="s">
         <v>1879</v>
       </c>
       <c r="D648" s="5">
-        <v>14.0</v>
+        <v>19.0</v>
       </c>
       <c r="E648" s="9">
         <v>8850.0</v>
       </c>
       <c r="F648" s="7" t="s">
         <v>1880</v>
       </c>
     </row>
     <row r="649" spans="1:6">
       <c r="A649" s="11">
         <v>42</v>
       </c>
       <c r="B649" s="6" t="s">
         <v>1881</v>
       </c>
       <c r="C649" s="7" t="s">
         <v>1882</v>
       </c>
       <c r="D649" s="5">
-        <v>11.0</v>
+        <v>19.0</v>
       </c>
       <c r="E649" s="9">
         <v>7123.0</v>
       </c>
       <c r="F649" s="7" t="s">
         <v>1883</v>
       </c>
     </row>
     <row r="650" spans="1:6">
       <c r="A650" s="11">
         <v>43</v>
       </c>
       <c r="B650" s="6" t="s">
         <v>1884</v>
       </c>
       <c r="C650" s="7" t="s">
         <v>1885</v>
       </c>
       <c r="D650" s="5">
-        <v>12.0</v>
+        <v>11.0</v>
       </c>
       <c r="E650" s="9">
         <v>8681.0</v>
       </c>
       <c r="F650" s="7" t="s">
         <v>1886</v>
       </c>
     </row>
     <row r="651" spans="1:6">
       <c r="A651" s="11">
         <v>44</v>
       </c>
       <c r="B651" s="6" t="s">
         <v>1887</v>
       </c>
       <c r="C651" s="7" t="s">
         <v>1888</v>
       </c>
       <c r="D651" s="5">
-        <v>87.0</v>
+        <v>50.0</v>
       </c>
       <c r="E651" s="9">
         <v>6580.0</v>
       </c>
       <c r="F651" s="7" t="s">
         <v>1889</v>
       </c>
     </row>
     <row r="652" spans="1:6">
       <c r="A652" s="11">
         <v>45</v>
       </c>
       <c r="B652" s="6" t="s">
         <v>1890</v>
       </c>
       <c r="C652" s="7" t="s">
         <v>1891</v>
       </c>
       <c r="D652" s="5">
         <v>0.0</v>
       </c>
       <c r="E652" s="9">
         <v>1270.0</v>
       </c>
       <c r="F652" s="7" t="s">
@@ -20211,191 +20211,191 @@
       </c>
       <c r="C653" s="7" t="s">
         <v>1894</v>
       </c>
       <c r="D653" s="5">
         <v>0.0</v>
       </c>
       <c r="E653" s="9">
         <v>1490.0</v>
       </c>
       <c r="F653" s="7" t="s">
         <v>1895</v>
       </c>
     </row>
     <row r="654" spans="1:6">
       <c r="A654" s="11">
         <v>47</v>
       </c>
       <c r="B654" s="6" t="s">
         <v>1896</v>
       </c>
       <c r="C654" s="7" t="s">
         <v>1897</v>
       </c>
       <c r="D654" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E654" s="9">
         <v>1920.0</v>
       </c>
       <c r="F654" s="7" t="s">
         <v>1898</v>
       </c>
     </row>
     <row r="655" spans="1:6">
       <c r="A655" s="11">
         <v>48</v>
       </c>
       <c r="B655" s="6" t="s">
         <v>1899</v>
       </c>
       <c r="C655" s="7" t="s">
         <v>1900</v>
       </c>
       <c r="D655" s="5">
-        <v>7.0</v>
+        <v>4.0</v>
       </c>
       <c r="E655" s="9">
         <v>2250.0</v>
       </c>
       <c r="F655" s="7" t="s">
         <v>1901</v>
       </c>
     </row>
     <row r="656" spans="1:6">
       <c r="A656" s="11">
         <v>49</v>
       </c>
       <c r="B656" s="6" t="s">
         <v>1902</v>
       </c>
       <c r="C656" s="7" t="s">
         <v>1903</v>
       </c>
       <c r="D656" s="5">
         <v>2.0</v>
       </c>
       <c r="E656" s="9">
         <v>2520.0</v>
       </c>
       <c r="F656" s="7" t="s">
         <v>1904</v>
       </c>
     </row>
     <row r="657" spans="1:6">
       <c r="A657" s="11">
         <v>50</v>
       </c>
       <c r="B657" s="6" t="s">
         <v>1905</v>
       </c>
       <c r="C657" s="7" t="s">
         <v>1906</v>
       </c>
       <c r="D657" s="5">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="E657" s="9">
         <v>2750.0</v>
       </c>
       <c r="F657" s="7" t="s">
         <v>1907</v>
       </c>
     </row>
     <row r="658" spans="1:6">
       <c r="A658" s="11">
         <v>51</v>
       </c>
       <c r="B658" s="6" t="s">
         <v>1908</v>
       </c>
       <c r="C658" s="7" t="s">
         <v>1909</v>
       </c>
       <c r="D658" s="5">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E658" s="9">
         <v>3050.0</v>
       </c>
       <c r="F658" s="7" t="s">
         <v>1910</v>
       </c>
     </row>
     <row r="659" spans="1:6">
       <c r="A659" s="11">
         <v>52</v>
       </c>
       <c r="B659" s="6" t="s">
         <v>1911</v>
       </c>
       <c r="C659" s="7" t="s">
         <v>1912</v>
       </c>
       <c r="D659" s="5">
         <v>0.0</v>
       </c>
       <c r="E659" s="9">
         <v>4100.0</v>
       </c>
       <c r="F659" s="7" t="s">
         <v>1913</v>
       </c>
     </row>
     <row r="660" spans="1:6">
       <c r="A660" s="11">
         <v>1</v>
       </c>
       <c r="B660" s="6" t="s">
         <v>1914</v>
       </c>
       <c r="C660" s="7" t="s">
         <v>1915</v>
       </c>
       <c r="D660" s="5">
-        <v>47.0</v>
+        <v>41.0</v>
       </c>
       <c r="E660" s="9">
         <v>1466.0</v>
       </c>
       <c r="F660" s="7" t="s">
         <v>1916</v>
       </c>
     </row>
     <row r="661" spans="1:6">
       <c r="A661" s="11">
         <v>2</v>
       </c>
       <c r="B661" s="6" t="s">
         <v>1917</v>
       </c>
       <c r="C661" s="7" t="s">
         <v>1918</v>
       </c>
       <c r="D661" s="5">
-        <v>237.0</v>
+        <v>283.0</v>
       </c>
       <c r="E661" s="9">
         <v>2619.0</v>
       </c>
       <c r="F661" s="7" t="s">
         <v>1919</v>
       </c>
     </row>
     <row r="662" spans="1:6">
       <c r="A662" s="11">
         <v>1</v>
       </c>
       <c r="B662" s="6" t="s">
         <v>1920</v>
       </c>
       <c r="C662" s="7" t="s">
         <v>1921</v>
       </c>
       <c r="D662" s="5">
         <v>0.0</v>
       </c>
       <c r="E662" s="9">
         <v>0.0</v>
       </c>
       <c r="F662" s="7" t="s">
@@ -20411,51 +20411,51 @@
       </c>
       <c r="C663" s="7" t="s">
         <v>1924</v>
       </c>
       <c r="D663" s="5">
         <v>0.0</v>
       </c>
       <c r="E663" s="9">
         <v>0.0</v>
       </c>
       <c r="F663" s="7" t="s">
         <v>1925</v>
       </c>
     </row>
     <row r="664" spans="1:6">
       <c r="A664" s="11">
         <v>3</v>
       </c>
       <c r="B664" s="6" t="s">
         <v>1926</v>
       </c>
       <c r="C664" s="7" t="s">
         <v>1927</v>
       </c>
       <c r="D664" s="5">
-        <v>68.0</v>
+        <v>78.0</v>
       </c>
       <c r="E664" s="9">
         <v>626.0</v>
       </c>
       <c r="F664" s="7" t="s">
         <v>1928</v>
       </c>
     </row>
     <row r="665" spans="1:6">
       <c r="A665" s="11">
         <v>4</v>
       </c>
       <c r="B665" s="6" t="s">
         <v>1929</v>
       </c>
       <c r="C665" s="7" t="s">
         <v>1930</v>
       </c>
       <c r="D665" s="5">
         <v>65.0</v>
       </c>
       <c r="E665" s="9">
         <v>733.0</v>
       </c>
       <c r="F665" s="7" t="s">
@@ -20471,331 +20471,331 @@
       </c>
       <c r="C666" s="7" t="s">
         <v>1933</v>
       </c>
       <c r="D666" s="5">
         <v>14.0</v>
       </c>
       <c r="E666" s="9">
         <v>947.0</v>
       </c>
       <c r="F666" s="7" t="s">
         <v>1934</v>
       </c>
     </row>
     <row r="667" spans="1:6">
       <c r="A667" s="11">
         <v>6</v>
       </c>
       <c r="B667" s="6" t="s">
         <v>1935</v>
       </c>
       <c r="C667" s="7" t="s">
         <v>1936</v>
       </c>
       <c r="D667" s="5">
-        <v>31.0</v>
+        <v>19.0</v>
       </c>
       <c r="E667" s="9">
         <v>840.0</v>
       </c>
       <c r="F667" s="7" t="s">
         <v>1937</v>
       </c>
     </row>
     <row r="668" spans="1:6">
       <c r="A668" s="11">
         <v>7</v>
       </c>
       <c r="B668" s="6" t="s">
         <v>1938</v>
       </c>
       <c r="C668" s="7" t="s">
         <v>1939</v>
       </c>
       <c r="D668" s="5">
-        <v>37.0</v>
+        <v>36.0</v>
       </c>
       <c r="E668" s="9">
         <v>947.0</v>
       </c>
       <c r="F668" s="7" t="s">
         <v>1940</v>
       </c>
     </row>
     <row r="669" spans="1:6">
       <c r="A669" s="11">
         <v>8</v>
       </c>
       <c r="B669" s="6" t="s">
         <v>1941</v>
       </c>
       <c r="C669" s="7" t="s">
         <v>1942</v>
       </c>
       <c r="D669" s="5">
-        <v>17.0</v>
+        <v>16.0</v>
       </c>
       <c r="E669" s="9">
         <v>1046.0</v>
       </c>
       <c r="F669" s="7" t="s">
         <v>1943</v>
       </c>
     </row>
     <row r="670" spans="1:6">
       <c r="A670" s="11">
         <v>9</v>
       </c>
       <c r="B670" s="6" t="s">
         <v>1944</v>
       </c>
       <c r="C670" s="7" t="s">
         <v>1945</v>
       </c>
       <c r="D670" s="5">
-        <v>8.0</v>
+        <v>23.0</v>
       </c>
       <c r="E670" s="9">
         <v>947.0</v>
       </c>
       <c r="F670" s="7" t="s">
         <v>1946</v>
       </c>
     </row>
     <row r="671" spans="1:6">
       <c r="A671" s="11">
         <v>10</v>
       </c>
       <c r="B671" s="6" t="s">
         <v>1947</v>
       </c>
       <c r="C671" s="7" t="s">
         <v>1948</v>
       </c>
       <c r="D671" s="5">
-        <v>101.0</v>
+        <v>65.0</v>
       </c>
       <c r="E671" s="9">
         <v>1046.0</v>
       </c>
       <c r="F671" s="7" t="s">
         <v>1949</v>
       </c>
     </row>
     <row r="672" spans="1:6">
       <c r="A672" s="11">
         <v>11</v>
       </c>
       <c r="B672" s="6" t="s">
         <v>1950</v>
       </c>
       <c r="C672" s="7" t="s">
         <v>1951</v>
       </c>
       <c r="D672" s="5">
-        <v>16.0</v>
+        <v>11.0</v>
       </c>
       <c r="E672" s="9">
         <v>1260.0</v>
       </c>
       <c r="F672" s="7" t="s">
         <v>1952</v>
       </c>
     </row>
     <row r="673" spans="1:6">
       <c r="A673" s="11">
         <v>12</v>
       </c>
       <c r="B673" s="6" t="s">
         <v>1953</v>
       </c>
       <c r="C673" s="7" t="s">
         <v>1954</v>
       </c>
       <c r="D673" s="5">
-        <v>42.0</v>
+        <v>29.0</v>
       </c>
       <c r="E673" s="9">
         <v>1573.0</v>
       </c>
       <c r="F673" s="7" t="s">
         <v>1955</v>
       </c>
     </row>
     <row r="674" spans="1:6">
       <c r="A674" s="11">
         <v>13</v>
       </c>
       <c r="B674" s="6" t="s">
         <v>1956</v>
       </c>
       <c r="C674" s="7" t="s">
         <v>1957</v>
       </c>
       <c r="D674" s="5">
-        <v>17.0</v>
+        <v>19.0</v>
       </c>
       <c r="E674" s="9">
         <v>947.0</v>
       </c>
       <c r="F674" s="7" t="s">
         <v>1958</v>
       </c>
     </row>
     <row r="675" spans="1:6">
       <c r="A675" s="11">
         <v>14</v>
       </c>
       <c r="B675" s="6" t="s">
         <v>1959</v>
       </c>
       <c r="C675" s="7" t="s">
         <v>1960</v>
       </c>
       <c r="D675" s="5">
-        <v>54.0</v>
+        <v>27.0</v>
       </c>
       <c r="E675" s="9">
         <v>1153.0</v>
       </c>
       <c r="F675" s="7" t="s">
         <v>1961</v>
       </c>
     </row>
     <row r="676" spans="1:6">
       <c r="A676" s="11">
         <v>15</v>
       </c>
       <c r="B676" s="6" t="s">
         <v>1962</v>
       </c>
       <c r="C676" s="7" t="s">
         <v>1963</v>
       </c>
       <c r="D676" s="5">
-        <v>71.0</v>
+        <v>49.0</v>
       </c>
       <c r="E676" s="9">
         <v>1466.0</v>
       </c>
       <c r="F676" s="7" t="s">
         <v>1964</v>
       </c>
     </row>
     <row r="677" spans="1:6">
       <c r="A677" s="11">
         <v>16</v>
       </c>
       <c r="B677" s="6" t="s">
         <v>1965</v>
       </c>
       <c r="C677" s="7" t="s">
         <v>1966</v>
       </c>
       <c r="D677" s="5">
-        <v>23.0</v>
+        <v>7.0</v>
       </c>
       <c r="E677" s="9">
         <v>2100.0</v>
       </c>
       <c r="F677" s="7" t="s">
         <v>1967</v>
       </c>
     </row>
     <row r="678" spans="1:6">
       <c r="A678" s="11">
         <v>17</v>
       </c>
       <c r="B678" s="6" t="s">
         <v>1968</v>
       </c>
       <c r="C678" s="7" t="s">
         <v>1969</v>
       </c>
       <c r="D678" s="5">
         <v>3.0</v>
       </c>
       <c r="E678" s="9">
         <v>1046.0</v>
       </c>
       <c r="F678" s="7" t="s">
         <v>1970</v>
       </c>
     </row>
     <row r="679" spans="1:6">
       <c r="A679" s="11">
         <v>18</v>
       </c>
       <c r="B679" s="6" t="s">
         <v>1971</v>
       </c>
       <c r="C679" s="7" t="s">
         <v>1972</v>
       </c>
       <c r="D679" s="5">
-        <v>30.0</v>
+        <v>8.0</v>
       </c>
       <c r="E679" s="9">
         <v>1359.0</v>
       </c>
       <c r="F679" s="7" t="s">
         <v>1973</v>
       </c>
     </row>
     <row r="680" spans="1:6">
       <c r="A680" s="11">
         <v>19</v>
       </c>
       <c r="B680" s="6" t="s">
         <v>1974</v>
       </c>
       <c r="C680" s="7" t="s">
         <v>1975</v>
       </c>
       <c r="D680" s="5">
-        <v>41.0</v>
+        <v>40.0</v>
       </c>
       <c r="E680" s="9">
         <v>1779.0</v>
       </c>
       <c r="F680" s="7" t="s">
         <v>1976</v>
       </c>
     </row>
     <row r="681" spans="1:6">
       <c r="A681" s="11">
         <v>20</v>
       </c>
       <c r="B681" s="6" t="s">
         <v>1977</v>
       </c>
       <c r="C681" s="7" t="s">
         <v>1978</v>
       </c>
       <c r="D681" s="5">
-        <v>29.0</v>
+        <v>25.0</v>
       </c>
       <c r="E681" s="9">
         <v>2413.0</v>
       </c>
       <c r="F681" s="7" t="s">
         <v>1979</v>
       </c>
     </row>
     <row r="682" spans="1:6">
       <c r="A682" s="11">
         <v>21</v>
       </c>
       <c r="B682" s="6" t="s">
         <v>1980</v>
       </c>
       <c r="C682" s="7" t="s">
         <v>1981</v>
       </c>
       <c r="D682" s="5">
         <v>0.0</v>
       </c>
       <c r="E682" s="9">
         <v>0.0</v>
       </c>
       <c r="F682" s="7" t="s">
@@ -20811,71 +20811,71 @@
       </c>
       <c r="C683" s="7" t="s">
         <v>1984</v>
       </c>
       <c r="D683" s="5">
         <v>0.0</v>
       </c>
       <c r="E683" s="9">
         <v>0.0</v>
       </c>
       <c r="F683" s="7" t="s">
         <v>1985</v>
       </c>
     </row>
     <row r="684" spans="1:6">
       <c r="A684" s="11">
         <v>23</v>
       </c>
       <c r="B684" s="6" t="s">
         <v>1986</v>
       </c>
       <c r="C684" s="7" t="s">
         <v>1987</v>
       </c>
       <c r="D684" s="5">
-        <v>10.0</v>
+        <v>8.0</v>
       </c>
       <c r="E684" s="9">
         <v>0.0</v>
       </c>
       <c r="F684" s="7" t="s">
         <v>1988</v>
       </c>
     </row>
     <row r="685" spans="1:6">
       <c r="A685" s="11">
         <v>24</v>
       </c>
       <c r="B685" s="6" t="s">
         <v>1989</v>
       </c>
       <c r="C685" s="7" t="s">
         <v>1990</v>
       </c>
       <c r="D685" s="5">
-        <v>6.0</v>
+        <v>10.0</v>
       </c>
       <c r="E685" s="9">
         <v>0.0</v>
       </c>
       <c r="F685" s="7" t="s">
         <v>1991</v>
       </c>
     </row>
     <row r="686" spans="1:6">
       <c r="A686" s="11">
         <v>25</v>
       </c>
       <c r="B686" s="6" t="s">
         <v>1992</v>
       </c>
       <c r="C686" s="7" t="s">
         <v>1993</v>
       </c>
       <c r="D686" s="5">
         <v>0.0</v>
       </c>
       <c r="E686" s="9">
         <v>0.0</v>
       </c>
       <c r="F686" s="7" t="s">
@@ -21011,91 +21011,91 @@
       </c>
       <c r="C693" s="7" t="s">
         <v>2014</v>
       </c>
       <c r="D693" s="5">
         <v>0.0</v>
       </c>
       <c r="E693" s="9">
         <v>0.0</v>
       </c>
       <c r="F693" s="7" t="s">
         <v>2015</v>
       </c>
     </row>
     <row r="694" spans="1:6">
       <c r="A694" s="11">
         <v>33</v>
       </c>
       <c r="B694" s="6" t="s">
         <v>2016</v>
       </c>
       <c r="C694" s="7" t="s">
         <v>2017</v>
       </c>
       <c r="D694" s="5">
-        <v>14.0</v>
+        <v>13.0</v>
       </c>
       <c r="E694" s="9">
         <v>947.0</v>
       </c>
       <c r="F694" s="7" t="s">
         <v>2018</v>
       </c>
     </row>
     <row r="695" spans="1:6">
       <c r="A695" s="11">
         <v>34</v>
       </c>
       <c r="B695" s="6" t="s">
         <v>2019</v>
       </c>
       <c r="C695" s="7" t="s">
         <v>2020</v>
       </c>
       <c r="D695" s="5">
-        <v>0.0</v>
+        <v>14.0</v>
       </c>
       <c r="E695" s="9">
         <v>1046.0</v>
       </c>
       <c r="F695" s="7" t="s">
         <v>2021</v>
       </c>
     </row>
     <row r="696" spans="1:6">
       <c r="A696" s="11">
         <v>35</v>
       </c>
       <c r="B696" s="6" t="s">
         <v>2022</v>
       </c>
       <c r="C696" s="7" t="s">
         <v>2023</v>
       </c>
       <c r="D696" s="5">
-        <v>10.0</v>
+        <v>31.0</v>
       </c>
       <c r="E696" s="9">
         <v>947.0</v>
       </c>
       <c r="F696" s="7" t="s">
         <v>2024</v>
       </c>
     </row>
     <row r="697" spans="1:6">
       <c r="A697" s="11">
         <v>36</v>
       </c>
       <c r="B697" s="6" t="s">
         <v>2025</v>
       </c>
       <c r="C697" s="7" t="s">
         <v>2026</v>
       </c>
       <c r="D697" s="5">
         <v>7.0</v>
       </c>
       <c r="E697" s="9">
         <v>1260.0</v>
       </c>
       <c r="F697" s="7" t="s">
@@ -21111,251 +21111,251 @@
       </c>
       <c r="C698" s="7" t="s">
         <v>2029</v>
       </c>
       <c r="D698" s="5">
         <v>5.0</v>
       </c>
       <c r="E698" s="9">
         <v>1359.0</v>
       </c>
       <c r="F698" s="7" t="s">
         <v>2030</v>
       </c>
     </row>
     <row r="699" spans="1:6">
       <c r="A699" s="11">
         <v>38</v>
       </c>
       <c r="B699" s="6" t="s">
         <v>2031</v>
       </c>
       <c r="C699" s="7" t="s">
         <v>2032</v>
       </c>
       <c r="D699" s="5">
-        <v>3.0</v>
+        <v>10.0</v>
       </c>
       <c r="E699" s="9">
         <v>1260.0</v>
       </c>
       <c r="F699" s="7" t="s">
         <v>2033</v>
       </c>
     </row>
     <row r="700" spans="1:6">
       <c r="A700" s="11">
         <v>39</v>
       </c>
       <c r="B700" s="6" t="s">
         <v>2034</v>
       </c>
       <c r="C700" s="7" t="s">
         <v>2035</v>
       </c>
       <c r="D700" s="5">
-        <v>20.0</v>
+        <v>24.0</v>
       </c>
       <c r="E700" s="9">
         <v>1359.0</v>
       </c>
       <c r="F700" s="7" t="s">
         <v>2036</v>
       </c>
     </row>
     <row r="701" spans="1:6">
       <c r="A701" s="11">
         <v>40</v>
       </c>
       <c r="B701" s="6" t="s">
         <v>2037</v>
       </c>
       <c r="C701" s="7" t="s">
         <v>2038</v>
       </c>
       <c r="D701" s="5">
-        <v>9.0</v>
+        <v>18.0</v>
       </c>
       <c r="E701" s="9">
         <v>1573.0</v>
       </c>
       <c r="F701" s="7" t="s">
         <v>2039</v>
       </c>
     </row>
     <row r="702" spans="1:6">
       <c r="A702" s="11">
         <v>41</v>
       </c>
       <c r="B702" s="6" t="s">
         <v>2040</v>
       </c>
       <c r="C702" s="7" t="s">
         <v>2041</v>
       </c>
       <c r="D702" s="5">
         <v>5.0</v>
       </c>
       <c r="E702" s="9">
         <v>2100.0</v>
       </c>
       <c r="F702" s="7" t="s">
         <v>2042</v>
       </c>
     </row>
     <row r="703" spans="1:6">
       <c r="A703" s="11">
         <v>42</v>
       </c>
       <c r="B703" s="6" t="s">
         <v>2043</v>
       </c>
       <c r="C703" s="7" t="s">
         <v>2044</v>
       </c>
       <c r="D703" s="5">
-        <v>0.0</v>
+        <v>10.0</v>
       </c>
       <c r="E703" s="9">
         <v>1260.0</v>
       </c>
       <c r="F703" s="7" t="s">
         <v>2045</v>
       </c>
     </row>
     <row r="704" spans="1:6">
       <c r="A704" s="11">
         <v>43</v>
       </c>
       <c r="B704" s="6" t="s">
         <v>2046</v>
       </c>
       <c r="C704" s="7" t="s">
         <v>2047</v>
       </c>
       <c r="D704" s="5">
-        <v>6.0</v>
+        <v>15.0</v>
       </c>
       <c r="E704" s="9">
         <v>1573.0</v>
       </c>
       <c r="F704" s="7" t="s">
         <v>2048</v>
       </c>
     </row>
     <row r="705" spans="1:6">
       <c r="A705" s="11">
         <v>44</v>
       </c>
       <c r="B705" s="6" t="s">
         <v>2049</v>
       </c>
       <c r="C705" s="7" t="s">
         <v>2050</v>
       </c>
       <c r="D705" s="5">
-        <v>11.0</v>
+        <v>7.0</v>
       </c>
       <c r="E705" s="9">
         <v>1993.0</v>
       </c>
       <c r="F705" s="7" t="s">
         <v>2051</v>
       </c>
     </row>
     <row r="706" spans="1:6">
       <c r="A706" s="11">
         <v>45</v>
       </c>
       <c r="B706" s="6" t="s">
         <v>2052</v>
       </c>
       <c r="C706" s="7" t="s">
         <v>2053</v>
       </c>
       <c r="D706" s="5">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="E706" s="9">
         <v>2512.0</v>
       </c>
       <c r="F706" s="7" t="s">
         <v>2054</v>
       </c>
     </row>
     <row r="707" spans="1:6">
       <c r="A707" s="11">
         <v>46</v>
       </c>
       <c r="B707" s="6" t="s">
         <v>2055</v>
       </c>
       <c r="C707" s="7" t="s">
         <v>2056</v>
       </c>
       <c r="D707" s="5">
-        <v>12.0</v>
+        <v>7.0</v>
       </c>
       <c r="E707" s="9">
         <v>1573.0</v>
       </c>
       <c r="F707" s="7" t="s">
         <v>2057</v>
       </c>
     </row>
     <row r="708" spans="1:6">
       <c r="A708" s="11">
         <v>47</v>
       </c>
       <c r="B708" s="6" t="s">
         <v>2058</v>
       </c>
       <c r="C708" s="7" t="s">
         <v>2059</v>
       </c>
       <c r="D708" s="5">
-        <v>9.0</v>
+        <v>8.0</v>
       </c>
       <c r="E708" s="9">
         <v>2100.0</v>
       </c>
       <c r="F708" s="7" t="s">
         <v>2060</v>
       </c>
     </row>
     <row r="709" spans="1:6">
       <c r="A709" s="11">
         <v>48</v>
       </c>
       <c r="B709" s="6" t="s">
         <v>2061</v>
       </c>
       <c r="C709" s="7" t="s">
         <v>2062</v>
       </c>
       <c r="D709" s="5">
-        <v>1.0</v>
+        <v>6.0</v>
       </c>
       <c r="E709" s="9">
         <v>2306.0</v>
       </c>
       <c r="F709" s="7" t="s">
         <v>2063</v>
       </c>
     </row>
     <row r="710" spans="1:6">
       <c r="A710" s="11">
         <v>49</v>
       </c>
       <c r="B710" s="6" t="s">
         <v>2064</v>
       </c>
       <c r="C710" s="7" t="s">
         <v>2065</v>
       </c>
       <c r="D710" s="5">
         <v>2.0</v>
       </c>
       <c r="E710" s="9">
         <v>3039.0</v>
       </c>
       <c r="F710" s="7" t="s">
@@ -21651,1331 +21651,1331 @@
       </c>
       <c r="C725" s="7" t="s">
         <v>2110</v>
       </c>
       <c r="D725" s="5">
         <v>0.0</v>
       </c>
       <c r="E725" s="9">
         <v>0.0</v>
       </c>
       <c r="F725" s="7" t="s">
         <v>2111</v>
       </c>
     </row>
     <row r="726" spans="1:6">
       <c r="A726" s="11">
         <v>5</v>
       </c>
       <c r="B726" s="6" t="s">
         <v>2112</v>
       </c>
       <c r="C726" s="7" t="s">
         <v>2113</v>
       </c>
       <c r="D726" s="5">
-        <v>12.0</v>
+        <v>3.0</v>
       </c>
       <c r="E726" s="9">
         <v>527.0</v>
       </c>
       <c r="F726" s="7" t="s">
         <v>2114</v>
       </c>
     </row>
     <row r="727" spans="1:6">
       <c r="A727" s="11">
         <v>6</v>
       </c>
       <c r="B727" s="6" t="s">
         <v>2115</v>
       </c>
       <c r="C727" s="7" t="s">
         <v>2116</v>
       </c>
       <c r="D727" s="5">
-        <v>60.0</v>
+        <v>38.0</v>
       </c>
       <c r="E727" s="9">
         <v>626.0</v>
       </c>
       <c r="F727" s="7" t="s">
         <v>2117</v>
       </c>
     </row>
     <row r="728" spans="1:6">
       <c r="A728" s="11">
         <v>7</v>
       </c>
       <c r="B728" s="6" t="s">
         <v>2118</v>
       </c>
       <c r="C728" s="7" t="s">
         <v>2119</v>
       </c>
       <c r="D728" s="5">
-        <v>64.0</v>
+        <v>10.0</v>
       </c>
       <c r="E728" s="9">
         <v>840.0</v>
       </c>
       <c r="F728" s="7" t="s">
         <v>2120</v>
       </c>
     </row>
     <row r="729" spans="1:6">
       <c r="A729" s="11">
         <v>8</v>
       </c>
       <c r="B729" s="6" t="s">
         <v>2121</v>
       </c>
       <c r="C729" s="7" t="s">
         <v>2122</v>
       </c>
       <c r="D729" s="5">
-        <v>19.0</v>
+        <v>11.0</v>
       </c>
       <c r="E729" s="9">
         <v>1046.0</v>
       </c>
       <c r="F729" s="7" t="s">
         <v>2123</v>
       </c>
     </row>
     <row r="730" spans="1:6">
       <c r="A730" s="11">
         <v>9</v>
       </c>
       <c r="B730" s="6" t="s">
         <v>2124</v>
       </c>
       <c r="C730" s="7" t="s">
         <v>2125</v>
       </c>
       <c r="D730" s="5">
-        <v>10.0</v>
+        <v>2.0</v>
       </c>
       <c r="E730" s="9">
         <v>527.0</v>
       </c>
       <c r="F730" s="7" t="s">
         <v>2126</v>
       </c>
     </row>
     <row r="731" spans="1:6">
       <c r="A731" s="11">
         <v>10</v>
       </c>
       <c r="B731" s="6" t="s">
         <v>2127</v>
       </c>
       <c r="C731" s="7" t="s">
         <v>2128</v>
       </c>
       <c r="D731" s="5">
-        <v>7.0</v>
+        <v>4.0</v>
       </c>
       <c r="E731" s="9">
         <v>626.0</v>
       </c>
       <c r="F731" s="7" t="s">
         <v>2129</v>
       </c>
     </row>
     <row r="732" spans="1:6">
       <c r="A732" s="11">
         <v>11</v>
       </c>
       <c r="B732" s="6" t="s">
         <v>2130</v>
       </c>
       <c r="C732" s="7" t="s">
         <v>2131</v>
       </c>
       <c r="D732" s="5">
-        <v>6.0</v>
+        <v>8.0</v>
       </c>
       <c r="E732" s="9">
         <v>840.0</v>
       </c>
       <c r="F732" s="7" t="s">
         <v>2132</v>
       </c>
     </row>
     <row r="733" spans="1:6">
       <c r="A733" s="11">
         <v>12</v>
       </c>
       <c r="B733" s="6" t="s">
         <v>2133</v>
       </c>
       <c r="C733" s="7" t="s">
         <v>2134</v>
       </c>
       <c r="D733" s="5">
-        <v>10.0</v>
+        <v>0.0</v>
       </c>
       <c r="E733" s="9">
         <v>1046.0</v>
       </c>
       <c r="F733" s="7" t="s">
         <v>2135</v>
       </c>
     </row>
     <row r="734" spans="1:6">
       <c r="A734" s="11">
         <v>13</v>
       </c>
       <c r="B734" s="6" t="s">
         <v>2136</v>
       </c>
       <c r="C734" s="7" t="s">
         <v>2137</v>
       </c>
       <c r="D734" s="5">
-        <v>0.0</v>
+        <v>74.0</v>
       </c>
       <c r="E734" s="9">
-        <v>2892.35</v>
+        <v>2999.99</v>
       </c>
       <c r="F734" s="7" t="s">
         <v>2138</v>
       </c>
     </row>
     <row r="735" spans="1:6">
       <c r="A735" s="11">
         <v>14</v>
       </c>
       <c r="B735" s="6" t="s">
         <v>2139</v>
       </c>
       <c r="C735" s="7" t="s">
         <v>2140</v>
       </c>
       <c r="D735" s="5">
-        <v>0.0</v>
+        <v>46.0</v>
       </c>
       <c r="E735" s="9">
-        <v>3058.04</v>
+        <v>3171.83</v>
       </c>
       <c r="F735" s="7" t="s">
         <v>2141</v>
       </c>
     </row>
     <row r="736" spans="1:6">
       <c r="A736" s="11">
         <v>15</v>
       </c>
       <c r="B736" s="6" t="s">
         <v>2142</v>
       </c>
       <c r="C736" s="7" t="s">
         <v>2143</v>
       </c>
       <c r="D736" s="5">
-        <v>160.0</v>
+        <v>18.0</v>
       </c>
       <c r="E736" s="9">
-        <v>3719.27</v>
+        <v>3857.68</v>
       </c>
       <c r="F736" s="7" t="s">
         <v>2144</v>
       </c>
     </row>
     <row r="737" spans="1:6">
       <c r="A737" s="11">
         <v>16</v>
       </c>
       <c r="B737" s="6" t="s">
         <v>2145</v>
       </c>
       <c r="C737" s="7" t="s">
         <v>2146</v>
       </c>
       <c r="D737" s="5">
-        <v>7.0</v>
+        <v>92.0</v>
       </c>
       <c r="E737" s="9">
-        <v>5041.75</v>
+        <v>5229.37</v>
       </c>
       <c r="F737" s="7" t="s">
         <v>2147</v>
       </c>
     </row>
     <row r="738" spans="1:6">
       <c r="A738" s="11">
         <v>17</v>
       </c>
       <c r="B738" s="6" t="s">
         <v>2148</v>
       </c>
       <c r="C738" s="7" t="s">
         <v>2149</v>
       </c>
       <c r="D738" s="5">
-        <v>5.0</v>
+        <v>36.0</v>
       </c>
       <c r="E738" s="9">
-        <v>7603.48</v>
+        <v>7886.43</v>
       </c>
       <c r="F738" s="7" t="s">
         <v>2150</v>
       </c>
     </row>
     <row r="739" spans="1:6">
       <c r="A739" s="11">
         <v>18</v>
       </c>
       <c r="B739" s="6" t="s">
         <v>2151</v>
       </c>
       <c r="C739" s="7" t="s">
         <v>2152</v>
       </c>
       <c r="D739" s="5">
-        <v>0.0</v>
+        <v>128.0</v>
       </c>
       <c r="E739" s="9">
-        <v>8883.91</v>
+        <v>9086.27</v>
       </c>
       <c r="F739" s="7" t="s">
         <v>2153</v>
       </c>
     </row>
     <row r="740" spans="1:6">
       <c r="A740" s="11">
         <v>19</v>
       </c>
       <c r="B740" s="6" t="s">
         <v>2154</v>
       </c>
       <c r="C740" s="7" t="s">
         <v>2155</v>
       </c>
       <c r="D740" s="5">
-        <v>18.0</v>
+        <v>34.0</v>
       </c>
       <c r="E740" s="9">
-        <v>12562.02</v>
+        <v>12250.07</v>
       </c>
       <c r="F740" s="7" t="s">
         <v>2156</v>
       </c>
     </row>
     <row r="741" spans="1:6">
       <c r="A741" s="11">
         <v>20</v>
       </c>
       <c r="B741" s="6" t="s">
         <v>2157</v>
       </c>
       <c r="C741" s="7" t="s">
         <v>2158</v>
       </c>
       <c r="D741" s="5">
         <v>10.0</v>
       </c>
       <c r="E741" s="9">
-        <v>13719.55</v>
+        <v>13378.86</v>
       </c>
       <c r="F741" s="7" t="s">
         <v>2159</v>
       </c>
     </row>
     <row r="742" spans="1:6">
       <c r="A742" s="11">
         <v>1</v>
       </c>
       <c r="B742" s="6" t="s">
         <v>2160</v>
       </c>
       <c r="C742" s="7" t="s">
         <v>2161</v>
       </c>
       <c r="D742" s="5">
-        <v>532.0</v>
+        <v>289.0</v>
       </c>
       <c r="E742" s="9">
         <v>460.0</v>
       </c>
       <c r="F742" s="7" t="s">
         <v>2162</v>
       </c>
     </row>
     <row r="743" spans="1:6">
       <c r="A743" s="11">
         <v>2</v>
       </c>
       <c r="B743" s="6" t="s">
         <v>2163</v>
       </c>
       <c r="C743" s="7" t="s">
         <v>2164</v>
       </c>
       <c r="D743" s="5">
-        <v>549.0</v>
+        <v>92.0</v>
       </c>
       <c r="E743" s="9">
         <v>546.0</v>
       </c>
       <c r="F743" s="7" t="s">
         <v>2165</v>
       </c>
     </row>
     <row r="744" spans="1:6">
       <c r="A744" s="11">
         <v>3</v>
       </c>
       <c r="B744" s="6" t="s">
         <v>2166</v>
       </c>
       <c r="C744" s="7" t="s">
         <v>2167</v>
       </c>
       <c r="D744" s="5">
-        <v>544.0</v>
+        <v>208.0</v>
       </c>
       <c r="E744" s="9">
         <v>823.0</v>
       </c>
       <c r="F744" s="7" t="s">
         <v>2168</v>
       </c>
     </row>
     <row r="745" spans="1:6">
       <c r="A745" s="11">
         <v>4</v>
       </c>
       <c r="B745" s="6" t="s">
         <v>2169</v>
       </c>
       <c r="C745" s="7" t="s">
         <v>2170</v>
       </c>
       <c r="D745" s="5">
-        <v>382.0</v>
+        <v>110.0</v>
       </c>
       <c r="E745" s="9">
         <v>1278.0</v>
       </c>
       <c r="F745" s="7" t="s">
         <v>2171</v>
       </c>
     </row>
     <row r="746" spans="1:6">
       <c r="A746" s="11">
         <v>5</v>
       </c>
       <c r="B746" s="6" t="s">
         <v>2172</v>
       </c>
       <c r="C746" s="7" t="s">
         <v>2173</v>
       </c>
       <c r="D746" s="5">
-        <v>291.0</v>
+        <v>116.0</v>
       </c>
       <c r="E746" s="9">
         <v>2373.0</v>
       </c>
       <c r="F746" s="7" t="s">
         <v>2174</v>
       </c>
     </row>
     <row r="747" spans="1:6">
       <c r="A747" s="11">
         <v>6</v>
       </c>
       <c r="B747" s="6" t="s">
         <v>2175</v>
       </c>
       <c r="C747" s="7" t="s">
         <v>2176</v>
       </c>
       <c r="D747" s="5">
-        <v>271.0</v>
+        <v>72.0</v>
       </c>
       <c r="E747" s="9">
         <v>3833.0</v>
       </c>
       <c r="F747" s="7" t="s">
         <v>2177</v>
       </c>
     </row>
     <row r="748" spans="1:6">
       <c r="A748" s="11">
         <v>1</v>
       </c>
       <c r="B748" s="6" t="s">
         <v>2178</v>
       </c>
       <c r="C748" s="7" t="s">
         <v>2179</v>
       </c>
       <c r="D748" s="5">
-        <v>1.0</v>
+        <v>10.0</v>
       </c>
       <c r="E748" s="9">
-        <v>7177.02</v>
+        <v>6998.8</v>
       </c>
       <c r="F748" s="7" t="s">
         <v>2180</v>
       </c>
     </row>
     <row r="749" spans="1:6">
       <c r="A749" s="11">
         <v>2</v>
       </c>
       <c r="B749" s="6" t="s">
         <v>2181</v>
       </c>
       <c r="C749" s="7" t="s">
         <v>2182</v>
       </c>
       <c r="D749" s="5">
-        <v>17.0</v>
+        <v>14.0</v>
       </c>
       <c r="E749" s="9">
-        <v>1585.48</v>
+        <v>1546.11</v>
       </c>
       <c r="F749" s="7" t="s">
         <v>2183</v>
       </c>
     </row>
     <row r="750" spans="1:6">
       <c r="A750" s="11">
         <v>3</v>
       </c>
       <c r="B750" s="6" t="s">
         <v>2184</v>
       </c>
       <c r="C750" s="7" t="s">
         <v>2185</v>
       </c>
       <c r="D750" s="5">
-        <v>16.0</v>
+        <v>14.0</v>
       </c>
       <c r="E750" s="9">
-        <v>2169.45</v>
+        <v>2115.58</v>
       </c>
       <c r="F750" s="7" t="s">
         <v>2186</v>
       </c>
     </row>
     <row r="751" spans="1:6">
       <c r="A751" s="11">
         <v>4</v>
       </c>
       <c r="B751" s="6" t="s">
         <v>2187</v>
       </c>
       <c r="C751" s="7" t="s">
         <v>2188</v>
       </c>
       <c r="D751" s="5">
-        <v>0.0</v>
+        <v>20.0</v>
       </c>
       <c r="E751" s="9">
-        <v>2670.21</v>
+        <v>2603.9</v>
       </c>
       <c r="F751" s="7" t="s">
         <v>2189</v>
       </c>
     </row>
     <row r="752" spans="1:6">
       <c r="A752" s="11">
         <v>5</v>
       </c>
       <c r="B752" s="6" t="s">
         <v>2190</v>
       </c>
       <c r="C752" s="7" t="s">
         <v>2191</v>
       </c>
       <c r="D752" s="5">
         <v>59.0</v>
       </c>
       <c r="E752" s="9">
-        <v>3004.54</v>
+        <v>2929.93</v>
       </c>
       <c r="F752" s="7" t="s">
         <v>2192</v>
       </c>
     </row>
     <row r="753" spans="1:6">
       <c r="A753" s="11">
         <v>6</v>
       </c>
       <c r="B753" s="6" t="s">
         <v>2193</v>
       </c>
       <c r="C753" s="7" t="s">
         <v>2194</v>
       </c>
       <c r="D753" s="5">
-        <v>1.0</v>
+        <v>21.0</v>
       </c>
       <c r="E753" s="9">
-        <v>3504.56</v>
+        <v>3417.53</v>
       </c>
       <c r="F753" s="7" t="s">
         <v>2195</v>
       </c>
     </row>
     <row r="754" spans="1:6">
       <c r="A754" s="11">
         <v>7</v>
       </c>
       <c r="B754" s="6" t="s">
         <v>2196</v>
       </c>
       <c r="C754" s="7" t="s">
         <v>2197</v>
       </c>
       <c r="D754" s="5">
-        <v>69.0</v>
+        <v>66.0</v>
       </c>
       <c r="E754" s="9">
-        <v>4422.86</v>
+        <v>4313.03</v>
       </c>
       <c r="F754" s="7" t="s">
         <v>2198</v>
       </c>
     </row>
     <row r="755" spans="1:6">
       <c r="A755" s="11">
         <v>8</v>
       </c>
       <c r="B755" s="6" t="s">
         <v>2199</v>
       </c>
       <c r="C755" s="7" t="s">
         <v>2200</v>
       </c>
       <c r="D755" s="5">
         <v>65.0</v>
       </c>
       <c r="E755" s="9">
-        <v>5424.37</v>
+        <v>5289.67</v>
       </c>
       <c r="F755" s="7" t="s">
         <v>2201</v>
       </c>
     </row>
     <row r="756" spans="1:6">
       <c r="A756" s="11">
         <v>1</v>
       </c>
       <c r="B756" s="6" t="s">
         <v>2202</v>
       </c>
       <c r="C756" s="7" t="s">
         <v>2203</v>
       </c>
       <c r="D756" s="5">
-        <v>65.0</v>
+        <v>17.0</v>
       </c>
       <c r="E756" s="9">
         <v>411.0</v>
       </c>
       <c r="F756" s="7" t="s">
         <v>2204</v>
       </c>
     </row>
     <row r="757" spans="1:6">
       <c r="A757" s="11">
         <v>2</v>
       </c>
       <c r="B757" s="6" t="s">
         <v>2205</v>
       </c>
       <c r="C757" s="7" t="s">
         <v>2206</v>
       </c>
       <c r="D757" s="5">
-        <v>122.0</v>
+        <v>79.0</v>
       </c>
       <c r="E757" s="9">
         <v>504.0</v>
       </c>
       <c r="F757" s="7" t="s">
         <v>2207</v>
       </c>
     </row>
     <row r="758" spans="1:6">
       <c r="A758" s="11">
         <v>3</v>
       </c>
       <c r="B758" s="6" t="s">
         <v>2208</v>
       </c>
       <c r="C758" s="7" t="s">
         <v>2209</v>
       </c>
       <c r="D758" s="5">
-        <v>121.0</v>
+        <v>69.0</v>
       </c>
       <c r="E758" s="9">
         <v>563.0</v>
       </c>
       <c r="F758" s="7" t="s">
         <v>2210</v>
       </c>
     </row>
     <row r="759" spans="1:6">
       <c r="A759" s="11">
         <v>4</v>
       </c>
       <c r="B759" s="6" t="s">
         <v>2211</v>
       </c>
       <c r="C759" s="7" t="s">
         <v>2212</v>
       </c>
       <c r="D759" s="5">
-        <v>49.0</v>
+        <v>11.0</v>
       </c>
       <c r="E759" s="9">
         <v>806.0</v>
       </c>
       <c r="F759" s="7" t="s">
         <v>2213</v>
       </c>
     </row>
     <row r="760" spans="1:6">
       <c r="A760" s="11">
         <v>5</v>
       </c>
       <c r="B760" s="6" t="s">
         <v>2214</v>
       </c>
       <c r="C760" s="7" t="s">
         <v>2215</v>
       </c>
       <c r="D760" s="5">
-        <v>64.0</v>
+        <v>15.0</v>
       </c>
       <c r="E760" s="9">
         <v>1095.0</v>
       </c>
       <c r="F760" s="7" t="s">
         <v>2216</v>
       </c>
     </row>
     <row r="761" spans="1:6">
       <c r="A761" s="11">
         <v>6</v>
       </c>
       <c r="B761" s="6" t="s">
         <v>2217</v>
       </c>
       <c r="C761" s="7" t="s">
         <v>2218</v>
       </c>
       <c r="D761" s="5">
-        <v>87.0</v>
+        <v>32.0</v>
       </c>
       <c r="E761" s="9">
         <v>1270.0</v>
       </c>
       <c r="F761" s="7" t="s">
         <v>2219</v>
       </c>
     </row>
     <row r="762" spans="1:6">
       <c r="A762" s="11">
         <v>7</v>
       </c>
       <c r="B762" s="6" t="s">
         <v>2220</v>
       </c>
       <c r="C762" s="7" t="s">
         <v>2221</v>
       </c>
       <c r="D762" s="5">
-        <v>15.0</v>
+        <v>8.0</v>
       </c>
       <c r="E762" s="9">
         <v>1498.0</v>
       </c>
       <c r="F762" s="7" t="s">
         <v>2222</v>
       </c>
     </row>
     <row r="763" spans="1:6">
       <c r="A763" s="11">
         <v>8</v>
       </c>
       <c r="B763" s="6" t="s">
         <v>2223</v>
       </c>
       <c r="C763" s="7" t="s">
         <v>2224</v>
       </c>
       <c r="D763" s="5">
-        <v>8.0</v>
+        <v>10.0</v>
       </c>
       <c r="E763" s="9">
         <v>1962.0</v>
       </c>
       <c r="F763" s="7" t="s">
         <v>2225</v>
       </c>
     </row>
     <row r="764" spans="1:6">
       <c r="A764" s="11">
         <v>9</v>
       </c>
       <c r="B764" s="6" t="s">
         <v>2226</v>
       </c>
       <c r="C764" s="7" t="s">
         <v>2227</v>
       </c>
       <c r="D764" s="5">
-        <v>8.0</v>
+        <v>7.0</v>
       </c>
       <c r="E764" s="9">
         <v>11529.0</v>
       </c>
       <c r="F764" s="7" t="s">
         <v>2228</v>
       </c>
     </row>
     <row r="765" spans="1:6">
       <c r="A765" s="11">
         <v>10</v>
       </c>
       <c r="B765" s="6" t="s">
         <v>2229</v>
       </c>
       <c r="C765" s="7" t="s">
         <v>2230</v>
       </c>
       <c r="D765" s="5">
-        <v>5.0</v>
+        <v>26.0</v>
       </c>
       <c r="E765" s="9">
         <v>1260.0</v>
       </c>
       <c r="F765" s="7" t="s">
         <v>2231</v>
       </c>
     </row>
     <row r="766" spans="1:6">
       <c r="A766" s="11">
         <v>11</v>
       </c>
       <c r="B766" s="6" t="s">
         <v>2232</v>
       </c>
       <c r="C766" s="7" t="s">
         <v>2233</v>
       </c>
       <c r="D766" s="5">
-        <v>20.0</v>
+        <v>24.0</v>
       </c>
       <c r="E766" s="9">
         <v>2512.0</v>
       </c>
       <c r="F766" s="7" t="s">
         <v>2234</v>
       </c>
     </row>
     <row r="767" spans="1:6">
       <c r="A767" s="11">
         <v>12</v>
       </c>
       <c r="B767" s="6" t="s">
         <v>2235</v>
       </c>
       <c r="C767" s="7" t="s">
         <v>2236</v>
       </c>
       <c r="D767" s="5">
-        <v>15.0</v>
+        <v>8.0</v>
       </c>
       <c r="E767" s="9">
         <v>2413.0</v>
       </c>
       <c r="F767" s="7" t="s">
         <v>2237</v>
       </c>
     </row>
     <row r="768" spans="1:6">
       <c r="A768" s="11">
         <v>13</v>
       </c>
       <c r="B768" s="6" t="s">
         <v>2238</v>
       </c>
       <c r="C768" s="7" t="s">
         <v>2239</v>
       </c>
       <c r="D768" s="5">
         <v>0.0</v>
       </c>
       <c r="E768" s="9">
         <v>3879.0</v>
       </c>
       <c r="F768" s="7" t="s">
         <v>2240</v>
       </c>
     </row>
     <row r="769" spans="1:6">
       <c r="A769" s="11">
         <v>14</v>
       </c>
       <c r="B769" s="6" t="s">
         <v>2241</v>
       </c>
       <c r="C769" s="7" t="s">
         <v>2242</v>
       </c>
       <c r="D769" s="5">
-        <v>6.0</v>
+        <v>10.0</v>
       </c>
       <c r="E769" s="9">
         <v>3459.0</v>
       </c>
       <c r="F769" s="7" t="s">
         <v>2243</v>
       </c>
     </row>
     <row r="770" spans="1:6">
       <c r="A770" s="11">
         <v>15</v>
       </c>
       <c r="B770" s="6" t="s">
         <v>2244</v>
       </c>
       <c r="C770" s="7" t="s">
         <v>2245</v>
       </c>
       <c r="D770" s="5">
-        <v>4.0</v>
+        <v>5.0</v>
       </c>
       <c r="E770" s="9">
         <v>0.0</v>
       </c>
       <c r="F770" s="7" t="s">
         <v>2246</v>
       </c>
     </row>
     <row r="771" spans="1:6">
       <c r="A771" s="11">
         <v>16</v>
       </c>
       <c r="B771" s="6" t="s">
         <v>2247</v>
       </c>
       <c r="C771" s="7" t="s">
         <v>2248</v>
       </c>
       <c r="D771" s="5">
-        <v>10.0</v>
+        <v>13.0</v>
       </c>
       <c r="E771" s="9">
         <v>4612.0</v>
       </c>
       <c r="F771" s="7" t="s">
         <v>2249</v>
       </c>
     </row>
     <row r="772" spans="1:6">
       <c r="A772" s="11">
         <v>17</v>
       </c>
       <c r="B772" s="6" t="s">
         <v>2250</v>
       </c>
       <c r="C772" s="7" t="s">
         <v>2251</v>
       </c>
       <c r="D772" s="5">
-        <v>3.0</v>
+        <v>30.0</v>
       </c>
       <c r="E772" s="9">
         <v>5238.0</v>
       </c>
       <c r="F772" s="7" t="s">
         <v>2252</v>
       </c>
     </row>
     <row r="773" spans="1:6">
       <c r="A773" s="11">
         <v>18</v>
       </c>
       <c r="B773" s="6" t="s">
         <v>2253</v>
       </c>
       <c r="C773" s="7" t="s">
         <v>2254</v>
       </c>
       <c r="D773" s="5">
-        <v>10.0</v>
+        <v>22.0</v>
       </c>
       <c r="E773" s="9">
         <v>6811.0</v>
       </c>
       <c r="F773" s="7" t="s">
         <v>2255</v>
       </c>
     </row>
     <row r="774" spans="1:6">
       <c r="A774" s="11">
         <v>19</v>
       </c>
       <c r="B774" s="6" t="s">
         <v>2256</v>
       </c>
       <c r="C774" s="7" t="s">
         <v>2257</v>
       </c>
       <c r="D774" s="5">
         <v>1.0</v>
       </c>
       <c r="E774" s="9">
         <v>7651.0</v>
       </c>
       <c r="F774" s="7" t="s">
         <v>2258</v>
       </c>
     </row>
     <row r="775" spans="1:6">
       <c r="A775" s="11">
         <v>20</v>
       </c>
       <c r="B775" s="6" t="s">
         <v>2259</v>
       </c>
       <c r="C775" s="7" t="s">
         <v>2260</v>
       </c>
       <c r="D775" s="5">
-        <v>1.0</v>
+        <v>51.0</v>
       </c>
       <c r="E775" s="9">
-        <v>751.14</v>
+        <v>732.48</v>
       </c>
       <c r="F775" s="7" t="s">
         <v>2261</v>
       </c>
     </row>
     <row r="776" spans="1:6">
       <c r="A776" s="11">
         <v>21</v>
       </c>
       <c r="B776" s="6" t="s">
         <v>2262</v>
       </c>
       <c r="C776" s="7" t="s">
         <v>2263</v>
       </c>
       <c r="D776" s="5">
-        <v>0.0</v>
+        <v>20.0</v>
       </c>
       <c r="E776" s="9">
-        <v>1462.01</v>
+        <v>1301.95</v>
       </c>
       <c r="F776" s="7" t="s">
         <v>2264</v>
       </c>
     </row>
     <row r="777" spans="1:6">
       <c r="A777" s="11">
         <v>22</v>
       </c>
       <c r="B777" s="6" t="s">
         <v>2265</v>
       </c>
       <c r="C777" s="7" t="s">
         <v>2266</v>
       </c>
       <c r="D777" s="5">
-        <v>0.0</v>
+        <v>39.0</v>
       </c>
       <c r="E777" s="9">
-        <v>2253.41</v>
+        <v>2197.45</v>
       </c>
       <c r="F777" s="7" t="s">
         <v>2267</v>
       </c>
     </row>
     <row r="778" spans="1:6">
       <c r="A778" s="11">
         <v>23</v>
       </c>
       <c r="B778" s="6" t="s">
         <v>2268</v>
       </c>
       <c r="C778" s="7" t="s">
         <v>2269</v>
       </c>
       <c r="D778" s="5">
-        <v>0.0</v>
+        <v>30.0</v>
       </c>
       <c r="E778" s="9">
-        <v>751.14</v>
+        <v>732.48</v>
       </c>
       <c r="F778" s="7" t="s">
         <v>2270</v>
       </c>
     </row>
     <row r="779" spans="1:6">
       <c r="A779" s="11">
         <v>24</v>
       </c>
       <c r="B779" s="6" t="s">
         <v>2271</v>
       </c>
       <c r="C779" s="7" t="s">
         <v>2272</v>
       </c>
       <c r="D779" s="5">
-        <v>0.0</v>
+        <v>29.0</v>
       </c>
       <c r="E779" s="9">
-        <v>1418.32</v>
+        <v>1383.1</v>
       </c>
       <c r="F779" s="7" t="s">
         <v>2273</v>
       </c>
     </row>
     <row r="780" spans="1:6">
       <c r="A780" s="11">
         <v>25</v>
       </c>
       <c r="B780" s="6" t="s">
         <v>2274</v>
       </c>
       <c r="C780" s="7" t="s">
         <v>2275</v>
       </c>
       <c r="D780" s="5">
-        <v>0.0</v>
+        <v>29.0</v>
       </c>
       <c r="E780" s="9">
-        <v>2419.83</v>
+        <v>2359.74</v>
       </c>
       <c r="F780" s="7" t="s">
         <v>2276</v>
       </c>
     </row>
     <row r="781" spans="1:6">
       <c r="A781" s="11">
         <v>26</v>
       </c>
       <c r="B781" s="6" t="s">
         <v>2277</v>
       </c>
       <c r="C781" s="7" t="s">
         <v>2278</v>
       </c>
       <c r="D781" s="5">
         <v>1.0</v>
       </c>
       <c r="E781" s="9">
-        <v>7844.2</v>
+        <v>8136.11</v>
       </c>
       <c r="F781" s="7" t="s">
         <v>2279</v>
       </c>
     </row>
     <row r="782" spans="1:6">
       <c r="A782" s="11">
         <v>1</v>
       </c>
       <c r="B782" s="6" t="s">
         <v>2280</v>
       </c>
       <c r="C782" s="7" t="s">
         <v>2281</v>
       </c>
       <c r="D782" s="5">
-        <v>79.0</v>
+        <v>93.0</v>
       </c>
       <c r="E782" s="9">
         <v>5107.0</v>
       </c>
       <c r="F782" s="7" t="s">
         <v>2282</v>
       </c>
     </row>
     <row r="783" spans="1:6">
       <c r="A783" s="11">
         <v>2</v>
       </c>
       <c r="B783" s="6" t="s">
         <v>2283</v>
       </c>
       <c r="C783" s="7" t="s">
         <v>2284</v>
       </c>
       <c r="D783" s="5">
         <v>81.0</v>
       </c>
       <c r="E783" s="9">
         <v>2622.0</v>
       </c>
       <c r="F783" s="7" t="s">
         <v>2285</v>
       </c>
     </row>
     <row r="784" spans="1:6">
       <c r="A784" s="11">
         <v>3</v>
       </c>
       <c r="B784" s="6" t="s">
         <v>2286</v>
       </c>
       <c r="C784" s="7" t="s">
         <v>2287</v>
       </c>
       <c r="D784" s="5">
-        <v>121.0</v>
+        <v>50.0</v>
       </c>
       <c r="E784" s="9">
         <v>3196.0</v>
       </c>
       <c r="F784" s="7" t="s">
         <v>2288</v>
       </c>
     </row>
     <row r="785" spans="1:6">
       <c r="A785" s="11">
         <v>4</v>
       </c>
       <c r="B785" s="6" t="s">
         <v>2289</v>
       </c>
       <c r="C785" s="7" t="s">
         <v>2290</v>
       </c>
       <c r="D785" s="5">
-        <v>302.0</v>
+        <v>124.0</v>
       </c>
       <c r="E785" s="9">
         <v>3430.0</v>
       </c>
       <c r="F785" s="7" t="s">
         <v>2291</v>
       </c>
     </row>
     <row r="786" spans="1:6">
       <c r="A786" s="11">
         <v>5</v>
       </c>
       <c r="B786" s="6" t="s">
         <v>2292</v>
       </c>
       <c r="C786" s="7" t="s">
         <v>2293</v>
       </c>
       <c r="D786" s="5">
-        <v>61.0</v>
+        <v>237.0</v>
       </c>
       <c r="E786" s="9">
         <v>3746.0</v>
       </c>
       <c r="F786" s="7" t="s">
         <v>2294</v>
       </c>
     </row>
     <row r="787" spans="1:6">
       <c r="A787" s="11">
         <v>6</v>
       </c>
       <c r="B787" s="6" t="s">
         <v>2295</v>
       </c>
       <c r="C787" s="7" t="s">
         <v>2296</v>
       </c>
       <c r="D787" s="5">
-        <v>150.0</v>
+        <v>101.0</v>
       </c>
       <c r="E787" s="9">
         <v>4260.0</v>
       </c>
       <c r="F787" s="7" t="s">
         <v>2297</v>
       </c>
     </row>
     <row r="788" spans="1:6">
       <c r="A788" s="11">
         <v>7</v>
       </c>
       <c r="B788" s="6" t="s">
         <v>2298</v>
       </c>
       <c r="C788" s="7" t="s">
         <v>2299</v>
       </c>
       <c r="D788" s="5">
-        <v>84.0</v>
+        <v>157.0</v>
       </c>
       <c r="E788" s="9">
         <v>4542.0</v>
       </c>
       <c r="F788" s="7" t="s">
         <v>2300</v>
       </c>
     </row>
     <row r="789" spans="1:6">
       <c r="A789" s="11">
         <v>8</v>
       </c>
       <c r="B789" s="6" t="s">
         <v>2301</v>
       </c>
       <c r="C789" s="7" t="s">
         <v>2302</v>
       </c>
       <c r="D789" s="5">
-        <v>144.0</v>
+        <v>146.0</v>
       </c>
       <c r="E789" s="9">
         <v>4738.0</v>
       </c>
       <c r="F789" s="7" t="s">
         <v>2303</v>
       </c>
     </row>
     <row r="790" spans="1:6">
       <c r="A790" s="11">
         <v>9</v>
       </c>
       <c r="B790" s="6" t="s">
         <v>2304</v>
       </c>
       <c r="C790" s="7" t="s">
         <v>2305</v>
       </c>
       <c r="D790" s="5">
-        <v>35.0</v>
+        <v>50.0</v>
       </c>
       <c r="E790" s="9">
         <v>4974.0</v>
       </c>
       <c r="F790" s="7" t="s">
         <v>2306</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A6:E6"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_2"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_3"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_5"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_6"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F16" r:id="rId_hyperlink_8"/>