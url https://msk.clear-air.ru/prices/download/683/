--- v1 (2026-06-27)
+++ v2 (2026-08-11)
@@ -29,51 +29,51 @@
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2307">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://msk.clear-air.ru/</t>
   </si>
   <si>
     <t>ООО Компания "Чистый воздух"</t>
   </si>
   <si>
     <t>г. Красноярск, ул. Молокова, д. 14</t>
   </si>
   <si>
     <t>тел. +7(391)204-63-30, +7(391)290-21-57</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-06-27 15:36:31</t>
+    <t>Актуальность прайса на: 2026-08-11 08:08:29</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>3S Standard</t>
   </si>
   <si>
     <t>Tion 3S Standard бризер</t>
   </si>
@@ -7645,51 +7645,51 @@
       </c>
       <c r="C20" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D20" s="5">
         <v>0.0</v>
       </c>
       <c r="E20" s="9">
         <v>70130.0</v>
       </c>
       <c r="F20" s="7" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="11">
         <v>1</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>45</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>46</v>
       </c>
       <c r="D21" s="5">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="E21" s="9">
         <v>47900.0</v>
       </c>
       <c r="F21" s="7" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="11">
         <v>2</v>
       </c>
       <c r="B22" s="6" t="s">
         <v>48</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D22" s="5">
         <v>1.0</v>
       </c>
       <c r="E22" s="9">
         <v>0.0</v>
       </c>
       <c r="F22" s="7" t="s">
@@ -7805,291 +7805,291 @@
       </c>
       <c r="C28" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D28" s="5">
         <v>0.0</v>
       </c>
       <c r="E28" s="9">
         <v>0.0</v>
       </c>
       <c r="F28" s="7" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="11">
         <v>1</v>
       </c>
       <c r="B29" s="6" t="s">
         <v>69</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>70</v>
       </c>
       <c r="D29" s="5">
-        <v>10.0</v>
+        <v>7.0</v>
       </c>
       <c r="E29" s="9">
         <v>177256.0</v>
       </c>
       <c r="F29" s="7" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="11">
         <v>2</v>
       </c>
       <c r="B30" s="6" t="s">
         <v>72</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D30" s="5">
-        <v>18.0</v>
+        <v>8.0</v>
       </c>
       <c r="E30" s="9">
         <v>29851.0</v>
       </c>
       <c r="F30" s="7" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="11">
         <v>3</v>
       </c>
       <c r="B31" s="6" t="s">
         <v>75</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D31" s="5">
-        <v>11.0</v>
+        <v>7.0</v>
       </c>
       <c r="E31" s="9">
         <v>29208.0</v>
       </c>
       <c r="F31" s="7" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="11">
         <v>4</v>
       </c>
       <c r="B32" s="6" t="s">
         <v>78</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D32" s="5">
-        <v>24.0</v>
+        <v>56.0</v>
       </c>
       <c r="E32" s="9">
         <v>36588.0</v>
       </c>
       <c r="F32" s="7" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="11">
         <v>5</v>
       </c>
       <c r="B33" s="6" t="s">
         <v>81</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>82</v>
       </c>
       <c r="D33" s="5">
-        <v>16.0</v>
+        <v>14.0</v>
       </c>
       <c r="E33" s="9">
         <v>36154.0</v>
       </c>
       <c r="F33" s="7" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="11">
         <v>6</v>
       </c>
       <c r="B34" s="6" t="s">
         <v>84</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D34" s="5">
-        <v>13.0</v>
+        <v>53.0</v>
       </c>
       <c r="E34" s="9">
         <v>40544.0</v>
       </c>
       <c r="F34" s="7" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="11">
         <v>7</v>
       </c>
       <c r="B35" s="6" t="s">
         <v>87</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>88</v>
       </c>
       <c r="D35" s="5">
         <v>54.0</v>
       </c>
       <c r="E35" s="9">
         <v>41976.0</v>
       </c>
       <c r="F35" s="7" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="11">
         <v>8</v>
       </c>
       <c r="B36" s="6" t="s">
         <v>90</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>91</v>
       </c>
       <c r="D36" s="5">
-        <v>61.0</v>
+        <v>44.0</v>
       </c>
       <c r="E36" s="9">
         <v>53496.0</v>
       </c>
       <c r="F36" s="7" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="11">
         <v>9</v>
       </c>
       <c r="B37" s="6" t="s">
         <v>93</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>94</v>
       </c>
       <c r="D37" s="5">
-        <v>18.0</v>
+        <v>19.0</v>
       </c>
       <c r="E37" s="9">
         <v>52757.0</v>
       </c>
       <c r="F37" s="7" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="11">
         <v>10</v>
       </c>
       <c r="B38" s="6" t="s">
         <v>96</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D38" s="5">
-        <v>27.0</v>
+        <v>36.0</v>
       </c>
       <c r="E38" s="9">
         <v>66370.0</v>
       </c>
       <c r="F38" s="7" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="11">
         <v>11</v>
       </c>
       <c r="B39" s="6" t="s">
         <v>99</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>100</v>
       </c>
       <c r="D39" s="5">
         <v>19.0</v>
       </c>
       <c r="E39" s="9">
         <v>69136.0</v>
       </c>
       <c r="F39" s="7" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="11">
         <v>12</v>
       </c>
       <c r="B40" s="6" t="s">
         <v>102</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>103</v>
       </c>
       <c r="D40" s="5">
-        <v>1.0</v>
+        <v>39.0</v>
       </c>
       <c r="E40" s="9">
         <v>69447.0</v>
       </c>
       <c r="F40" s="7" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="11">
         <v>13</v>
       </c>
       <c r="B41" s="6" t="s">
         <v>105</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>106</v>
       </c>
       <c r="D41" s="5">
-        <v>16.0</v>
+        <v>15.0</v>
       </c>
       <c r="E41" s="9">
         <v>131687.0</v>
       </c>
       <c r="F41" s="7" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="11">
         <v>14</v>
       </c>
       <c r="B42" s="6" t="s">
         <v>108</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D42" s="5">
         <v>0.0</v>
       </c>
       <c r="E42" s="9">
         <v>174822.0</v>
       </c>
       <c r="F42" s="7" t="s">
@@ -8185,471 +8185,471 @@
       </c>
       <c r="C47" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D47" s="5">
         <v>28.0</v>
       </c>
       <c r="E47" s="9">
         <v>149101.0</v>
       </c>
       <c r="F47" s="7" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="11">
         <v>20</v>
       </c>
       <c r="B48" s="6" t="s">
         <v>126</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>127</v>
       </c>
       <c r="D48" s="5">
-        <v>26.0</v>
+        <v>13.0</v>
       </c>
       <c r="E48" s="9">
         <v>73172.0</v>
       </c>
       <c r="F48" s="7" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="11">
         <v>21</v>
       </c>
       <c r="B49" s="6" t="s">
         <v>129</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>130</v>
       </c>
       <c r="D49" s="5">
-        <v>7.0</v>
+        <v>16.0</v>
       </c>
       <c r="E49" s="9">
         <v>70083.0</v>
       </c>
       <c r="F49" s="7" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="11">
         <v>22</v>
       </c>
       <c r="B50" s="6" t="s">
         <v>132</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>133</v>
       </c>
       <c r="D50" s="5">
-        <v>39.0</v>
+        <v>35.0</v>
       </c>
       <c r="E50" s="9">
         <v>76951.0</v>
       </c>
       <c r="F50" s="7" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="11">
         <v>23</v>
       </c>
       <c r="B51" s="6" t="s">
         <v>135</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>136</v>
       </c>
       <c r="D51" s="5">
-        <v>27.0</v>
+        <v>25.0</v>
       </c>
       <c r="E51" s="9">
         <v>79810.0</v>
       </c>
       <c r="F51" s="7" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="11">
         <v>24</v>
       </c>
       <c r="B52" s="6" t="s">
         <v>138</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>139</v>
       </c>
       <c r="D52" s="5">
-        <v>44.0</v>
+        <v>30.0</v>
       </c>
       <c r="E52" s="9">
         <v>82060.0</v>
       </c>
       <c r="F52" s="7" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="11">
         <v>25</v>
       </c>
       <c r="B53" s="6" t="s">
         <v>141</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>142</v>
       </c>
       <c r="D53" s="5">
         <v>56.0</v>
       </c>
       <c r="E53" s="9">
         <v>98441.0</v>
       </c>
       <c r="F53" s="7" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="11">
         <v>26</v>
       </c>
       <c r="B54" s="6" t="s">
         <v>144</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>145</v>
       </c>
       <c r="D54" s="5">
-        <v>23.0</v>
+        <v>33.0</v>
       </c>
       <c r="E54" s="9">
         <v>100257.0</v>
       </c>
       <c r="F54" s="7" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="11">
         <v>27</v>
       </c>
       <c r="B55" s="6" t="s">
         <v>147</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>148</v>
       </c>
       <c r="D55" s="5">
-        <v>31.0</v>
+        <v>11.0</v>
       </c>
       <c r="E55" s="9">
         <v>120898.0</v>
       </c>
       <c r="F55" s="7" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="11">
         <v>28</v>
       </c>
       <c r="B56" s="6" t="s">
         <v>150</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>151</v>
       </c>
       <c r="D56" s="5">
-        <v>9.0</v>
+        <v>4.0</v>
       </c>
       <c r="E56" s="9">
         <v>121197.0</v>
       </c>
       <c r="F56" s="7" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="11">
         <v>29</v>
       </c>
       <c r="B57" s="6" t="s">
         <v>153</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>154</v>
       </c>
       <c r="D57" s="5">
         <v>1.0</v>
       </c>
       <c r="E57" s="9">
         <v>86233.0</v>
       </c>
       <c r="F57" s="7" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="11">
         <v>1</v>
       </c>
       <c r="B58" s="6" t="s">
         <v>156</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>157</v>
       </c>
       <c r="D58" s="5">
-        <v>59.0</v>
+        <v>24.0</v>
       </c>
       <c r="E58" s="9">
         <v>8548.0</v>
       </c>
       <c r="F58" s="7" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="11">
         <v>2</v>
       </c>
       <c r="B59" s="6" t="s">
         <v>159</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>160</v>
       </c>
       <c r="D59" s="5">
-        <v>75.0</v>
+        <v>80.0</v>
       </c>
       <c r="E59" s="9">
         <v>8731.0</v>
       </c>
       <c r="F59" s="7" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="11">
         <v>3</v>
       </c>
       <c r="B60" s="6" t="s">
         <v>162</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>163</v>
       </c>
       <c r="D60" s="5">
-        <v>77.0</v>
+        <v>83.0</v>
       </c>
       <c r="E60" s="9">
         <v>8876.0</v>
       </c>
       <c r="F60" s="7" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="11">
         <v>4</v>
       </c>
       <c r="B61" s="6" t="s">
         <v>165</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>166</v>
       </c>
       <c r="D61" s="5">
-        <v>79.0</v>
+        <v>76.0</v>
       </c>
       <c r="E61" s="9">
         <v>9021.0</v>
       </c>
       <c r="F61" s="7" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="11">
         <v>5</v>
       </c>
       <c r="B62" s="6" t="s">
         <v>168</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>169</v>
       </c>
       <c r="D62" s="5">
-        <v>57.0</v>
+        <v>62.0</v>
       </c>
       <c r="E62" s="9">
         <v>10673.0</v>
       </c>
       <c r="F62" s="7" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="11">
         <v>6</v>
       </c>
       <c r="B63" s="6" t="s">
         <v>171</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>172</v>
       </c>
       <c r="D63" s="5">
-        <v>84.0</v>
+        <v>79.0</v>
       </c>
       <c r="E63" s="9">
         <v>10383.0</v>
       </c>
       <c r="F63" s="7" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="11">
         <v>7</v>
       </c>
       <c r="B64" s="6" t="s">
         <v>174</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>175</v>
       </c>
       <c r="D64" s="5">
-        <v>75.0</v>
+        <v>81.0</v>
       </c>
       <c r="E64" s="9">
         <v>12678.0</v>
       </c>
       <c r="F64" s="7" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="11">
         <v>8</v>
       </c>
       <c r="B65" s="6" t="s">
         <v>177</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>178</v>
       </c>
       <c r="D65" s="5">
-        <v>73.0</v>
+        <v>76.0</v>
       </c>
       <c r="E65" s="9">
         <v>12064.0</v>
       </c>
       <c r="F65" s="7" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="11">
         <v>9</v>
       </c>
       <c r="B66" s="6" t="s">
         <v>180</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>181</v>
       </c>
       <c r="D66" s="5">
-        <v>78.0</v>
+        <v>85.0</v>
       </c>
       <c r="E66" s="9">
         <v>13664.0</v>
       </c>
       <c r="F66" s="7" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="11">
         <v>10</v>
       </c>
       <c r="B67" s="6" t="s">
         <v>183</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>184</v>
       </c>
       <c r="D67" s="5">
-        <v>82.0</v>
+        <v>80.0</v>
       </c>
       <c r="E67" s="9">
         <v>13541.0</v>
       </c>
       <c r="F67" s="7" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="11">
         <v>11</v>
       </c>
       <c r="B68" s="6" t="s">
         <v>186</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>187</v>
       </c>
       <c r="D68" s="5">
-        <v>42.0</v>
+        <v>78.0</v>
       </c>
       <c r="E68" s="9">
         <v>17762.0</v>
       </c>
       <c r="F68" s="7" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="11">
         <v>12</v>
       </c>
       <c r="B69" s="6" t="s">
         <v>189</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>190</v>
       </c>
       <c r="D69" s="5">
-        <v>48.0</v>
+        <v>55.0</v>
       </c>
       <c r="E69" s="9">
         <v>16246.0</v>
       </c>
       <c r="F69" s="7" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="11">
         <v>13</v>
       </c>
       <c r="B70" s="6" t="s">
         <v>192</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>193</v>
       </c>
       <c r="D70" s="5">
         <v>0.0</v>
       </c>
       <c r="E70" s="9">
         <v>20095.0</v>
       </c>
       <c r="F70" s="7" t="s">
@@ -8665,51 +8665,51 @@
       </c>
       <c r="C71" s="7" t="s">
         <v>196</v>
       </c>
       <c r="D71" s="5">
         <v>0.0</v>
       </c>
       <c r="E71" s="9">
         <v>23892.0</v>
       </c>
       <c r="F71" s="7" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="11">
         <v>1</v>
       </c>
       <c r="B72" s="6" t="s">
         <v>198</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>199</v>
       </c>
       <c r="D72" s="5">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E72" s="9">
         <v>6277.0</v>
       </c>
       <c r="F72" s="7" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="11">
         <v>2</v>
       </c>
       <c r="B73" s="6" t="s">
         <v>201</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>202</v>
       </c>
       <c r="D73" s="5">
         <v>0.0</v>
       </c>
       <c r="E73" s="9">
         <v>6699.0</v>
       </c>
       <c r="F73" s="7" t="s">
@@ -8785,431 +8785,431 @@
       </c>
       <c r="C77" s="7" t="s">
         <v>214</v>
       </c>
       <c r="D77" s="5">
         <v>0.0</v>
       </c>
       <c r="E77" s="9">
         <v>11594.0</v>
       </c>
       <c r="F77" s="7" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="11">
         <v>1</v>
       </c>
       <c r="B78" s="6" t="s">
         <v>216</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>217</v>
       </c>
       <c r="D78" s="5">
-        <v>20.0</v>
+        <v>42.0</v>
       </c>
       <c r="E78" s="9">
         <v>15530.0</v>
       </c>
       <c r="F78" s="7" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="11">
         <v>2</v>
       </c>
       <c r="B79" s="6" t="s">
         <v>219</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>220</v>
       </c>
       <c r="D79" s="5">
-        <v>6.0</v>
+        <v>25.0</v>
       </c>
       <c r="E79" s="9">
         <v>16810.0</v>
       </c>
       <c r="F79" s="7" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="11">
         <v>3</v>
       </c>
       <c r="B80" s="6" t="s">
         <v>222</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>223</v>
       </c>
       <c r="D80" s="5">
-        <v>14.0</v>
+        <v>48.0</v>
       </c>
       <c r="E80" s="9">
         <v>21470.0</v>
       </c>
       <c r="F80" s="7" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="11">
         <v>4</v>
       </c>
       <c r="B81" s="6" t="s">
         <v>225</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>226</v>
       </c>
       <c r="D81" s="5">
-        <v>48.0</v>
+        <v>93.0</v>
       </c>
       <c r="E81" s="9">
         <v>23460.0</v>
       </c>
       <c r="F81" s="7" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="11">
         <v>5</v>
       </c>
       <c r="B82" s="6" t="s">
         <v>228</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>229</v>
       </c>
       <c r="D82" s="5">
-        <v>64.0</v>
+        <v>44.0</v>
       </c>
       <c r="E82" s="9">
         <v>27950.0</v>
       </c>
       <c r="F82" s="7" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="11">
         <v>6</v>
       </c>
       <c r="B83" s="6" t="s">
         <v>231</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>232</v>
       </c>
       <c r="D83" s="5">
-        <v>57.0</v>
+        <v>41.0</v>
       </c>
       <c r="E83" s="9">
         <v>34640.0</v>
       </c>
       <c r="F83" s="7" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="11">
         <v>7</v>
       </c>
       <c r="B84" s="6" t="s">
         <v>234</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>235</v>
       </c>
       <c r="D84" s="5">
-        <v>20.0</v>
+        <v>18.0</v>
       </c>
       <c r="E84" s="9">
         <v>52050.0</v>
       </c>
       <c r="F84" s="7" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="11">
         <v>8</v>
       </c>
       <c r="B85" s="6" t="s">
         <v>237</v>
       </c>
       <c r="C85" s="7" t="s">
         <v>238</v>
       </c>
       <c r="D85" s="5">
-        <v>48.0</v>
+        <v>46.0</v>
       </c>
       <c r="E85" s="9">
         <v>57230.0</v>
       </c>
       <c r="F85" s="7" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="11">
         <v>9</v>
       </c>
       <c r="B86" s="6" t="s">
         <v>240</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>241</v>
       </c>
       <c r="D86" s="5">
-        <v>17.0</v>
+        <v>13.0</v>
       </c>
       <c r="E86" s="9">
         <v>64750.0</v>
       </c>
       <c r="F86" s="7" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="11">
         <v>10</v>
       </c>
       <c r="B87" s="6" t="s">
         <v>243</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>244</v>
       </c>
       <c r="D87" s="5">
-        <v>13.0</v>
+        <v>8.0</v>
       </c>
       <c r="E87" s="9">
         <v>67040.0</v>
       </c>
       <c r="F87" s="7" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="11">
         <v>11</v>
       </c>
       <c r="B88" s="6" t="s">
         <v>246</v>
       </c>
       <c r="C88" s="7" t="s">
         <v>247</v>
       </c>
       <c r="D88" s="5">
-        <v>0.0</v>
+        <v>3.0</v>
       </c>
       <c r="E88" s="9">
-        <v>6904.81</v>
+        <v>7204.21</v>
       </c>
       <c r="F88" s="7" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="11">
         <v>12</v>
       </c>
       <c r="B89" s="6" t="s">
         <v>249</v>
       </c>
       <c r="C89" s="7" t="s">
         <v>250</v>
       </c>
       <c r="D89" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E89" s="9">
-        <v>8041.05</v>
+        <v>8389.71</v>
       </c>
       <c r="F89" s="7" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="11">
         <v>13</v>
       </c>
       <c r="B90" s="6" t="s">
         <v>252</v>
       </c>
       <c r="C90" s="7" t="s">
         <v>253</v>
       </c>
       <c r="D90" s="5">
-        <v>4.0</v>
+        <v>1.0</v>
       </c>
       <c r="E90" s="9">
-        <v>12848.2</v>
+        <v>13405.3</v>
       </c>
       <c r="F90" s="7" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="11">
         <v>14</v>
       </c>
       <c r="B91" s="6" t="s">
         <v>255</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>256</v>
       </c>
       <c r="D91" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E91" s="9">
-        <v>23074.31</v>
+        <v>24074.82</v>
       </c>
       <c r="F91" s="7" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="11">
         <v>1</v>
       </c>
       <c r="B92" s="6" t="s">
         <v>258</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>259</v>
       </c>
       <c r="D92" s="5">
-        <v>30.0</v>
+        <v>26.0</v>
       </c>
       <c r="E92" s="9">
         <v>14630.0</v>
       </c>
       <c r="F92" s="7" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="11">
         <v>2</v>
       </c>
       <c r="B93" s="6" t="s">
         <v>261</v>
       </c>
       <c r="C93" s="7" t="s">
         <v>262</v>
       </c>
       <c r="D93" s="5">
-        <v>28.0</v>
+        <v>23.0</v>
       </c>
       <c r="E93" s="9">
         <v>15140.0</v>
       </c>
       <c r="F93" s="7" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="11">
         <v>3</v>
       </c>
       <c r="B94" s="6" t="s">
         <v>264</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>265</v>
       </c>
       <c r="D94" s="5">
-        <v>39.0</v>
+        <v>36.0</v>
       </c>
       <c r="E94" s="9">
         <v>18870.0</v>
       </c>
       <c r="F94" s="7" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="11">
         <v>4</v>
       </c>
       <c r="B95" s="6" t="s">
         <v>267</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>268</v>
       </c>
       <c r="D95" s="5">
-        <v>53.0</v>
+        <v>51.0</v>
       </c>
       <c r="E95" s="9">
         <v>20860.0</v>
       </c>
       <c r="F95" s="7" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="11">
         <v>5</v>
       </c>
       <c r="B96" s="6" t="s">
         <v>270</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>271</v>
       </c>
       <c r="D96" s="5">
-        <v>25.0</v>
+        <v>15.0</v>
       </c>
       <c r="E96" s="9">
         <v>26730.0</v>
       </c>
       <c r="F96" s="7" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="11">
         <v>6</v>
       </c>
       <c r="B97" s="6" t="s">
         <v>273</v>
       </c>
       <c r="C97" s="7" t="s">
         <v>274</v>
       </c>
       <c r="D97" s="5">
-        <v>7.0</v>
+        <v>17.0</v>
       </c>
       <c r="E97" s="9">
         <v>32440.0</v>
       </c>
       <c r="F97" s="7" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="11">
         <v>1</v>
       </c>
       <c r="B98" s="6" t="s">
         <v>276</v>
       </c>
       <c r="C98" s="7" t="s">
         <v>277</v>
       </c>
       <c r="D98" s="5">
         <v>7.0</v>
       </c>
       <c r="E98" s="9">
         <v>293530.0</v>
       </c>
       <c r="F98" s="7" t="s">
@@ -9225,1231 +9225,1231 @@
       </c>
       <c r="C99" s="7" t="s">
         <v>280</v>
       </c>
       <c r="D99" s="5">
         <v>0.0</v>
       </c>
       <c r="E99" s="9">
         <v>170060.0</v>
       </c>
       <c r="F99" s="7" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="11">
         <v>3</v>
       </c>
       <c r="B100" s="6" t="s">
         <v>282</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>283</v>
       </c>
       <c r="D100" s="5">
-        <v>11.0</v>
+        <v>6.0</v>
       </c>
       <c r="E100" s="9">
         <v>187290.0</v>
       </c>
       <c r="F100" s="7" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="11">
         <v>4</v>
       </c>
       <c r="B101" s="6" t="s">
         <v>285</v>
       </c>
       <c r="C101" s="7" t="s">
         <v>286</v>
       </c>
       <c r="D101" s="5">
-        <v>14.0</v>
+        <v>20.0</v>
       </c>
       <c r="E101" s="9">
         <v>36860.0</v>
       </c>
       <c r="F101" s="7" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="11">
         <v>5</v>
       </c>
       <c r="B102" s="6" t="s">
         <v>288</v>
       </c>
       <c r="C102" s="7" t="s">
         <v>289</v>
       </c>
       <c r="D102" s="5">
-        <v>56.0</v>
+        <v>58.0</v>
       </c>
       <c r="E102" s="9">
         <v>44240.0</v>
       </c>
       <c r="F102" s="7" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="11">
         <v>6</v>
       </c>
       <c r="B103" s="6" t="s">
         <v>291</v>
       </c>
       <c r="C103" s="7" t="s">
         <v>292</v>
       </c>
       <c r="D103" s="5">
-        <v>268.0</v>
+        <v>223.0</v>
       </c>
       <c r="E103" s="9">
         <v>74960.0</v>
       </c>
       <c r="F103" s="7" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="11">
         <v>7</v>
       </c>
       <c r="B104" s="6" t="s">
         <v>294</v>
       </c>
       <c r="C104" s="7" t="s">
         <v>295</v>
       </c>
       <c r="D104" s="5">
-        <v>160.0</v>
+        <v>130.0</v>
       </c>
       <c r="E104" s="9">
         <v>79740.0</v>
       </c>
       <c r="F104" s="7" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="11">
         <v>8</v>
       </c>
       <c r="B105" s="6" t="s">
         <v>297</v>
       </c>
       <c r="C105" s="7" t="s">
         <v>298</v>
       </c>
       <c r="D105" s="5">
-        <v>99.0</v>
+        <v>110.0</v>
       </c>
       <c r="E105" s="9">
         <v>105740.0</v>
       </c>
       <c r="F105" s="7" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="11">
         <v>9</v>
       </c>
       <c r="B106" s="6" t="s">
         <v>300</v>
       </c>
       <c r="C106" s="7" t="s">
         <v>301</v>
       </c>
       <c r="D106" s="5">
-        <v>64.0</v>
+        <v>46.0</v>
       </c>
       <c r="E106" s="9">
         <v>158990.0</v>
       </c>
       <c r="F106" s="7" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="11">
         <v>10</v>
       </c>
       <c r="B107" s="6" t="s">
         <v>303</v>
       </c>
       <c r="C107" s="7" t="s">
         <v>304</v>
       </c>
       <c r="D107" s="5">
-        <v>12.0</v>
+        <v>28.0</v>
       </c>
       <c r="E107" s="9">
         <v>42630.0</v>
       </c>
       <c r="F107" s="7" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="11">
         <v>11</v>
       </c>
       <c r="B108" s="6" t="s">
         <v>306</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>307</v>
       </c>
       <c r="D108" s="5">
-        <v>17.0</v>
+        <v>19.0</v>
       </c>
       <c r="E108" s="9">
         <v>50840.0</v>
       </c>
       <c r="F108" s="7" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="11">
         <v>12</v>
       </c>
       <c r="B109" s="6" t="s">
         <v>309</v>
       </c>
       <c r="C109" s="7" t="s">
         <v>310</v>
       </c>
       <c r="D109" s="5">
-        <v>14.0</v>
+        <v>41.0</v>
       </c>
       <c r="E109" s="9">
         <v>59030.0</v>
       </c>
       <c r="F109" s="7" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="11">
         <v>13</v>
       </c>
       <c r="B110" s="6" t="s">
         <v>312</v>
       </c>
       <c r="C110" s="7" t="s">
         <v>313</v>
       </c>
       <c r="D110" s="5">
         <v>9.0</v>
       </c>
       <c r="E110" s="9">
         <v>83000.0</v>
       </c>
       <c r="F110" s="7" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="11">
         <v>14</v>
       </c>
       <c r="B111" s="6" t="s">
         <v>315</v>
       </c>
       <c r="C111" s="7" t="s">
         <v>316</v>
       </c>
       <c r="D111" s="5">
-        <v>2.0</v>
+        <v>4.0</v>
       </c>
       <c r="E111" s="9">
         <v>87660.0</v>
       </c>
       <c r="F111" s="7" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="11">
         <v>1</v>
       </c>
       <c r="B112" s="6" t="s">
         <v>318</v>
       </c>
       <c r="C112" s="7" t="s">
         <v>319</v>
       </c>
       <c r="D112" s="5">
         <v>0.0</v>
       </c>
       <c r="E112" s="9">
         <v>0.0</v>
       </c>
       <c r="F112" s="7" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="11">
         <v>2</v>
       </c>
       <c r="B113" s="6" t="s">
         <v>321</v>
       </c>
       <c r="C113" s="7" t="s">
         <v>322</v>
       </c>
       <c r="D113" s="5">
-        <v>1.0</v>
+        <v>38.0</v>
       </c>
       <c r="E113" s="9">
         <v>331470.0</v>
       </c>
       <c r="F113" s="7" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="11">
         <v>3</v>
       </c>
       <c r="B114" s="6" t="s">
         <v>324</v>
       </c>
       <c r="C114" s="7" t="s">
         <v>325</v>
       </c>
       <c r="D114" s="5">
-        <v>13.0</v>
+        <v>14.0</v>
       </c>
       <c r="E114" s="9">
         <v>132000.0</v>
       </c>
       <c r="F114" s="7" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="11">
         <v>4</v>
       </c>
       <c r="B115" s="6" t="s">
         <v>327</v>
       </c>
       <c r="C115" s="7" t="s">
         <v>328</v>
       </c>
       <c r="D115" s="5">
-        <v>18.0</v>
+        <v>16.0</v>
       </c>
       <c r="E115" s="9">
         <v>112140.0</v>
       </c>
       <c r="F115" s="7" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="11">
         <v>5</v>
       </c>
       <c r="B116" s="6" t="s">
         <v>330</v>
       </c>
       <c r="C116" s="7" t="s">
         <v>331</v>
       </c>
       <c r="D116" s="5">
-        <v>10.0</v>
+        <v>15.0</v>
       </c>
       <c r="E116" s="9">
         <v>114430.0</v>
       </c>
       <c r="F116" s="7" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="11">
         <v>6</v>
       </c>
       <c r="B117" s="6" t="s">
         <v>333</v>
       </c>
       <c r="C117" s="7" t="s">
         <v>334</v>
       </c>
       <c r="D117" s="5">
-        <v>24.0</v>
+        <v>22.0</v>
       </c>
       <c r="E117" s="9">
         <v>140630.0</v>
       </c>
       <c r="F117" s="7" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="11">
         <v>7</v>
       </c>
       <c r="B118" s="6" t="s">
         <v>336</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>337</v>
       </c>
       <c r="D118" s="5">
-        <v>34.0</v>
+        <v>27.0</v>
       </c>
       <c r="E118" s="9">
         <v>190500.0</v>
       </c>
       <c r="F118" s="7" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="11">
         <v>8</v>
       </c>
       <c r="B119" s="6" t="s">
         <v>339</v>
       </c>
       <c r="C119" s="7" t="s">
         <v>340</v>
       </c>
       <c r="D119" s="5">
-        <v>16.0</v>
+        <v>18.0</v>
       </c>
       <c r="E119" s="9">
         <v>276110.0</v>
       </c>
       <c r="F119" s="7" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="11">
         <v>9</v>
       </c>
       <c r="B120" s="6" t="s">
         <v>342</v>
       </c>
       <c r="C120" s="7" t="s">
         <v>343</v>
       </c>
       <c r="D120" s="5">
-        <v>13.0</v>
+        <v>14.0</v>
       </c>
       <c r="E120" s="9">
         <v>34030.0</v>
       </c>
       <c r="F120" s="7" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="11">
         <v>10</v>
       </c>
       <c r="B121" s="6" t="s">
         <v>345</v>
       </c>
       <c r="C121" s="7" t="s">
         <v>346</v>
       </c>
       <c r="D121" s="5">
-        <v>0.0</v>
+        <v>8.0</v>
       </c>
       <c r="E121" s="9">
         <v>37120.0</v>
       </c>
       <c r="F121" s="7" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="11">
         <v>11</v>
       </c>
       <c r="B122" s="6" t="s">
         <v>348</v>
       </c>
       <c r="C122" s="7" t="s">
         <v>349</v>
       </c>
       <c r="D122" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E122" s="9">
         <v>40690.0</v>
       </c>
       <c r="F122" s="7" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="11">
         <v>12</v>
       </c>
       <c r="B123" s="6" t="s">
         <v>351</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>352</v>
       </c>
       <c r="D123" s="5">
         <v>14.0</v>
       </c>
       <c r="E123" s="9">
         <v>48830.0</v>
       </c>
       <c r="F123" s="7" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="11">
         <v>13</v>
       </c>
       <c r="B124" s="6" t="s">
         <v>354</v>
       </c>
       <c r="C124" s="7" t="s">
         <v>355</v>
       </c>
       <c r="D124" s="5">
-        <v>11.0</v>
+        <v>12.0</v>
       </c>
       <c r="E124" s="9">
         <v>54690.0</v>
       </c>
       <c r="F124" s="7" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="11">
         <v>14</v>
       </c>
       <c r="B125" s="6" t="s">
         <v>357</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>358</v>
       </c>
       <c r="D125" s="5">
         <v>11.0</v>
       </c>
       <c r="E125" s="9">
         <v>104790.0</v>
       </c>
       <c r="F125" s="7" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="11">
         <v>15</v>
       </c>
       <c r="B126" s="6" t="s">
         <v>360</v>
       </c>
       <c r="C126" s="7" t="s">
         <v>361</v>
       </c>
       <c r="D126" s="5">
-        <v>32.0</v>
+        <v>31.0</v>
       </c>
       <c r="E126" s="9">
         <v>109650.0</v>
       </c>
       <c r="F126" s="7" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="11">
         <v>1</v>
       </c>
       <c r="B127" s="6" t="s">
         <v>363</v>
       </c>
       <c r="C127" s="7" t="s">
         <v>364</v>
       </c>
       <c r="D127" s="5">
-        <v>564.0</v>
+        <v>552.0</v>
       </c>
       <c r="E127" s="9">
-        <v>14789.0</v>
+        <v>11540.0</v>
       </c>
       <c r="F127" s="7" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="11">
         <v>2</v>
       </c>
       <c r="B128" s="6" t="s">
         <v>366</v>
       </c>
       <c r="C128" s="7" t="s">
         <v>367</v>
       </c>
       <c r="D128" s="5">
-        <v>510.0</v>
+        <v>576.0</v>
       </c>
       <c r="E128" s="9">
-        <v>16006.0</v>
+        <v>12000.0</v>
       </c>
       <c r="F128" s="7" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="11">
         <v>3</v>
       </c>
       <c r="B129" s="6" t="s">
         <v>369</v>
       </c>
       <c r="C129" s="7" t="s">
         <v>370</v>
       </c>
       <c r="D129" s="5">
-        <v>107.0</v>
+        <v>125.0</v>
       </c>
       <c r="E129" s="9">
-        <v>18929.0</v>
+        <v>14950.0</v>
       </c>
       <c r="F129" s="7" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="11">
         <v>4</v>
       </c>
       <c r="B130" s="6" t="s">
         <v>372</v>
       </c>
       <c r="C130" s="7" t="s">
         <v>373</v>
       </c>
       <c r="D130" s="5">
-        <v>554.0</v>
+        <v>548.0</v>
       </c>
       <c r="E130" s="9">
-        <v>21276.0</v>
+        <v>16810.0</v>
       </c>
       <c r="F130" s="7" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="11">
         <v>5</v>
       </c>
       <c r="B131" s="6" t="s">
         <v>375</v>
       </c>
       <c r="C131" s="7" t="s">
         <v>376</v>
       </c>
       <c r="D131" s="5">
-        <v>74.0</v>
+        <v>14.0</v>
       </c>
       <c r="E131" s="9">
-        <v>26622.0</v>
+        <v>18900.0</v>
       </c>
       <c r="F131" s="7" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="11">
         <v>6</v>
       </c>
       <c r="B132" s="6" t="s">
         <v>378</v>
       </c>
       <c r="C132" s="7" t="s">
         <v>379</v>
       </c>
       <c r="D132" s="5">
-        <v>140.0</v>
+        <v>157.0</v>
       </c>
       <c r="E132" s="9">
-        <v>32990.0</v>
+        <v>23090.0</v>
       </c>
       <c r="F132" s="7" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="11">
         <v>1</v>
       </c>
       <c r="B133" s="6" t="s">
         <v>381</v>
       </c>
       <c r="C133" s="7" t="s">
         <v>382</v>
       </c>
       <c r="D133" s="5">
-        <v>233.0</v>
+        <v>179.0</v>
       </c>
       <c r="E133" s="9">
         <v>9650.0</v>
       </c>
       <c r="F133" s="7" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="11">
         <v>2</v>
       </c>
       <c r="B134" s="6" t="s">
         <v>384</v>
       </c>
       <c r="C134" s="7" t="s">
         <v>385</v>
       </c>
       <c r="D134" s="5">
-        <v>281.0</v>
+        <v>227.0</v>
       </c>
       <c r="E134" s="9">
         <v>9920.0</v>
       </c>
       <c r="F134" s="7" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="11">
         <v>3</v>
       </c>
       <c r="B135" s="6" t="s">
         <v>387</v>
       </c>
       <c r="C135" s="7" t="s">
         <v>388</v>
       </c>
       <c r="D135" s="5">
-        <v>295.0</v>
+        <v>176.0</v>
       </c>
       <c r="E135" s="9">
         <v>11450.0</v>
       </c>
       <c r="F135" s="7" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="11">
         <v>4</v>
       </c>
       <c r="B136" s="6" t="s">
         <v>390</v>
       </c>
       <c r="C136" s="7" t="s">
         <v>391</v>
       </c>
       <c r="D136" s="5">
-        <v>331.0</v>
+        <v>252.0</v>
       </c>
       <c r="E136" s="9">
         <v>14180.0</v>
       </c>
       <c r="F136" s="7" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="11">
         <v>5</v>
       </c>
       <c r="B137" s="6" t="s">
         <v>393</v>
       </c>
       <c r="C137" s="7" t="s">
         <v>394</v>
       </c>
       <c r="D137" s="5">
-        <v>270.0</v>
+        <v>160.0</v>
       </c>
       <c r="E137" s="9">
         <v>15750.0</v>
       </c>
       <c r="F137" s="7" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="11">
         <v>6</v>
       </c>
       <c r="B138" s="6" t="s">
         <v>396</v>
       </c>
       <c r="C138" s="7" t="s">
         <v>397</v>
       </c>
       <c r="D138" s="5">
-        <v>292.0</v>
+        <v>216.0</v>
       </c>
       <c r="E138" s="9">
         <v>19430.0</v>
       </c>
       <c r="F138" s="7" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="11">
         <v>1</v>
       </c>
       <c r="B139" s="6" t="s">
         <v>399</v>
       </c>
       <c r="C139" s="7" t="s">
         <v>400</v>
       </c>
       <c r="D139" s="5">
         <v>0.0</v>
       </c>
       <c r="E139" s="9">
-        <v>309405.56</v>
+        <v>322821.45</v>
       </c>
       <c r="F139" s="7" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="11">
         <v>2</v>
       </c>
       <c r="B140" s="6" t="s">
         <v>402</v>
       </c>
       <c r="C140" s="7" t="s">
         <v>403</v>
       </c>
       <c r="D140" s="5">
-        <v>43.0</v>
+        <v>38.0</v>
       </c>
       <c r="E140" s="9">
-        <v>74292.3</v>
+        <v>77513.62</v>
       </c>
       <c r="F140" s="7" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" s="11">
         <v>3</v>
       </c>
       <c r="B141" s="6" t="s">
         <v>405</v>
       </c>
       <c r="C141" s="7" t="s">
         <v>406</v>
       </c>
       <c r="D141" s="5">
-        <v>33.0</v>
+        <v>10.0</v>
       </c>
       <c r="E141" s="9">
-        <v>88276.73</v>
+        <v>92104.42</v>
       </c>
       <c r="F141" s="7" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" s="11">
         <v>4</v>
       </c>
       <c r="B142" s="6" t="s">
         <v>408</v>
       </c>
       <c r="C142" s="7" t="s">
         <v>409</v>
       </c>
       <c r="D142" s="5">
-        <v>47.0</v>
+        <v>37.0</v>
       </c>
       <c r="E142" s="9">
-        <v>142466.4</v>
+        <v>148643.78</v>
       </c>
       <c r="F142" s="7" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" s="11">
         <v>5</v>
       </c>
       <c r="B143" s="6" t="s">
         <v>411</v>
       </c>
       <c r="C143" s="7" t="s">
         <v>412</v>
       </c>
       <c r="D143" s="5">
-        <v>45.0</v>
+        <v>37.0</v>
       </c>
       <c r="E143" s="9">
-        <v>158198.89</v>
+        <v>165058.42</v>
       </c>
       <c r="F143" s="7" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="11">
         <v>1</v>
       </c>
       <c r="B144" s="6" t="s">
         <v>414</v>
       </c>
       <c r="C144" s="7" t="s">
         <v>415</v>
       </c>
       <c r="D144" s="5">
-        <v>510.0</v>
+        <v>519.0</v>
       </c>
       <c r="E144" s="9">
         <v>7770.0</v>
       </c>
       <c r="F144" s="7" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="11">
         <v>2</v>
       </c>
       <c r="B145" s="6" t="s">
         <v>417</v>
       </c>
       <c r="C145" s="7" t="s">
         <v>418</v>
       </c>
       <c r="D145" s="5">
-        <v>535.0</v>
+        <v>536.0</v>
       </c>
       <c r="E145" s="9">
         <v>7990.0</v>
       </c>
       <c r="F145" s="7" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="11">
         <v>3</v>
       </c>
       <c r="B146" s="6" t="s">
         <v>420</v>
       </c>
       <c r="C146" s="7" t="s">
         <v>421</v>
       </c>
       <c r="D146" s="5">
-        <v>567.0</v>
+        <v>459.0</v>
       </c>
       <c r="E146" s="9">
         <v>9160.0</v>
       </c>
       <c r="F146" s="7" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="11">
         <v>4</v>
       </c>
       <c r="B147" s="6" t="s">
         <v>423</v>
       </c>
       <c r="C147" s="7" t="s">
         <v>424</v>
       </c>
       <c r="D147" s="5">
-        <v>554.0</v>
+        <v>294.0</v>
       </c>
       <c r="E147" s="9">
         <v>11310.0</v>
       </c>
       <c r="F147" s="7" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" s="11">
         <v>5</v>
       </c>
       <c r="B148" s="6" t="s">
         <v>426</v>
       </c>
       <c r="C148" s="7" t="s">
         <v>427</v>
       </c>
       <c r="D148" s="5">
-        <v>531.0</v>
+        <v>534.0</v>
       </c>
       <c r="E148" s="9">
         <v>12450.0</v>
       </c>
       <c r="F148" s="7" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="11">
         <v>6</v>
       </c>
       <c r="B149" s="6" t="s">
         <v>429</v>
       </c>
       <c r="C149" s="7" t="s">
         <v>430</v>
       </c>
       <c r="D149" s="5">
-        <v>418.0</v>
+        <v>229.0</v>
       </c>
       <c r="E149" s="9">
         <v>15360.0</v>
       </c>
       <c r="F149" s="7" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="11">
         <v>1</v>
       </c>
       <c r="B150" s="6" t="s">
         <v>432</v>
       </c>
       <c r="C150" s="7" t="s">
         <v>433</v>
       </c>
       <c r="D150" s="5">
         <v>0.0</v>
       </c>
       <c r="E150" s="9">
         <v>257459.0</v>
       </c>
       <c r="F150" s="7" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="11">
         <v>2</v>
       </c>
       <c r="B151" s="6" t="s">
         <v>435</v>
       </c>
       <c r="C151" s="7" t="s">
         <v>436</v>
       </c>
       <c r="D151" s="5">
-        <v>19.0</v>
+        <v>13.0</v>
       </c>
       <c r="E151" s="9">
         <v>67456.0</v>
       </c>
       <c r="F151" s="7" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="11">
         <v>3</v>
       </c>
       <c r="B152" s="6" t="s">
         <v>438</v>
       </c>
       <c r="C152" s="7" t="s">
         <v>439</v>
       </c>
       <c r="D152" s="5">
-        <v>25.0</v>
+        <v>1.0</v>
       </c>
       <c r="E152" s="9">
         <v>73855.0</v>
       </c>
       <c r="F152" s="7" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="11">
         <v>4</v>
       </c>
       <c r="B153" s="6" t="s">
         <v>441</v>
       </c>
       <c r="C153" s="7" t="s">
         <v>442</v>
       </c>
       <c r="D153" s="5">
-        <v>11.0</v>
+        <v>8.0</v>
       </c>
       <c r="E153" s="9">
         <v>76289.0</v>
       </c>
       <c r="F153" s="7" t="s">
         <v>443</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="11">
         <v>5</v>
       </c>
       <c r="B154" s="6" t="s">
         <v>444</v>
       </c>
       <c r="C154" s="7" t="s">
         <v>445</v>
       </c>
       <c r="D154" s="5">
-        <v>5.0</v>
+        <v>3.0</v>
       </c>
       <c r="E154" s="9">
         <v>94380.0</v>
       </c>
       <c r="F154" s="7" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="11">
         <v>6</v>
       </c>
       <c r="B155" s="6" t="s">
         <v>447</v>
       </c>
       <c r="C155" s="7" t="s">
         <v>448</v>
       </c>
       <c r="D155" s="5">
-        <v>17.0</v>
+        <v>4.0</v>
       </c>
       <c r="E155" s="9">
         <v>95736.0</v>
       </c>
       <c r="F155" s="7" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="11">
         <v>7</v>
       </c>
       <c r="B156" s="6" t="s">
         <v>450</v>
       </c>
       <c r="C156" s="7" t="s">
         <v>451</v>
       </c>
       <c r="D156" s="5">
         <v>4.0</v>
       </c>
       <c r="E156" s="9">
         <v>195685.0</v>
       </c>
       <c r="F156" s="7" t="s">
         <v>452</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="11">
         <v>8</v>
       </c>
       <c r="B157" s="6" t="s">
         <v>453</v>
       </c>
       <c r="C157" s="7" t="s">
         <v>454</v>
       </c>
       <c r="D157" s="5">
-        <v>26.0</v>
+        <v>12.0</v>
       </c>
       <c r="E157" s="9">
         <v>231385.0</v>
       </c>
       <c r="F157" s="7" t="s">
         <v>455</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="11">
         <v>9</v>
       </c>
       <c r="B158" s="6" t="s">
         <v>456</v>
       </c>
       <c r="C158" s="7" t="s">
         <v>457</v>
       </c>
       <c r="D158" s="5">
-        <v>22.0</v>
+        <v>20.0</v>
       </c>
       <c r="E158" s="9">
         <v>362783.0</v>
       </c>
       <c r="F158" s="7" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" s="11">
         <v>10</v>
       </c>
       <c r="B159" s="6" t="s">
         <v>459</v>
       </c>
       <c r="C159" s="7" t="s">
         <v>460</v>
       </c>
       <c r="D159" s="5">
-        <v>16.0</v>
+        <v>17.0</v>
       </c>
       <c r="E159" s="9">
         <v>282761.0</v>
       </c>
       <c r="F159" s="7" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="11">
         <v>11</v>
       </c>
       <c r="B160" s="6" t="s">
         <v>462</v>
       </c>
       <c r="C160" s="7" t="s">
         <v>463</v>
       </c>
       <c r="D160" s="5">
         <v>18.0</v>
       </c>
       <c r="E160" s="9">
         <v>56701.0</v>
       </c>
       <c r="F160" s="7" t="s">
@@ -10465,854 +10465,854 @@
       </c>
       <c r="C161" s="7" t="s">
         <v>466</v>
       </c>
       <c r="D161" s="5">
         <v>17.0</v>
       </c>
       <c r="E161" s="9">
         <v>72550.0</v>
       </c>
       <c r="F161" s="7" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" s="11">
         <v>13</v>
       </c>
       <c r="B162" s="6" t="s">
         <v>468</v>
       </c>
       <c r="C162" s="7" t="s">
         <v>469</v>
       </c>
       <c r="D162" s="5">
-        <v>12.0</v>
+        <v>16.0</v>
       </c>
       <c r="E162" s="9">
         <v>73571.0</v>
       </c>
       <c r="F162" s="7" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="11">
         <v>14</v>
       </c>
       <c r="B163" s="6" t="s">
         <v>471</v>
       </c>
       <c r="C163" s="7" t="s">
         <v>472</v>
       </c>
       <c r="D163" s="5">
-        <v>15.0</v>
+        <v>13.0</v>
       </c>
       <c r="E163" s="9">
         <v>84590.0</v>
       </c>
       <c r="F163" s="7" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" s="11">
         <v>15</v>
       </c>
       <c r="B164" s="6" t="s">
         <v>474</v>
       </c>
       <c r="C164" s="7" t="s">
         <v>475</v>
       </c>
       <c r="D164" s="5">
-        <v>12.0</v>
+        <v>11.0</v>
       </c>
       <c r="E164" s="9">
         <v>110629.0</v>
       </c>
       <c r="F164" s="7" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" s="11">
         <v>16</v>
       </c>
       <c r="B165" s="6" t="s">
         <v>477</v>
       </c>
       <c r="C165" s="7" t="s">
         <v>478</v>
       </c>
       <c r="D165" s="5">
         <v>0.0</v>
       </c>
       <c r="E165" s="9">
         <v>0.0</v>
       </c>
       <c r="F165" s="7" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" s="11">
         <v>1</v>
       </c>
       <c r="B166" s="6" t="s">
         <v>480</v>
       </c>
       <c r="C166" s="7" t="s">
         <v>481</v>
       </c>
       <c r="D166" s="5">
-        <v>36.0</v>
+        <v>29.0</v>
       </c>
       <c r="E166" s="9">
         <v>33000.0</v>
       </c>
       <c r="F166" s="7" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" s="11">
         <v>2</v>
       </c>
       <c r="B167" s="6" t="s">
         <v>483</v>
       </c>
       <c r="C167" s="7" t="s">
         <v>484</v>
       </c>
       <c r="D167" s="5">
-        <v>27.0</v>
+        <v>22.0</v>
       </c>
       <c r="E167" s="9">
         <v>36500.0</v>
       </c>
       <c r="F167" s="7" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="11">
         <v>3</v>
       </c>
       <c r="B168" s="6" t="s">
         <v>486</v>
       </c>
       <c r="C168" s="7" t="s">
         <v>487</v>
       </c>
       <c r="D168" s="5">
-        <v>13.0</v>
+        <v>6.0</v>
       </c>
       <c r="E168" s="9">
         <v>46900.0</v>
       </c>
       <c r="F168" s="7" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="11">
         <v>4</v>
       </c>
       <c r="B169" s="6" t="s">
         <v>489</v>
       </c>
       <c r="C169" s="7" t="s">
         <v>490</v>
       </c>
       <c r="D169" s="5">
-        <v>17.0</v>
+        <v>2.0</v>
       </c>
       <c r="E169" s="9">
         <v>63500.0</v>
       </c>
       <c r="F169" s="7" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="11">
         <v>5</v>
       </c>
       <c r="B170" s="6" t="s">
         <v>492</v>
       </c>
       <c r="C170" s="7" t="s">
         <v>493</v>
       </c>
       <c r="D170" s="5">
-        <v>11.0</v>
+        <v>7.0</v>
       </c>
       <c r="E170" s="9">
         <v>81500.0</v>
       </c>
       <c r="F170" s="7" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" s="11">
         <v>6</v>
       </c>
       <c r="B171" s="6" t="s">
         <v>495</v>
       </c>
       <c r="C171" s="7" t="s">
         <v>496</v>
       </c>
       <c r="D171" s="5">
-        <v>7.0</v>
+        <v>28.0</v>
       </c>
       <c r="E171" s="9">
         <v>90000.0</v>
       </c>
       <c r="F171" s="7" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="11">
         <v>1</v>
       </c>
       <c r="B172" s="6" t="s">
         <v>498</v>
       </c>
       <c r="C172" s="7" t="s">
         <v>499</v>
       </c>
       <c r="D172" s="5">
         <v>0.0</v>
       </c>
       <c r="E172" s="9">
-        <v>9264.69</v>
+        <v>9666.4</v>
       </c>
       <c r="F172" s="7" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="11">
         <v>2</v>
       </c>
       <c r="B173" s="6" t="s">
         <v>501</v>
       </c>
       <c r="C173" s="7" t="s">
         <v>502</v>
       </c>
       <c r="D173" s="5">
         <v>0.0</v>
       </c>
       <c r="E173" s="9">
-        <v>9264.69</v>
+        <v>9666.4</v>
       </c>
       <c r="F173" s="7" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="11">
         <v>3</v>
       </c>
       <c r="B174" s="6" t="s">
         <v>504</v>
       </c>
       <c r="C174" s="7" t="s">
         <v>505</v>
       </c>
       <c r="D174" s="5">
-        <v>3.0</v>
+        <v>0.0</v>
       </c>
       <c r="E174" s="9">
-        <v>11886.77</v>
+        <v>12402.18</v>
       </c>
       <c r="F174" s="7" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" s="11">
         <v>4</v>
       </c>
       <c r="B175" s="6" t="s">
         <v>507</v>
       </c>
       <c r="C175" s="7" t="s">
         <v>508</v>
       </c>
       <c r="D175" s="5">
         <v>0.0</v>
       </c>
       <c r="E175" s="9">
-        <v>11886.77</v>
+        <v>12402.18</v>
       </c>
       <c r="F175" s="7" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" s="11">
         <v>5</v>
       </c>
       <c r="B176" s="6" t="s">
         <v>510</v>
       </c>
       <c r="C176" s="7" t="s">
         <v>511</v>
       </c>
       <c r="D176" s="5">
-        <v>15.0</v>
+        <v>52.0</v>
       </c>
       <c r="E176" s="9">
-        <v>12411.18</v>
+        <v>12949.34</v>
       </c>
       <c r="F176" s="7" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="11">
         <v>6</v>
       </c>
       <c r="B177" s="6" t="s">
         <v>513</v>
       </c>
       <c r="C177" s="7" t="s">
         <v>514</v>
       </c>
       <c r="D177" s="5">
-        <v>0.0</v>
+        <v>10.0</v>
       </c>
       <c r="E177" s="9">
-        <v>12411.18</v>
+        <v>12949.34</v>
       </c>
       <c r="F177" s="7" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" s="11">
         <v>7</v>
       </c>
       <c r="B178" s="6" t="s">
         <v>516</v>
       </c>
       <c r="C178" s="7" t="s">
         <v>517</v>
       </c>
       <c r="D178" s="5">
         <v>0.0</v>
       </c>
       <c r="E178" s="9">
-        <v>16781.32</v>
+        <v>17508.96</v>
       </c>
       <c r="F178" s="7" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" s="11">
         <v>8</v>
       </c>
       <c r="B179" s="6" t="s">
         <v>519</v>
       </c>
       <c r="C179" s="7" t="s">
         <v>520</v>
       </c>
       <c r="D179" s="5">
-        <v>65.0</v>
+        <v>26.0</v>
       </c>
       <c r="E179" s="9">
-        <v>16781.32</v>
+        <v>17508.96</v>
       </c>
       <c r="F179" s="7" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" s="11">
         <v>9</v>
       </c>
       <c r="B180" s="6" t="s">
         <v>522</v>
       </c>
       <c r="C180" s="7" t="s">
         <v>523</v>
       </c>
       <c r="D180" s="5">
-        <v>44.0</v>
+        <v>22.0</v>
       </c>
       <c r="E180" s="9">
-        <v>18616.78</v>
+        <v>19424.0</v>
       </c>
       <c r="F180" s="7" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" s="11">
         <v>10</v>
       </c>
       <c r="B181" s="6" t="s">
         <v>525</v>
       </c>
       <c r="C181" s="7" t="s">
         <v>526</v>
       </c>
       <c r="D181" s="5">
-        <v>71.0</v>
+        <v>6.0</v>
       </c>
       <c r="E181" s="9">
-        <v>18616.78</v>
+        <v>19424.0</v>
       </c>
       <c r="F181" s="7" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" s="11">
         <v>11</v>
       </c>
       <c r="B182" s="6" t="s">
         <v>528</v>
       </c>
       <c r="C182" s="7" t="s">
         <v>529</v>
       </c>
       <c r="D182" s="5">
-        <v>57.0</v>
+        <v>35.0</v>
       </c>
       <c r="E182" s="9">
-        <v>21151.45</v>
+        <v>22068.58</v>
       </c>
       <c r="F182" s="7" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" s="11">
         <v>12</v>
       </c>
       <c r="B183" s="6" t="s">
         <v>531</v>
       </c>
       <c r="C183" s="7" t="s">
         <v>532</v>
       </c>
       <c r="D183" s="5">
-        <v>143.0</v>
+        <v>96.0</v>
       </c>
       <c r="E183" s="9">
-        <v>21151.45</v>
+        <v>22068.58</v>
       </c>
       <c r="F183" s="7" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" s="11">
         <v>13</v>
       </c>
       <c r="B184" s="6" t="s">
         <v>534</v>
       </c>
       <c r="C184" s="7" t="s">
         <v>535</v>
       </c>
       <c r="D184" s="5">
-        <v>50.0</v>
+        <v>13.0</v>
       </c>
       <c r="E184" s="9">
-        <v>29279.9</v>
+        <v>30549.49</v>
       </c>
       <c r="F184" s="7" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="11">
         <v>14</v>
       </c>
       <c r="B185" s="6" t="s">
         <v>537</v>
       </c>
       <c r="C185" s="7" t="s">
         <v>538</v>
       </c>
       <c r="D185" s="5">
-        <v>81.0</v>
+        <v>28.0</v>
       </c>
       <c r="E185" s="9">
-        <v>29279.9</v>
+        <v>30549.49</v>
       </c>
       <c r="F185" s="7" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" s="11">
         <v>15</v>
       </c>
       <c r="B186" s="6" t="s">
         <v>540</v>
       </c>
       <c r="C186" s="7" t="s">
         <v>541</v>
       </c>
       <c r="D186" s="5">
-        <v>9.0</v>
+        <v>0.0</v>
       </c>
       <c r="E186" s="9">
-        <v>39855.63</v>
+        <v>41583.78</v>
       </c>
       <c r="F186" s="7" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" s="11">
         <v>16</v>
       </c>
       <c r="B187" s="6" t="s">
         <v>543</v>
       </c>
       <c r="C187" s="7" t="s">
         <v>544</v>
       </c>
       <c r="D187" s="5">
-        <v>4.0</v>
+        <v>0.0</v>
       </c>
       <c r="E187" s="9">
-        <v>39855.63</v>
+        <v>41583.78</v>
       </c>
       <c r="F187" s="7" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" s="11">
         <v>1</v>
       </c>
       <c r="B188" s="6" t="s">
         <v>546</v>
       </c>
       <c r="C188" s="7" t="s">
         <v>547</v>
       </c>
       <c r="D188" s="5">
         <v>0.0</v>
       </c>
       <c r="E188" s="9">
-        <v>245863.8</v>
+        <v>256524.5</v>
       </c>
       <c r="F188" s="7" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" s="11">
         <v>2</v>
       </c>
       <c r="B189" s="6" t="s">
         <v>549</v>
       </c>
       <c r="C189" s="7" t="s">
         <v>550</v>
       </c>
       <c r="D189" s="5">
         <v>0.0</v>
       </c>
       <c r="E189" s="9">
         <v>261450.45</v>
       </c>
       <c r="F189" s="7" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" s="11">
         <v>1</v>
       </c>
       <c r="B190" s="6" t="s">
         <v>552</v>
       </c>
       <c r="C190" s="7" t="s">
         <v>553</v>
       </c>
       <c r="D190" s="5">
-        <v>12.0</v>
+        <v>21.0</v>
       </c>
       <c r="E190" s="9">
-        <v>61330.0</v>
+        <v>53700.0</v>
       </c>
       <c r="F190" s="7" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" s="11">
         <v>2</v>
       </c>
       <c r="B191" s="6" t="s">
         <v>555</v>
       </c>
       <c r="C191" s="7" t="s">
         <v>556</v>
       </c>
       <c r="D191" s="5">
-        <v>6.0</v>
+        <v>14.0</v>
       </c>
       <c r="E191" s="9">
-        <v>75120.0</v>
+        <v>65700.0</v>
       </c>
       <c r="F191" s="7" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" s="11">
         <v>3</v>
       </c>
       <c r="B192" s="6" t="s">
         <v>558</v>
       </c>
       <c r="C192" s="7" t="s">
         <v>559</v>
       </c>
       <c r="D192" s="5">
-        <v>19.0</v>
+        <v>0.0</v>
       </c>
       <c r="E192" s="9">
-        <v>81230.0</v>
+        <v>71100.0</v>
       </c>
       <c r="F192" s="7" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" s="11">
         <v>4</v>
       </c>
       <c r="B193" s="6" t="s">
         <v>561</v>
       </c>
       <c r="C193" s="7" t="s">
         <v>562</v>
       </c>
       <c r="D193" s="5">
-        <v>0.0</v>
+        <v>15.0</v>
       </c>
       <c r="E193" s="9">
-        <v>130320.0</v>
+        <v>114000.0</v>
       </c>
       <c r="F193" s="7" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" s="11">
         <v>5</v>
       </c>
       <c r="B194" s="6" t="s">
         <v>564</v>
       </c>
       <c r="C194" s="7" t="s">
         <v>565</v>
       </c>
       <c r="D194" s="5">
-        <v>4.0</v>
+        <v>5.0</v>
       </c>
       <c r="E194" s="9">
-        <v>153320.0</v>
+        <v>134200.0</v>
       </c>
       <c r="F194" s="7" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" s="11">
         <v>6</v>
       </c>
       <c r="B195" s="6" t="s">
         <v>567</v>
       </c>
       <c r="C195" s="7" t="s">
         <v>568</v>
       </c>
       <c r="D195" s="5">
         <v>0.0</v>
       </c>
       <c r="E195" s="9">
-        <v>36680.0</v>
+        <v>32100.0</v>
       </c>
       <c r="F195" s="7" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" s="11">
         <v>7</v>
       </c>
       <c r="B196" s="6" t="s">
         <v>570</v>
       </c>
       <c r="C196" s="7" t="s">
         <v>571</v>
       </c>
       <c r="D196" s="5">
-        <v>0.0</v>
+        <v>4.0</v>
       </c>
       <c r="E196" s="9">
-        <v>40090.0</v>
+        <v>35100.0</v>
       </c>
       <c r="F196" s="7" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" s="11">
         <v>8</v>
       </c>
       <c r="B197" s="6" t="s">
         <v>573</v>
       </c>
       <c r="C197" s="7" t="s">
         <v>574</v>
       </c>
       <c r="D197" s="5">
-        <v>31.0</v>
+        <v>16.0</v>
       </c>
       <c r="E197" s="9">
-        <v>41660.0</v>
+        <v>36500.0</v>
       </c>
       <c r="F197" s="7" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" s="11">
         <v>9</v>
       </c>
       <c r="B198" s="6" t="s">
         <v>576</v>
       </c>
       <c r="C198" s="7" t="s">
         <v>577</v>
       </c>
       <c r="D198" s="5">
-        <v>0.0</v>
+        <v>7.0</v>
       </c>
       <c r="E198" s="9">
-        <v>43200.0</v>
+        <v>37800.0</v>
       </c>
       <c r="F198" s="7" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" s="11">
         <v>10</v>
       </c>
       <c r="B199" s="6" t="s">
         <v>579</v>
       </c>
       <c r="C199" s="7" t="s">
         <v>580</v>
       </c>
       <c r="D199" s="5">
-        <v>12.0</v>
+        <v>9.0</v>
       </c>
       <c r="E199" s="9">
-        <v>62460.0</v>
+        <v>54700.0</v>
       </c>
       <c r="F199" s="7" t="s">
         <v>581</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" s="11">
         <v>11</v>
       </c>
       <c r="B200" s="6" t="s">
         <v>582</v>
       </c>
       <c r="C200" s="7" t="s">
         <v>583</v>
       </c>
       <c r="D200" s="5">
-        <v>14.0</v>
+        <v>12.0</v>
       </c>
       <c r="E200" s="9">
-        <v>68310.0</v>
+        <v>59800.0</v>
       </c>
       <c r="F200" s="7" t="s">
         <v>584</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" s="11">
         <v>12</v>
       </c>
       <c r="B201" s="6" t="s">
         <v>585</v>
       </c>
       <c r="C201" s="7" t="s">
         <v>586</v>
       </c>
       <c r="D201" s="5">
-        <v>23.0</v>
+        <v>14.0</v>
       </c>
       <c r="E201" s="9">
-        <v>82720.0</v>
+        <v>72400.0</v>
       </c>
       <c r="F201" s="7" t="s">
         <v>587</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" s="11">
         <v>13</v>
       </c>
       <c r="B202" s="6" t="s">
         <v>588</v>
       </c>
       <c r="C202" s="7" t="s">
         <v>589</v>
       </c>
       <c r="D202" s="5">
-        <v>7.0</v>
+        <v>11.0</v>
       </c>
       <c r="E202" s="9">
-        <v>132710.0</v>
+        <v>116100.0</v>
       </c>
       <c r="F202" s="7" t="s">
         <v>590</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" s="11">
         <v>1</v>
       </c>
       <c r="B203" s="6"/>
       <c r="C203" s="7" t="s">
         <v>591</v>
       </c>
       <c r="D203" s="5">
         <v>0.0</v>
       </c>
       <c r="E203" s="9">
         <v>4040.0</v>
       </c>
       <c r="F203" s="7" t="s">
         <v>592</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" s="11">
@@ -11771,131 +11771,131 @@
       <c r="B229" s="6"/>
       <c r="C229" s="7" t="s">
         <v>643</v>
       </c>
       <c r="D229" s="5">
         <v>0.0</v>
       </c>
       <c r="E229" s="9">
         <v>51538.0</v>
       </c>
       <c r="F229" s="7" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" s="11">
         <v>1</v>
       </c>
       <c r="B230" s="6" t="s">
         <v>645</v>
       </c>
       <c r="C230" s="7" t="s">
         <v>646</v>
       </c>
       <c r="D230" s="5">
-        <v>7.0</v>
+        <v>4.0</v>
       </c>
       <c r="E230" s="9">
         <v>138363.0</v>
       </c>
       <c r="F230" s="7" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" s="11">
         <v>2</v>
       </c>
       <c r="B231" s="6" t="s">
         <v>648</v>
       </c>
       <c r="C231" s="7" t="s">
         <v>649</v>
       </c>
       <c r="D231" s="5">
         <v>10.0</v>
       </c>
       <c r="E231" s="9">
         <v>115322.0</v>
       </c>
       <c r="F231" s="7" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" s="11">
         <v>3</v>
       </c>
       <c r="B232" s="6" t="s">
         <v>651</v>
       </c>
       <c r="C232" s="7" t="s">
         <v>652</v>
       </c>
       <c r="D232" s="5">
-        <v>12.0</v>
+        <v>11.0</v>
       </c>
       <c r="E232" s="9">
         <v>128636.0</v>
       </c>
       <c r="F232" s="7" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" s="11">
         <v>4</v>
       </c>
       <c r="B233" s="6" t="s">
         <v>654</v>
       </c>
       <c r="C233" s="7" t="s">
         <v>655</v>
       </c>
       <c r="D233" s="5">
-        <v>5.0</v>
+        <v>2.0</v>
       </c>
       <c r="E233" s="9">
         <v>118128.0</v>
       </c>
       <c r="F233" s="7" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" s="11">
         <v>5</v>
       </c>
       <c r="B234" s="6" t="s">
         <v>657</v>
       </c>
       <c r="C234" s="7" t="s">
         <v>658</v>
       </c>
       <c r="D234" s="5">
-        <v>19.0</v>
+        <v>18.0</v>
       </c>
       <c r="E234" s="9">
         <v>138616.0</v>
       </c>
       <c r="F234" s="7" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" s="11">
         <v>6</v>
       </c>
       <c r="B235" s="6" t="s">
         <v>660</v>
       </c>
       <c r="C235" s="7" t="s">
         <v>661</v>
       </c>
       <c r="D235" s="5">
         <v>0.0</v>
       </c>
       <c r="E235" s="9">
         <v>85460.0</v>
       </c>
       <c r="F235" s="7" t="s">
@@ -11911,231 +11911,231 @@
       </c>
       <c r="C236" s="7" t="s">
         <v>664</v>
       </c>
       <c r="D236" s="5">
         <v>0.0</v>
       </c>
       <c r="E236" s="9">
         <v>86860.0</v>
       </c>
       <c r="F236" s="7" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" s="11">
         <v>8</v>
       </c>
       <c r="B237" s="6" t="s">
         <v>666</v>
       </c>
       <c r="C237" s="7" t="s">
         <v>667</v>
       </c>
       <c r="D237" s="5">
-        <v>14.0</v>
+        <v>11.0</v>
       </c>
       <c r="E237" s="9">
         <v>128689.0</v>
       </c>
       <c r="F237" s="7" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" s="11">
         <v>9</v>
       </c>
       <c r="B238" s="6" t="s">
         <v>669</v>
       </c>
       <c r="C238" s="7" t="s">
         <v>670</v>
       </c>
       <c r="D238" s="5">
-        <v>15.0</v>
+        <v>14.0</v>
       </c>
       <c r="E238" s="9">
         <v>118329.0</v>
       </c>
       <c r="F238" s="7" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" s="11">
         <v>10</v>
       </c>
       <c r="B239" s="6" t="s">
         <v>672</v>
       </c>
       <c r="C239" s="7" t="s">
         <v>673</v>
       </c>
       <c r="D239" s="5">
-        <v>5.0</v>
+        <v>1.0</v>
       </c>
       <c r="E239" s="9">
         <v>168589.0</v>
       </c>
       <c r="F239" s="7" t="s">
         <v>674</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" s="11">
         <v>11</v>
       </c>
       <c r="B240" s="6" t="s">
         <v>675</v>
       </c>
       <c r="C240" s="7" t="s">
         <v>676</v>
       </c>
       <c r="D240" s="5">
-        <v>6.0</v>
+        <v>5.0</v>
       </c>
       <c r="E240" s="9">
         <v>172883.0</v>
       </c>
       <c r="F240" s="7" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" s="11">
         <v>12</v>
       </c>
       <c r="B241" s="6" t="s">
         <v>678</v>
       </c>
       <c r="C241" s="7" t="s">
         <v>679</v>
       </c>
       <c r="D241" s="5">
         <v>12.0</v>
       </c>
       <c r="E241" s="9">
         <v>163472.0</v>
       </c>
       <c r="F241" s="7" t="s">
         <v>680</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" s="11">
         <v>13</v>
       </c>
       <c r="B242" s="6" t="s">
         <v>681</v>
       </c>
       <c r="C242" s="7" t="s">
         <v>682</v>
       </c>
       <c r="D242" s="5">
-        <v>11.0</v>
+        <v>6.0</v>
       </c>
       <c r="E242" s="9">
         <v>170530.0</v>
       </c>
       <c r="F242" s="7" t="s">
         <v>683</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" s="11">
         <v>14</v>
       </c>
       <c r="B243" s="6" t="s">
         <v>684</v>
       </c>
       <c r="C243" s="7" t="s">
         <v>685</v>
       </c>
       <c r="D243" s="5">
-        <v>2.0</v>
+        <v>15.0</v>
       </c>
       <c r="E243" s="9">
         <v>167787.0</v>
       </c>
       <c r="F243" s="7" t="s">
         <v>686</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" s="11">
         <v>15</v>
       </c>
       <c r="B244" s="6" t="s">
         <v>687</v>
       </c>
       <c r="C244" s="7" t="s">
         <v>688</v>
       </c>
       <c r="D244" s="5">
-        <v>16.0</v>
+        <v>30.0</v>
       </c>
       <c r="E244" s="9">
         <v>172081.0</v>
       </c>
       <c r="F244" s="7" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" s="11">
         <v>16</v>
       </c>
       <c r="B245" s="6" t="s">
         <v>690</v>
       </c>
       <c r="C245" s="7" t="s">
         <v>691</v>
       </c>
       <c r="D245" s="5">
-        <v>2.0</v>
+        <v>15.0</v>
       </c>
       <c r="E245" s="9">
         <v>170741.0</v>
       </c>
       <c r="F245" s="7" t="s">
         <v>692</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" s="11">
         <v>17</v>
       </c>
       <c r="B246" s="6" t="s">
         <v>693</v>
       </c>
       <c r="C246" s="7" t="s">
         <v>694</v>
       </c>
       <c r="D246" s="5">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
       <c r="E246" s="9">
         <v>214218.0</v>
       </c>
       <c r="F246" s="7" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" s="11">
         <v>18</v>
       </c>
       <c r="B247" s="6" t="s">
         <v>696</v>
       </c>
       <c r="C247" s="7" t="s">
         <v>697</v>
       </c>
       <c r="D247" s="5">
         <v>0.0</v>
       </c>
       <c r="E247" s="9">
         <v>174444.0</v>
       </c>
       <c r="F247" s="7" t="s">
@@ -12151,271 +12151,271 @@
       </c>
       <c r="C248" s="7" t="s">
         <v>700</v>
       </c>
       <c r="D248" s="5">
         <v>0.0</v>
       </c>
       <c r="E248" s="9">
         <v>181534.0</v>
       </c>
       <c r="F248" s="7" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" s="11">
         <v>20</v>
       </c>
       <c r="B249" s="6" t="s">
         <v>702</v>
       </c>
       <c r="C249" s="7" t="s">
         <v>703</v>
       </c>
       <c r="D249" s="5">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
       <c r="E249" s="9">
         <v>231667.0</v>
       </c>
       <c r="F249" s="7" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" s="11">
         <v>21</v>
       </c>
       <c r="B250" s="6" t="s">
         <v>705</v>
       </c>
       <c r="C250" s="7" t="s">
         <v>706</v>
       </c>
       <c r="D250" s="5">
         <v>5.0</v>
       </c>
       <c r="E250" s="9">
         <v>217952.0</v>
       </c>
       <c r="F250" s="7" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" s="11">
         <v>22</v>
       </c>
       <c r="B251" s="6" t="s">
         <v>708</v>
       </c>
       <c r="C251" s="7" t="s">
         <v>709</v>
       </c>
       <c r="D251" s="5">
-        <v>4.0</v>
+        <v>1.0</v>
       </c>
       <c r="E251" s="9">
         <v>208236.0</v>
       </c>
       <c r="F251" s="7" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" s="11">
         <v>23</v>
       </c>
       <c r="B252" s="6" t="s">
         <v>678</v>
       </c>
       <c r="C252" s="7" t="s">
         <v>711</v>
       </c>
       <c r="D252" s="5">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
       <c r="E252" s="9">
         <v>218923.0</v>
       </c>
       <c r="F252" s="7" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" s="11">
         <v>24</v>
       </c>
       <c r="B253" s="6" t="s">
         <v>713</v>
       </c>
       <c r="C253" s="7" t="s">
         <v>714</v>
       </c>
       <c r="D253" s="5">
-        <v>7.0</v>
+        <v>2.0</v>
       </c>
       <c r="E253" s="9">
         <v>226772.0</v>
       </c>
       <c r="F253" s="7" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" s="11">
         <v>25</v>
       </c>
       <c r="B254" s="6" t="s">
         <v>716</v>
       </c>
       <c r="C254" s="7" t="s">
         <v>717</v>
       </c>
       <c r="D254" s="5">
-        <v>9.0</v>
+        <v>8.0</v>
       </c>
       <c r="E254" s="9">
         <v>214893.0</v>
       </c>
       <c r="F254" s="7" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" s="11">
         <v>26</v>
       </c>
       <c r="B255" s="6" t="s">
         <v>719</v>
       </c>
       <c r="C255" s="7" t="s">
         <v>720</v>
       </c>
       <c r="D255" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E255" s="9">
         <v>269436.0</v>
       </c>
       <c r="F255" s="7" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" s="11">
         <v>27</v>
       </c>
       <c r="B256" s="6" t="s">
         <v>722</v>
       </c>
       <c r="C256" s="7" t="s">
         <v>723</v>
       </c>
       <c r="D256" s="5">
-        <v>5.0</v>
+        <v>3.0</v>
       </c>
       <c r="E256" s="9">
         <v>270755.0</v>
       </c>
       <c r="F256" s="7" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" s="11">
         <v>28</v>
       </c>
       <c r="B257" s="6" t="s">
         <v>725</v>
       </c>
       <c r="C257" s="7" t="s">
         <v>726</v>
       </c>
       <c r="D257" s="5">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
       <c r="E257" s="9">
         <v>221392.0</v>
       </c>
       <c r="F257" s="7" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" s="11">
         <v>29</v>
       </c>
       <c r="B258" s="6" t="s">
         <v>728</v>
       </c>
       <c r="C258" s="7" t="s">
         <v>729</v>
       </c>
       <c r="D258" s="5">
-        <v>7.0</v>
+        <v>6.0</v>
       </c>
       <c r="E258" s="9">
         <v>276558.0</v>
       </c>
       <c r="F258" s="7" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" s="11">
         <v>30</v>
       </c>
       <c r="B259" s="6" t="s">
         <v>731</v>
       </c>
       <c r="C259" s="7" t="s">
         <v>732</v>
       </c>
       <c r="D259" s="5">
-        <v>5.0</v>
+        <v>7.0</v>
       </c>
       <c r="E259" s="9">
         <v>256460.0</v>
       </c>
       <c r="F259" s="7" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" s="11">
         <v>31</v>
       </c>
       <c r="B260" s="6" t="s">
         <v>734</v>
       </c>
       <c r="C260" s="7" t="s">
         <v>735</v>
       </c>
       <c r="D260" s="5">
-        <v>10.0</v>
+        <v>7.0</v>
       </c>
       <c r="E260" s="9">
         <v>131052.0</v>
       </c>
       <c r="F260" s="7" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" s="11">
         <v>1</v>
       </c>
       <c r="B261" s="6"/>
       <c r="C261" s="7" t="s">
         <v>737</v>
       </c>
       <c r="D261" s="5">
         <v>0.0</v>
       </c>
       <c r="E261" s="9">
         <v>179955.0</v>
       </c>
       <c r="F261" s="7" t="s">
         <v>738</v>
       </c>
@@ -12769,231 +12769,231 @@
       </c>
       <c r="C280" s="7" t="s">
         <v>784</v>
       </c>
       <c r="D280" s="5">
         <v>0.0</v>
       </c>
       <c r="E280" s="9">
         <v>2790.0</v>
       </c>
       <c r="F280" s="7" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" s="11">
         <v>1</v>
       </c>
       <c r="B281" s="6" t="s">
         <v>786</v>
       </c>
       <c r="C281" s="7" t="s">
         <v>787</v>
       </c>
       <c r="D281" s="5">
-        <v>33.0</v>
+        <v>0.0</v>
       </c>
       <c r="E281" s="9">
         <v>4590.0</v>
       </c>
       <c r="F281" s="7" t="s">
         <v>788</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" s="11">
         <v>2</v>
       </c>
       <c r="B282" s="6" t="s">
         <v>789</v>
       </c>
       <c r="C282" s="7" t="s">
         <v>790</v>
       </c>
       <c r="D282" s="5">
         <v>0.0</v>
       </c>
       <c r="E282" s="9">
         <v>5790.0</v>
       </c>
       <c r="F282" s="7" t="s">
         <v>791</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" s="11">
         <v>3</v>
       </c>
       <c r="B283" s="6" t="s">
         <v>792</v>
       </c>
       <c r="C283" s="7" t="s">
         <v>793</v>
       </c>
       <c r="D283" s="5">
-        <v>71.0</v>
+        <v>15.0</v>
       </c>
       <c r="E283" s="9">
         <v>6990.0</v>
       </c>
       <c r="F283" s="7" t="s">
         <v>794</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" s="11">
         <v>4</v>
       </c>
       <c r="B284" s="6" t="s">
         <v>795</v>
       </c>
       <c r="C284" s="7" t="s">
         <v>796</v>
       </c>
       <c r="D284" s="5">
-        <v>61.0</v>
+        <v>21.0</v>
       </c>
       <c r="E284" s="9">
         <v>5790.0</v>
       </c>
       <c r="F284" s="7" t="s">
         <v>797</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" s="11">
         <v>5</v>
       </c>
       <c r="B285" s="6" t="s">
         <v>798</v>
       </c>
       <c r="C285" s="7" t="s">
         <v>799</v>
       </c>
       <c r="D285" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E285" s="9">
         <v>5790.0</v>
       </c>
       <c r="F285" s="7" t="s">
         <v>800</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" s="11">
         <v>6</v>
       </c>
       <c r="B286" s="6" t="s">
         <v>801</v>
       </c>
       <c r="C286" s="7" t="s">
         <v>802</v>
       </c>
       <c r="D286" s="5">
         <v>0.0</v>
       </c>
       <c r="E286" s="9">
         <v>6790.0</v>
       </c>
       <c r="F286" s="7" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" s="11">
         <v>7</v>
       </c>
       <c r="B287" s="6" t="s">
         <v>804</v>
       </c>
       <c r="C287" s="7" t="s">
         <v>805</v>
       </c>
       <c r="D287" s="5">
-        <v>51.0</v>
+        <v>39.0</v>
       </c>
       <c r="E287" s="9">
         <v>6590.0</v>
       </c>
       <c r="F287" s="7" t="s">
         <v>806</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" s="11">
         <v>8</v>
       </c>
       <c r="B288" s="6" t="s">
         <v>807</v>
       </c>
       <c r="C288" s="7" t="s">
         <v>808</v>
       </c>
       <c r="D288" s="5">
-        <v>1.0</v>
+        <v>34.0</v>
       </c>
       <c r="E288" s="9">
         <v>6590.0</v>
       </c>
       <c r="F288" s="7" t="s">
         <v>809</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" s="11">
         <v>9</v>
       </c>
       <c r="B289" s="6" t="s">
         <v>810</v>
       </c>
       <c r="C289" s="7" t="s">
         <v>811</v>
       </c>
       <c r="D289" s="5">
         <v>0.0</v>
       </c>
       <c r="E289" s="9">
         <v>7190.0</v>
       </c>
       <c r="F289" s="7" t="s">
         <v>812</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" s="11">
         <v>1</v>
       </c>
       <c r="B290" s="6" t="s">
         <v>813</v>
       </c>
       <c r="C290" s="7" t="s">
         <v>814</v>
       </c>
       <c r="D290" s="5">
-        <v>365.0</v>
+        <v>647.0</v>
       </c>
       <c r="E290" s="9">
         <v>2390.0</v>
       </c>
       <c r="F290" s="7" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" s="11">
         <v>2</v>
       </c>
       <c r="B291" s="6" t="s">
         <v>816</v>
       </c>
       <c r="C291" s="7" t="s">
         <v>817</v>
       </c>
       <c r="D291" s="5">
         <v>1.0</v>
       </c>
       <c r="E291" s="9">
         <v>3390.0</v>
       </c>
       <c r="F291" s="7" t="s">
@@ -13009,491 +13009,491 @@
       </c>
       <c r="C292" s="7" t="s">
         <v>820</v>
       </c>
       <c r="D292" s="5">
         <v>0.0</v>
       </c>
       <c r="E292" s="9">
         <v>4390.0</v>
       </c>
       <c r="F292" s="7" t="s">
         <v>821</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" s="11">
         <v>4</v>
       </c>
       <c r="B293" s="6" t="s">
         <v>822</v>
       </c>
       <c r="C293" s="7" t="s">
         <v>823</v>
       </c>
       <c r="D293" s="5">
-        <v>120.0</v>
+        <v>125.0</v>
       </c>
       <c r="E293" s="9">
         <v>2890.0</v>
       </c>
       <c r="F293" s="7" t="s">
         <v>824</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" s="11">
         <v>5</v>
       </c>
       <c r="B294" s="6" t="s">
         <v>825</v>
       </c>
       <c r="C294" s="7" t="s">
         <v>826</v>
       </c>
       <c r="D294" s="5">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="E294" s="9">
         <v>3790.0</v>
       </c>
       <c r="F294" s="7" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" s="11">
         <v>6</v>
       </c>
       <c r="B295" s="6" t="s">
         <v>828</v>
       </c>
       <c r="C295" s="7" t="s">
         <v>829</v>
       </c>
       <c r="D295" s="5">
-        <v>30.0</v>
+        <v>25.0</v>
       </c>
       <c r="E295" s="9">
         <v>4790.0</v>
       </c>
       <c r="F295" s="7" t="s">
         <v>830</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" s="11">
         <v>7</v>
       </c>
       <c r="B296" s="6" t="s">
         <v>831</v>
       </c>
       <c r="C296" s="7" t="s">
         <v>832</v>
       </c>
       <c r="D296" s="5">
         <v>500.0</v>
       </c>
       <c r="E296" s="9">
         <v>3690.0</v>
       </c>
       <c r="F296" s="7" t="s">
         <v>833</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" s="11">
         <v>8</v>
       </c>
       <c r="B297" s="6" t="s">
         <v>834</v>
       </c>
       <c r="C297" s="7" t="s">
         <v>835</v>
       </c>
       <c r="D297" s="5">
-        <v>3.0</v>
+        <v>14.0</v>
       </c>
       <c r="E297" s="9">
         <v>4390.0</v>
       </c>
       <c r="F297" s="7" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" s="11">
         <v>9</v>
       </c>
       <c r="B298" s="6" t="s">
         <v>837</v>
       </c>
       <c r="C298" s="7" t="s">
         <v>838</v>
       </c>
       <c r="D298" s="5">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
       <c r="E298" s="9">
         <v>5390.0</v>
       </c>
       <c r="F298" s="7" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" s="11">
         <v>1</v>
       </c>
       <c r="B299" s="6" t="s">
         <v>840</v>
       </c>
       <c r="C299" s="7" t="s">
         <v>841</v>
       </c>
       <c r="D299" s="5">
-        <v>46.0</v>
+        <v>37.0</v>
       </c>
       <c r="E299" s="9">
         <v>1290.0</v>
       </c>
       <c r="F299" s="7" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" s="11">
         <v>2</v>
       </c>
       <c r="B300" s="6" t="s">
         <v>843</v>
       </c>
       <c r="C300" s="7" t="s">
         <v>844</v>
       </c>
       <c r="D300" s="5">
-        <v>44.0</v>
+        <v>46.0</v>
       </c>
       <c r="E300" s="9">
         <v>1490.0</v>
       </c>
       <c r="F300" s="7" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" s="11">
         <v>3</v>
       </c>
       <c r="B301" s="6" t="s">
         <v>846</v>
       </c>
       <c r="C301" s="7" t="s">
         <v>847</v>
       </c>
       <c r="D301" s="5">
-        <v>14.0</v>
+        <v>21.0</v>
       </c>
       <c r="E301" s="9">
         <v>1690.0</v>
       </c>
       <c r="F301" s="7" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" s="11">
         <v>1</v>
       </c>
       <c r="B302" s="6" t="s">
         <v>849</v>
       </c>
       <c r="C302" s="7" t="s">
         <v>850</v>
       </c>
       <c r="D302" s="5">
         <v>2.0</v>
       </c>
       <c r="E302" s="9">
         <v>4490.0</v>
       </c>
       <c r="F302" s="7" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303" s="11">
         <v>2</v>
       </c>
       <c r="B303" s="6" t="s">
         <v>852</v>
       </c>
       <c r="C303" s="7" t="s">
         <v>853</v>
       </c>
       <c r="D303" s="5">
-        <v>59.0</v>
+        <v>15.0</v>
       </c>
       <c r="E303" s="9">
         <v>4790.0</v>
       </c>
       <c r="F303" s="7" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304" s="11">
         <v>3</v>
       </c>
       <c r="B304" s="6" t="s">
         <v>855</v>
       </c>
       <c r="C304" s="7" t="s">
         <v>856</v>
       </c>
       <c r="D304" s="5">
         <v>12.0</v>
       </c>
       <c r="E304" s="9">
         <v>4590.0</v>
       </c>
       <c r="F304" s="7" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" s="11">
         <v>4</v>
       </c>
       <c r="B305" s="6" t="s">
         <v>858</v>
       </c>
       <c r="C305" s="7" t="s">
         <v>859</v>
       </c>
       <c r="D305" s="5">
-        <v>58.0</v>
+        <v>43.0</v>
       </c>
       <c r="E305" s="9">
         <v>4590.0</v>
       </c>
       <c r="F305" s="7" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" s="11">
         <v>5</v>
       </c>
       <c r="B306" s="6" t="s">
         <v>861</v>
       </c>
       <c r="C306" s="7" t="s">
         <v>862</v>
       </c>
       <c r="D306" s="5">
-        <v>46.0</v>
+        <v>15.0</v>
       </c>
       <c r="E306" s="9">
         <v>5990.0</v>
       </c>
       <c r="F306" s="7" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" s="11">
         <v>6</v>
       </c>
       <c r="B307" s="6" t="s">
         <v>864</v>
       </c>
       <c r="C307" s="7" t="s">
         <v>865</v>
       </c>
       <c r="D307" s="5">
-        <v>14.0</v>
+        <v>11.0</v>
       </c>
       <c r="E307" s="9">
         <v>6090.0</v>
       </c>
       <c r="F307" s="7" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" s="11">
         <v>7</v>
       </c>
       <c r="B308" s="6" t="s">
         <v>867</v>
       </c>
       <c r="C308" s="7" t="s">
         <v>868</v>
       </c>
       <c r="D308" s="5">
-        <v>18.0</v>
+        <v>0.0</v>
       </c>
       <c r="E308" s="9">
         <v>5990.0</v>
       </c>
       <c r="F308" s="7" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" s="11">
         <v>8</v>
       </c>
       <c r="B309" s="6" t="s">
         <v>870</v>
       </c>
       <c r="C309" s="7" t="s">
         <v>871</v>
       </c>
       <c r="D309" s="5">
-        <v>7.0</v>
+        <v>5.0</v>
       </c>
       <c r="E309" s="9">
         <v>5990.0</v>
       </c>
       <c r="F309" s="7" t="s">
         <v>872</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" s="11">
         <v>9</v>
       </c>
       <c r="B310" s="6" t="s">
         <v>873</v>
       </c>
       <c r="C310" s="7" t="s">
         <v>874</v>
       </c>
       <c r="D310" s="5">
-        <v>10.0</v>
+        <v>0.0</v>
       </c>
       <c r="E310" s="9">
         <v>6990.0</v>
       </c>
       <c r="F310" s="7" t="s">
         <v>875</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" s="11">
         <v>10</v>
       </c>
       <c r="B311" s="6" t="s">
         <v>876</v>
       </c>
       <c r="C311" s="7" t="s">
         <v>877</v>
       </c>
       <c r="D311" s="5">
-        <v>57.0</v>
+        <v>51.0</v>
       </c>
       <c r="E311" s="9">
         <v>6890.0</v>
       </c>
       <c r="F311" s="7" t="s">
         <v>878</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" s="11">
         <v>11</v>
       </c>
       <c r="B312" s="6" t="s">
         <v>879</v>
       </c>
       <c r="C312" s="7" t="s">
         <v>880</v>
       </c>
       <c r="D312" s="5">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E312" s="9">
         <v>6990.0</v>
       </c>
       <c r="F312" s="7" t="s">
         <v>881</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313" s="11">
         <v>12</v>
       </c>
       <c r="B313" s="6" t="s">
         <v>882</v>
       </c>
       <c r="C313" s="7" t="s">
         <v>883</v>
       </c>
       <c r="D313" s="5">
-        <v>23.0</v>
+        <v>0.0</v>
       </c>
       <c r="E313" s="9">
         <v>6890.0</v>
       </c>
       <c r="F313" s="7" t="s">
         <v>884</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" s="11">
         <v>1</v>
       </c>
       <c r="B314" s="6" t="s">
         <v>885</v>
       </c>
       <c r="C314" s="7" t="s">
         <v>886</v>
       </c>
       <c r="D314" s="5">
-        <v>101.0</v>
+        <v>54.0</v>
       </c>
       <c r="E314" s="9">
         <v>3590.0</v>
       </c>
       <c r="F314" s="7" t="s">
         <v>887</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" s="11">
         <v>2</v>
       </c>
       <c r="B315" s="6" t="s">
         <v>888</v>
       </c>
       <c r="C315" s="7" t="s">
         <v>889</v>
       </c>
       <c r="D315" s="5">
-        <v>0.0</v>
+        <v>3.0</v>
       </c>
       <c r="E315" s="9">
         <v>3590.0</v>
       </c>
       <c r="F315" s="7" t="s">
         <v>890</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" s="11">
         <v>3</v>
       </c>
       <c r="B316" s="6" t="s">
         <v>891</v>
       </c>
       <c r="C316" s="7" t="s">
         <v>892</v>
       </c>
       <c r="D316" s="5">
         <v>0.0</v>
       </c>
       <c r="E316" s="9">
         <v>4390.0</v>
       </c>
       <c r="F316" s="7" t="s">
@@ -13549,51 +13549,51 @@
       </c>
       <c r="C319" s="7" t="s">
         <v>901</v>
       </c>
       <c r="D319" s="5">
         <v>0.0</v>
       </c>
       <c r="E319" s="9">
         <v>600.0</v>
       </c>
       <c r="F319" s="7" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320" s="11">
         <v>7</v>
       </c>
       <c r="B320" s="6" t="s">
         <v>903</v>
       </c>
       <c r="C320" s="7" t="s">
         <v>904</v>
       </c>
       <c r="D320" s="5">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
       <c r="E320" s="9">
         <v>4190.0</v>
       </c>
       <c r="F320" s="7" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321" s="11">
         <v>8</v>
       </c>
       <c r="B321" s="6" t="s">
         <v>906</v>
       </c>
       <c r="C321" s="7" t="s">
         <v>907</v>
       </c>
       <c r="D321" s="5">
         <v>0.0</v>
       </c>
       <c r="E321" s="9">
         <v>600.0</v>
       </c>
       <c r="F321" s="7" t="s">
@@ -13609,71 +13609,71 @@
       </c>
       <c r="C322" s="7" t="s">
         <v>910</v>
       </c>
       <c r="D322" s="5">
         <v>0.0</v>
       </c>
       <c r="E322" s="9">
         <v>600.0</v>
       </c>
       <c r="F322" s="7" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" s="11">
         <v>1</v>
       </c>
       <c r="B323" s="6" t="s">
         <v>912</v>
       </c>
       <c r="C323" s="7" t="s">
         <v>913</v>
       </c>
       <c r="D323" s="5">
-        <v>99.0</v>
+        <v>73.0</v>
       </c>
       <c r="E323" s="9">
         <v>4190.0</v>
       </c>
       <c r="F323" s="7" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324" s="11">
         <v>2</v>
       </c>
       <c r="B324" s="6" t="s">
         <v>915</v>
       </c>
       <c r="C324" s="7" t="s">
         <v>916</v>
       </c>
       <c r="D324" s="5">
-        <v>29.0</v>
+        <v>47.0</v>
       </c>
       <c r="E324" s="9">
         <v>4190.0</v>
       </c>
       <c r="F324" s="7" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325" s="11">
         <v>3</v>
       </c>
       <c r="B325" s="6" t="s">
         <v>918</v>
       </c>
       <c r="C325" s="7" t="s">
         <v>919</v>
       </c>
       <c r="D325" s="5">
         <v>24.0</v>
       </c>
       <c r="E325" s="9">
         <v>4190.0</v>
       </c>
       <c r="F325" s="7" t="s">
@@ -13689,111 +13689,111 @@
       </c>
       <c r="C326" s="7" t="s">
         <v>922</v>
       </c>
       <c r="D326" s="5">
         <v>0.0</v>
       </c>
       <c r="E326" s="9">
         <v>2850.0</v>
       </c>
       <c r="F326" s="7" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327" s="11">
         <v>5</v>
       </c>
       <c r="B327" s="6" t="s">
         <v>924</v>
       </c>
       <c r="C327" s="7" t="s">
         <v>925</v>
       </c>
       <c r="D327" s="5">
-        <v>30.0</v>
+        <v>13.0</v>
       </c>
       <c r="E327" s="9">
         <v>4190.0</v>
       </c>
       <c r="F327" s="7" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328" s="11">
         <v>6</v>
       </c>
       <c r="B328" s="6" t="s">
         <v>927</v>
       </c>
       <c r="C328" s="7" t="s">
         <v>928</v>
       </c>
       <c r="D328" s="5">
-        <v>8.0</v>
+        <v>9.0</v>
       </c>
       <c r="E328" s="9">
         <v>4190.0</v>
       </c>
       <c r="F328" s="7" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329" s="11">
         <v>7</v>
       </c>
       <c r="B329" s="6" t="s">
         <v>930</v>
       </c>
       <c r="C329" s="7" t="s">
         <v>931</v>
       </c>
       <c r="D329" s="5">
-        <v>38.0</v>
+        <v>2.0</v>
       </c>
       <c r="E329" s="9">
         <v>4190.0</v>
       </c>
       <c r="F329" s="7" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330" s="11">
         <v>8</v>
       </c>
       <c r="B330" s="6" t="s">
         <v>933</v>
       </c>
       <c r="C330" s="7" t="s">
         <v>934</v>
       </c>
       <c r="D330" s="5">
-        <v>573.0</v>
+        <v>565.0</v>
       </c>
       <c r="E330" s="9">
         <v>4190.0</v>
       </c>
       <c r="F330" s="7" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331" s="11">
         <v>9</v>
       </c>
       <c r="B331" s="6" t="s">
         <v>936</v>
       </c>
       <c r="C331" s="7" t="s">
         <v>937</v>
       </c>
       <c r="D331" s="5">
         <v>0.0</v>
       </c>
       <c r="E331" s="9">
         <v>500.0</v>
       </c>
       <c r="F331" s="7" t="s">
@@ -13869,51 +13869,51 @@
       </c>
       <c r="C335" s="7" t="s">
         <v>949</v>
       </c>
       <c r="D335" s="5">
         <v>0.0</v>
       </c>
       <c r="E335" s="9">
         <v>500.0</v>
       </c>
       <c r="F335" s="7" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="336" spans="1:6">
       <c r="A336" s="11">
         <v>14</v>
       </c>
       <c r="B336" s="6" t="s">
         <v>951</v>
       </c>
       <c r="C336" s="7" t="s">
         <v>952</v>
       </c>
       <c r="D336" s="5">
-        <v>4.0</v>
+        <v>33.0</v>
       </c>
       <c r="E336" s="9">
         <v>5390.0</v>
       </c>
       <c r="F336" s="7" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337" s="11">
         <v>15</v>
       </c>
       <c r="B337" s="6" t="s">
         <v>954</v>
       </c>
       <c r="C337" s="7" t="s">
         <v>955</v>
       </c>
       <c r="D337" s="5">
         <v>0.0</v>
       </c>
       <c r="E337" s="9">
         <v>5590.0</v>
       </c>
       <c r="F337" s="7" t="s">
@@ -13969,71 +13969,71 @@
       </c>
       <c r="C340" s="7" t="s">
         <v>964</v>
       </c>
       <c r="D340" s="5">
         <v>0.0</v>
       </c>
       <c r="E340" s="9">
         <v>6490.0</v>
       </c>
       <c r="F340" s="7" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341" s="11">
         <v>19</v>
       </c>
       <c r="B341" s="6" t="s">
         <v>966</v>
       </c>
       <c r="C341" s="7" t="s">
         <v>967</v>
       </c>
       <c r="D341" s="5">
-        <v>19.0</v>
+        <v>7.0</v>
       </c>
       <c r="E341" s="9">
         <v>6690.0</v>
       </c>
       <c r="F341" s="7" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="342" spans="1:6">
       <c r="A342" s="11">
         <v>20</v>
       </c>
       <c r="B342" s="6" t="s">
         <v>969</v>
       </c>
       <c r="C342" s="7" t="s">
         <v>970</v>
       </c>
       <c r="D342" s="5">
-        <v>12.0</v>
+        <v>14.0</v>
       </c>
       <c r="E342" s="9">
         <v>3990.0</v>
       </c>
       <c r="F342" s="7" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343" s="11">
         <v>21</v>
       </c>
       <c r="B343" s="6" t="s">
         <v>972</v>
       </c>
       <c r="C343" s="7" t="s">
         <v>973</v>
       </c>
       <c r="D343" s="5">
         <v>0.0</v>
       </c>
       <c r="E343" s="9">
         <v>4190.0</v>
       </c>
       <c r="F343" s="7" t="s">
@@ -14049,71 +14049,71 @@
       </c>
       <c r="C344" s="7" t="s">
         <v>976</v>
       </c>
       <c r="D344" s="5">
         <v>0.0</v>
       </c>
       <c r="E344" s="9">
         <v>3690.0</v>
       </c>
       <c r="F344" s="7" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345" s="11">
         <v>23</v>
       </c>
       <c r="B345" s="6" t="s">
         <v>978</v>
       </c>
       <c r="C345" s="7" t="s">
         <v>979</v>
       </c>
       <c r="D345" s="5">
-        <v>0.0</v>
+        <v>13.0</v>
       </c>
       <c r="E345" s="9">
         <v>3990.0</v>
       </c>
       <c r="F345" s="7" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" s="11">
         <v>24</v>
       </c>
       <c r="B346" s="6" t="s">
         <v>981</v>
       </c>
       <c r="C346" s="7" t="s">
         <v>982</v>
       </c>
       <c r="D346" s="5">
-        <v>9.0</v>
+        <v>11.0</v>
       </c>
       <c r="E346" s="9">
         <v>4990.0</v>
       </c>
       <c r="F346" s="7" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" s="11">
         <v>25</v>
       </c>
       <c r="B347" s="6" t="s">
         <v>984</v>
       </c>
       <c r="C347" s="7" t="s">
         <v>985</v>
       </c>
       <c r="D347" s="5">
         <v>0.0</v>
       </c>
       <c r="E347" s="9">
         <v>4890.0</v>
       </c>
       <c r="F347" s="7" t="s">
@@ -14149,51 +14149,51 @@
       </c>
       <c r="C349" s="7" t="s">
         <v>991</v>
       </c>
       <c r="D349" s="5">
         <v>0.0</v>
       </c>
       <c r="E349" s="9">
         <v>4990.0</v>
       </c>
       <c r="F349" s="7" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350" s="11">
         <v>28</v>
       </c>
       <c r="B350" s="6" t="s">
         <v>993</v>
       </c>
       <c r="C350" s="7" t="s">
         <v>994</v>
       </c>
       <c r="D350" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E350" s="9">
         <v>500.0</v>
       </c>
       <c r="F350" s="7" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="351" spans="1:6">
       <c r="A351" s="11">
         <v>29</v>
       </c>
       <c r="B351" s="6" t="s">
         <v>996</v>
       </c>
       <c r="C351" s="7" t="s">
         <v>997</v>
       </c>
       <c r="D351" s="5">
         <v>0.0</v>
       </c>
       <c r="E351" s="9">
         <v>6290.0</v>
       </c>
       <c r="F351" s="7" t="s">
@@ -14209,71 +14209,71 @@
       </c>
       <c r="C352" s="7" t="s">
         <v>1000</v>
       </c>
       <c r="D352" s="5">
         <v>0.0</v>
       </c>
       <c r="E352" s="9">
         <v>5490.0</v>
       </c>
       <c r="F352" s="7" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="353" spans="1:6">
       <c r="A353" s="11">
         <v>31</v>
       </c>
       <c r="B353" s="6" t="s">
         <v>1002</v>
       </c>
       <c r="C353" s="7" t="s">
         <v>1003</v>
       </c>
       <c r="D353" s="5">
-        <v>4.0</v>
+        <v>0.0</v>
       </c>
       <c r="E353" s="9">
         <v>5690.0</v>
       </c>
       <c r="F353" s="7" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="354" spans="1:6">
       <c r="A354" s="11">
         <v>32</v>
       </c>
       <c r="B354" s="6" t="s">
         <v>1005</v>
       </c>
       <c r="C354" s="7" t="s">
         <v>1006</v>
       </c>
       <c r="D354" s="5">
-        <v>9.0</v>
+        <v>14.0</v>
       </c>
       <c r="E354" s="9">
         <v>4490.0</v>
       </c>
       <c r="F354" s="7" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="355" spans="1:6">
       <c r="A355" s="11">
         <v>33</v>
       </c>
       <c r="B355" s="6" t="s">
         <v>1008</v>
       </c>
       <c r="C355" s="7" t="s">
         <v>1009</v>
       </c>
       <c r="D355" s="5">
         <v>0.0</v>
       </c>
       <c r="E355" s="9">
         <v>4990.0</v>
       </c>
       <c r="F355" s="7" t="s">
@@ -14289,51 +14289,51 @@
       </c>
       <c r="C356" s="7" t="s">
         <v>1012</v>
       </c>
       <c r="D356" s="5">
         <v>0.0</v>
       </c>
       <c r="E356" s="9">
         <v>4990.0</v>
       </c>
       <c r="F356" s="7" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="357" spans="1:6">
       <c r="A357" s="11">
         <v>35</v>
       </c>
       <c r="B357" s="6" t="s">
         <v>1014</v>
       </c>
       <c r="C357" s="7" t="s">
         <v>1015</v>
       </c>
       <c r="D357" s="5">
-        <v>6.0</v>
+        <v>31.0</v>
       </c>
       <c r="E357" s="9">
         <v>5660.0</v>
       </c>
       <c r="F357" s="7" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="358" spans="1:6">
       <c r="A358" s="11">
         <v>36</v>
       </c>
       <c r="B358" s="6" t="s">
         <v>1017</v>
       </c>
       <c r="C358" s="7" t="s">
         <v>1018</v>
       </c>
       <c r="D358" s="5">
         <v>0.0</v>
       </c>
       <c r="E358" s="9">
         <v>7490.0</v>
       </c>
       <c r="F358" s="7" t="s">
@@ -14349,51 +14349,51 @@
       </c>
       <c r="C359" s="7" t="s">
         <v>1021</v>
       </c>
       <c r="D359" s="5">
         <v>0.0</v>
       </c>
       <c r="E359" s="9">
         <v>6390.0</v>
       </c>
       <c r="F359" s="7" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="360" spans="1:6">
       <c r="A360" s="11">
         <v>38</v>
       </c>
       <c r="B360" s="6" t="s">
         <v>1023</v>
       </c>
       <c r="C360" s="7" t="s">
         <v>1024</v>
       </c>
       <c r="D360" s="5">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E360" s="9">
         <v>5660.0</v>
       </c>
       <c r="F360" s="7" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="361" spans="1:6">
       <c r="A361" s="11">
         <v>39</v>
       </c>
       <c r="B361" s="6" t="s">
         <v>1026</v>
       </c>
       <c r="C361" s="7" t="s">
         <v>1027</v>
       </c>
       <c r="D361" s="5">
         <v>0.0</v>
       </c>
       <c r="E361" s="9">
         <v>500.0</v>
       </c>
       <c r="F361" s="7" t="s">
@@ -14409,511 +14409,511 @@
       </c>
       <c r="C362" s="7" t="s">
         <v>1030</v>
       </c>
       <c r="D362" s="5">
         <v>0.0</v>
       </c>
       <c r="E362" s="9">
         <v>6990.0</v>
       </c>
       <c r="F362" s="7" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="363" spans="1:6">
       <c r="A363" s="11">
         <v>41</v>
       </c>
       <c r="B363" s="6" t="s">
         <v>1032</v>
       </c>
       <c r="C363" s="7" t="s">
         <v>1033</v>
       </c>
       <c r="D363" s="5">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="E363" s="9">
         <v>5990.0</v>
       </c>
       <c r="F363" s="7" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="364" spans="1:6">
       <c r="A364" s="11">
         <v>1</v>
       </c>
       <c r="B364" s="6" t="s">
         <v>1035</v>
       </c>
       <c r="C364" s="7" t="s">
         <v>1036</v>
       </c>
       <c r="D364" s="5">
-        <v>468.0</v>
+        <v>392.0</v>
       </c>
       <c r="E364" s="9">
         <v>3090.0</v>
       </c>
       <c r="F364" s="7" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="365" spans="1:6">
       <c r="A365" s="11">
         <v>2</v>
       </c>
       <c r="B365" s="6" t="s">
         <v>1038</v>
       </c>
       <c r="C365" s="7" t="s">
         <v>1039</v>
       </c>
       <c r="D365" s="5">
-        <v>92.0</v>
+        <v>32.0</v>
       </c>
       <c r="E365" s="9">
         <v>4390.0</v>
       </c>
       <c r="F365" s="7" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="366" spans="1:6">
       <c r="A366" s="11">
         <v>3</v>
       </c>
       <c r="B366" s="6" t="s">
         <v>1041</v>
       </c>
       <c r="C366" s="7" t="s">
         <v>1042</v>
       </c>
       <c r="D366" s="5">
-        <v>1.0</v>
+        <v>15.0</v>
       </c>
       <c r="E366" s="9">
         <v>5390.0</v>
       </c>
       <c r="F366" s="7" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="367" spans="1:6">
       <c r="A367" s="11">
         <v>4</v>
       </c>
       <c r="B367" s="6" t="s">
         <v>1044</v>
       </c>
       <c r="C367" s="7" t="s">
         <v>1045</v>
       </c>
       <c r="D367" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E367" s="9">
         <v>4290.0</v>
       </c>
       <c r="F367" s="7" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="368" spans="1:6">
       <c r="A368" s="11">
         <v>5</v>
       </c>
       <c r="B368" s="6" t="s">
         <v>1047</v>
       </c>
       <c r="C368" s="7" t="s">
         <v>1048</v>
       </c>
       <c r="D368" s="5">
-        <v>51.0</v>
+        <v>11.0</v>
       </c>
       <c r="E368" s="9">
         <v>5690.0</v>
       </c>
       <c r="F368" s="7" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="369" spans="1:6">
       <c r="A369" s="11">
         <v>6</v>
       </c>
       <c r="B369" s="6" t="s">
         <v>1050</v>
       </c>
       <c r="C369" s="7" t="s">
         <v>1051</v>
       </c>
       <c r="D369" s="5">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="E369" s="9">
         <v>6290.0</v>
       </c>
       <c r="F369" s="7" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="370" spans="1:6">
       <c r="A370" s="11">
         <v>7</v>
       </c>
       <c r="B370" s="6" t="s">
         <v>1053</v>
       </c>
       <c r="C370" s="7" t="s">
         <v>1054</v>
       </c>
       <c r="D370" s="5">
-        <v>20.0</v>
+        <v>14.0</v>
       </c>
       <c r="E370" s="9">
         <v>4790.0</v>
       </c>
       <c r="F370" s="7" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="371" spans="1:6">
       <c r="A371" s="11">
         <v>8</v>
       </c>
       <c r="B371" s="6" t="s">
         <v>1056</v>
       </c>
       <c r="C371" s="7" t="s">
         <v>1057</v>
       </c>
       <c r="D371" s="5">
-        <v>43.0</v>
+        <v>32.0</v>
       </c>
       <c r="E371" s="9">
         <v>5990.0</v>
       </c>
       <c r="F371" s="7" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="372" spans="1:6">
       <c r="A372" s="11">
         <v>9</v>
       </c>
       <c r="B372" s="6" t="s">
         <v>1059</v>
       </c>
       <c r="C372" s="7" t="s">
         <v>1060</v>
       </c>
       <c r="D372" s="5">
-        <v>6.0</v>
+        <v>0.0</v>
       </c>
       <c r="E372" s="9">
         <v>6790.0</v>
       </c>
       <c r="F372" s="7" t="s">
         <v>1061</v>
       </c>
     </row>
     <row r="373" spans="1:6">
       <c r="A373" s="11">
         <v>1</v>
       </c>
       <c r="B373" s="6" t="s">
         <v>1062</v>
       </c>
       <c r="C373" s="7" t="s">
         <v>1063</v>
       </c>
       <c r="D373" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E373" s="9">
         <v>4490.0</v>
       </c>
       <c r="F373" s="7" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="374" spans="1:6">
       <c r="A374" s="11">
         <v>2</v>
       </c>
       <c r="B374" s="6" t="s">
         <v>1065</v>
       </c>
       <c r="C374" s="7" t="s">
         <v>1066</v>
       </c>
       <c r="D374" s="5">
         <v>0.0</v>
       </c>
       <c r="E374" s="9">
         <v>6590.0</v>
       </c>
       <c r="F374" s="7" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="375" spans="1:6">
       <c r="A375" s="11">
         <v>1</v>
       </c>
       <c r="B375" s="6" t="s">
         <v>1068</v>
       </c>
       <c r="C375" s="7" t="s">
         <v>1069</v>
       </c>
       <c r="D375" s="5">
-        <v>98.0</v>
+        <v>21.0</v>
       </c>
       <c r="E375" s="9">
         <v>2990.0</v>
       </c>
       <c r="F375" s="7" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="376" spans="1:6">
       <c r="A376" s="11">
         <v>2</v>
       </c>
       <c r="B376" s="6" t="s">
         <v>1071</v>
       </c>
       <c r="C376" s="7" t="s">
         <v>1072</v>
       </c>
       <c r="D376" s="5">
-        <v>5.0</v>
+        <v>3.0</v>
       </c>
       <c r="E376" s="9">
         <v>3990.0</v>
       </c>
       <c r="F376" s="7" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="377" spans="1:6">
       <c r="A377" s="11">
         <v>3</v>
       </c>
       <c r="B377" s="6" t="s">
         <v>1074</v>
       </c>
       <c r="C377" s="7" t="s">
         <v>1075</v>
       </c>
       <c r="D377" s="5">
         <v>0.0</v>
       </c>
       <c r="E377" s="9">
         <v>4990.0</v>
       </c>
       <c r="F377" s="7" t="s">
         <v>1076</v>
       </c>
     </row>
     <row r="378" spans="1:6">
       <c r="A378" s="11">
         <v>4</v>
       </c>
       <c r="B378" s="6" t="s">
         <v>1077</v>
       </c>
       <c r="C378" s="7" t="s">
         <v>1078</v>
       </c>
       <c r="D378" s="5">
-        <v>4.0</v>
+        <v>1.0</v>
       </c>
       <c r="E378" s="9">
         <v>2790.0</v>
       </c>
       <c r="F378" s="7" t="s">
         <v>1079</v>
       </c>
     </row>
     <row r="379" spans="1:6">
       <c r="A379" s="11">
         <v>5</v>
       </c>
       <c r="B379" s="6" t="s">
         <v>1080</v>
       </c>
       <c r="C379" s="7" t="s">
         <v>1081</v>
       </c>
       <c r="D379" s="5">
-        <v>4.0</v>
+        <v>2.0</v>
       </c>
       <c r="E379" s="9">
         <v>3590.0</v>
       </c>
       <c r="F379" s="7" t="s">
         <v>1082</v>
       </c>
     </row>
     <row r="380" spans="1:6">
       <c r="A380" s="11">
         <v>6</v>
       </c>
       <c r="B380" s="6" t="s">
         <v>1083</v>
       </c>
       <c r="C380" s="7" t="s">
         <v>1084</v>
       </c>
       <c r="D380" s="5">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="E380" s="9">
         <v>4990.0</v>
       </c>
       <c r="F380" s="7" t="s">
         <v>1085</v>
       </c>
     </row>
     <row r="381" spans="1:6">
       <c r="A381" s="11">
         <v>7</v>
       </c>
       <c r="B381" s="6" t="s">
         <v>1086</v>
       </c>
       <c r="C381" s="7" t="s">
         <v>1087</v>
       </c>
       <c r="D381" s="5">
-        <v>24.0</v>
+        <v>23.0</v>
       </c>
       <c r="E381" s="9">
         <v>3290.0</v>
       </c>
       <c r="F381" s="7" t="s">
         <v>1088</v>
       </c>
     </row>
     <row r="382" spans="1:6">
       <c r="A382" s="11">
         <v>8</v>
       </c>
       <c r="B382" s="6" t="s">
         <v>1089</v>
       </c>
       <c r="C382" s="7" t="s">
         <v>1090</v>
       </c>
       <c r="D382" s="5">
-        <v>0.0</v>
+        <v>9.0</v>
       </c>
       <c r="E382" s="9">
         <v>4290.0</v>
       </c>
       <c r="F382" s="7" t="s">
         <v>1091</v>
       </c>
     </row>
     <row r="383" spans="1:6">
       <c r="A383" s="11">
         <v>9</v>
       </c>
       <c r="B383" s="6" t="s">
         <v>1092</v>
       </c>
       <c r="C383" s="7" t="s">
         <v>1093</v>
       </c>
       <c r="D383" s="5">
         <v>0.0</v>
       </c>
       <c r="E383" s="9">
         <v>5290.0</v>
       </c>
       <c r="F383" s="7" t="s">
         <v>1094</v>
       </c>
     </row>
     <row r="384" spans="1:6">
       <c r="A384" s="11">
         <v>1</v>
       </c>
       <c r="B384" s="6" t="s">
         <v>1095</v>
       </c>
       <c r="C384" s="7" t="s">
         <v>1096</v>
       </c>
       <c r="D384" s="5">
-        <v>6.0</v>
+        <v>8.0</v>
       </c>
       <c r="E384" s="9">
         <v>49200.0</v>
       </c>
       <c r="F384" s="7" t="s">
         <v>1097</v>
       </c>
     </row>
     <row r="385" spans="1:6">
       <c r="A385" s="11">
         <v>2</v>
       </c>
       <c r="B385" s="6" t="s">
         <v>1098</v>
       </c>
       <c r="C385" s="7" t="s">
         <v>1099</v>
       </c>
       <c r="D385" s="5">
-        <v>71.0</v>
+        <v>64.0</v>
       </c>
       <c r="E385" s="9">
         <v>49200.0</v>
       </c>
       <c r="F385" s="7" t="s">
         <v>1100</v>
       </c>
     </row>
     <row r="386" spans="1:6">
       <c r="A386" s="11">
         <v>3</v>
       </c>
       <c r="B386" s="6" t="s">
         <v>1101</v>
       </c>
       <c r="C386" s="7" t="s">
         <v>1102</v>
       </c>
       <c r="D386" s="5">
-        <v>3.0</v>
+        <v>16.0</v>
       </c>
       <c r="E386" s="9">
         <v>31790.0</v>
       </c>
       <c r="F386" s="7" t="s">
         <v>1103</v>
       </c>
     </row>
     <row r="387" spans="1:6">
       <c r="A387" s="11">
         <v>1</v>
       </c>
       <c r="B387" s="6" t="s">
         <v>1104</v>
       </c>
       <c r="C387" s="7" t="s">
         <v>1105</v>
       </c>
       <c r="D387" s="5">
         <v>0.0</v>
       </c>
       <c r="E387" s="9">
         <v>209880.0</v>
       </c>
       <c r="F387" s="7" t="s">
@@ -15391,1451 +15391,1451 @@
       </c>
       <c r="C412" s="7" t="s">
         <v>1171</v>
       </c>
       <c r="D412" s="5">
         <v>0.0</v>
       </c>
       <c r="E412" s="9">
         <v>0.0</v>
       </c>
       <c r="F412" s="7" t="s">
         <v>1172</v>
       </c>
     </row>
     <row r="413" spans="1:6">
       <c r="A413" s="11">
         <v>1</v>
       </c>
       <c r="B413" s="6" t="s">
         <v>1173</v>
       </c>
       <c r="C413" s="7" t="s">
         <v>1174</v>
       </c>
       <c r="D413" s="5">
-        <v>17.0</v>
+        <v>12.0</v>
       </c>
       <c r="E413" s="9">
         <v>7070.0</v>
       </c>
       <c r="F413" s="7" t="s">
         <v>1175</v>
       </c>
     </row>
     <row r="414" spans="1:6">
       <c r="A414" s="11">
         <v>2</v>
       </c>
       <c r="B414" s="6" t="s">
         <v>1176</v>
       </c>
       <c r="C414" s="7" t="s">
         <v>1177</v>
       </c>
       <c r="D414" s="5">
-        <v>55.0</v>
+        <v>56.0</v>
       </c>
       <c r="E414" s="9">
         <v>7070.0</v>
       </c>
       <c r="F414" s="7" t="s">
         <v>1178</v>
       </c>
     </row>
     <row r="415" spans="1:6">
       <c r="A415" s="11">
         <v>3</v>
       </c>
       <c r="B415" s="6" t="s">
         <v>1179</v>
       </c>
       <c r="C415" s="7" t="s">
         <v>1180</v>
       </c>
       <c r="D415" s="5">
-        <v>54.0</v>
+        <v>30.0</v>
       </c>
       <c r="E415" s="9">
         <v>9890.0</v>
       </c>
       <c r="F415" s="7" t="s">
         <v>1181</v>
       </c>
     </row>
     <row r="416" spans="1:6">
       <c r="A416" s="11">
         <v>4</v>
       </c>
       <c r="B416" s="6" t="s">
         <v>1182</v>
       </c>
       <c r="C416" s="7" t="s">
         <v>1183</v>
       </c>
       <c r="D416" s="5">
-        <v>90.0</v>
+        <v>68.0</v>
       </c>
       <c r="E416" s="9">
         <v>11470.0</v>
       </c>
       <c r="F416" s="7" t="s">
         <v>1184</v>
       </c>
     </row>
     <row r="417" spans="1:6">
       <c r="A417" s="11">
         <v>5</v>
       </c>
       <c r="B417" s="6" t="s">
         <v>1185</v>
       </c>
       <c r="C417" s="7" t="s">
         <v>1186</v>
       </c>
       <c r="D417" s="5">
-        <v>54.0</v>
+        <v>39.0</v>
       </c>
       <c r="E417" s="9">
         <v>9160.0</v>
       </c>
       <c r="F417" s="7" t="s">
         <v>1187</v>
       </c>
     </row>
     <row r="418" spans="1:6">
       <c r="A418" s="11">
         <v>6</v>
       </c>
       <c r="B418" s="6" t="s">
         <v>1188</v>
       </c>
       <c r="C418" s="7" t="s">
         <v>1189</v>
       </c>
       <c r="D418" s="5">
-        <v>49.0</v>
+        <v>52.0</v>
       </c>
       <c r="E418" s="9">
         <v>10770.0</v>
       </c>
       <c r="F418" s="7" t="s">
         <v>1190</v>
       </c>
     </row>
     <row r="419" spans="1:6">
       <c r="A419" s="11">
         <v>7</v>
       </c>
       <c r="B419" s="6" t="s">
         <v>1191</v>
       </c>
       <c r="C419" s="7" t="s">
         <v>1192</v>
       </c>
       <c r="D419" s="5">
-        <v>77.0</v>
+        <v>61.0</v>
       </c>
       <c r="E419" s="9">
         <v>10920.0</v>
       </c>
       <c r="F419" s="7" t="s">
         <v>1193</v>
       </c>
     </row>
     <row r="420" spans="1:6">
       <c r="A420" s="11">
         <v>8</v>
       </c>
       <c r="B420" s="6" t="s">
         <v>1194</v>
       </c>
       <c r="C420" s="7" t="s">
         <v>1195</v>
       </c>
       <c r="D420" s="5">
-        <v>40.0</v>
+        <v>22.0</v>
       </c>
       <c r="E420" s="9">
         <v>9280.0</v>
       </c>
       <c r="F420" s="7" t="s">
         <v>1196</v>
       </c>
     </row>
     <row r="421" spans="1:6">
       <c r="A421" s="11">
         <v>9</v>
       </c>
       <c r="B421" s="6" t="s">
         <v>1197</v>
       </c>
       <c r="C421" s="7" t="s">
         <v>1198</v>
       </c>
       <c r="D421" s="5">
-        <v>54.0</v>
+        <v>31.0</v>
       </c>
       <c r="E421" s="9">
         <v>10990.0</v>
       </c>
       <c r="F421" s="7" t="s">
         <v>1199</v>
       </c>
     </row>
     <row r="422" spans="1:6">
       <c r="A422" s="11">
         <v>10</v>
       </c>
       <c r="B422" s="6" t="s">
         <v>1200</v>
       </c>
       <c r="C422" s="7" t="s">
         <v>1201</v>
       </c>
       <c r="D422" s="5">
-        <v>131.0</v>
+        <v>74.0</v>
       </c>
       <c r="E422" s="9">
         <v>11620.0</v>
       </c>
       <c r="F422" s="7" t="s">
         <v>1202</v>
       </c>
     </row>
     <row r="423" spans="1:6">
       <c r="A423" s="11">
         <v>11</v>
       </c>
       <c r="B423" s="6" t="s">
         <v>1203</v>
       </c>
       <c r="C423" s="7" t="s">
         <v>1204</v>
       </c>
       <c r="D423" s="5">
-        <v>46.0</v>
+        <v>33.0</v>
       </c>
       <c r="E423" s="9">
         <v>11620.0</v>
       </c>
       <c r="F423" s="7" t="s">
         <v>1205</v>
       </c>
     </row>
     <row r="424" spans="1:6">
       <c r="A424" s="11">
         <v>12</v>
       </c>
       <c r="B424" s="6" t="s">
         <v>1206</v>
       </c>
       <c r="C424" s="7" t="s">
         <v>1207</v>
       </c>
       <c r="D424" s="5">
-        <v>53.0</v>
+        <v>35.0</v>
       </c>
       <c r="E424" s="9">
         <v>13870.0</v>
       </c>
       <c r="F424" s="7" t="s">
         <v>1208</v>
       </c>
     </row>
     <row r="425" spans="1:6">
       <c r="A425" s="11">
         <v>13</v>
       </c>
       <c r="B425" s="6" t="s">
         <v>1209</v>
       </c>
       <c r="C425" s="7" t="s">
         <v>1210</v>
       </c>
       <c r="D425" s="5">
-        <v>67.0</v>
+        <v>52.0</v>
       </c>
       <c r="E425" s="9">
         <v>18550.0</v>
       </c>
       <c r="F425" s="7" t="s">
         <v>1211</v>
       </c>
     </row>
     <row r="426" spans="1:6">
       <c r="A426" s="11">
         <v>14</v>
       </c>
       <c r="B426" s="6" t="s">
         <v>1212</v>
       </c>
       <c r="C426" s="7" t="s">
         <v>1213</v>
       </c>
       <c r="D426" s="5">
-        <v>28.0</v>
+        <v>20.0</v>
       </c>
       <c r="E426" s="9">
         <v>17580.0</v>
       </c>
       <c r="F426" s="7" t="s">
         <v>1214</v>
       </c>
     </row>
     <row r="427" spans="1:6">
       <c r="A427" s="11">
         <v>15</v>
       </c>
       <c r="B427" s="6" t="s">
         <v>1215</v>
       </c>
       <c r="C427" s="7" t="s">
         <v>1216</v>
       </c>
       <c r="D427" s="5">
-        <v>12.0</v>
+        <v>8.0</v>
       </c>
       <c r="E427" s="9">
         <v>22620.0</v>
       </c>
       <c r="F427" s="7" t="s">
         <v>1217</v>
       </c>
     </row>
     <row r="428" spans="1:6">
       <c r="A428" s="11">
         <v>16</v>
       </c>
       <c r="B428" s="6" t="s">
         <v>1218</v>
       </c>
       <c r="C428" s="7" t="s">
         <v>1219</v>
       </c>
       <c r="D428" s="5">
-        <v>30.0</v>
+        <v>0.0</v>
       </c>
       <c r="E428" s="9">
         <v>12500.0</v>
       </c>
       <c r="F428" s="7" t="s">
         <v>1220</v>
       </c>
     </row>
     <row r="429" spans="1:6">
       <c r="A429" s="11">
         <v>17</v>
       </c>
       <c r="B429" s="6" t="s">
         <v>1221</v>
       </c>
       <c r="C429" s="7" t="s">
         <v>1222</v>
       </c>
       <c r="D429" s="5">
-        <v>50.0</v>
+        <v>8.0</v>
       </c>
       <c r="E429" s="9">
         <v>12980.0</v>
       </c>
       <c r="F429" s="7" t="s">
         <v>1223</v>
       </c>
     </row>
     <row r="430" spans="1:6">
       <c r="A430" s="11">
         <v>18</v>
       </c>
       <c r="B430" s="6" t="s">
         <v>1224</v>
       </c>
       <c r="C430" s="7" t="s">
         <v>1225</v>
       </c>
       <c r="D430" s="5">
-        <v>50.0</v>
+        <v>29.0</v>
       </c>
       <c r="E430" s="9">
         <v>14560.0</v>
       </c>
       <c r="F430" s="7" t="s">
         <v>1226</v>
       </c>
     </row>
     <row r="431" spans="1:6">
       <c r="A431" s="11">
         <v>19</v>
       </c>
       <c r="B431" s="6" t="s">
         <v>1227</v>
       </c>
       <c r="C431" s="7" t="s">
         <v>1228</v>
       </c>
       <c r="D431" s="5">
-        <v>48.0</v>
+        <v>21.0</v>
       </c>
       <c r="E431" s="9">
         <v>14730.0</v>
       </c>
       <c r="F431" s="7" t="s">
         <v>1229</v>
       </c>
     </row>
     <row r="432" spans="1:6">
       <c r="A432" s="11">
         <v>20</v>
       </c>
       <c r="B432" s="6" t="s">
         <v>1230</v>
       </c>
       <c r="C432" s="7" t="s">
         <v>1231</v>
       </c>
       <c r="D432" s="5">
-        <v>58.0</v>
+        <v>33.0</v>
       </c>
       <c r="E432" s="9">
         <v>14730.0</v>
       </c>
       <c r="F432" s="7" t="s">
         <v>1232</v>
       </c>
     </row>
     <row r="433" spans="1:6">
       <c r="A433" s="11">
         <v>21</v>
       </c>
       <c r="B433" s="6" t="s">
         <v>1233</v>
       </c>
       <c r="C433" s="7" t="s">
         <v>1234</v>
       </c>
       <c r="D433" s="5">
-        <v>25.0</v>
+        <v>18.0</v>
       </c>
       <c r="E433" s="9">
         <v>17630.0</v>
       </c>
       <c r="F433" s="7" t="s">
         <v>1235</v>
       </c>
     </row>
     <row r="434" spans="1:6">
       <c r="A434" s="11">
         <v>22</v>
       </c>
       <c r="B434" s="6" t="s">
         <v>1236</v>
       </c>
       <c r="C434" s="7" t="s">
         <v>1237</v>
       </c>
       <c r="D434" s="5">
-        <v>29.0</v>
+        <v>24.0</v>
       </c>
       <c r="E434" s="9">
         <v>27500.0</v>
       </c>
       <c r="F434" s="7" t="s">
         <v>1238</v>
       </c>
     </row>
     <row r="435" spans="1:6">
       <c r="A435" s="11">
         <v>23</v>
       </c>
       <c r="B435" s="6" t="s">
         <v>1239</v>
       </c>
       <c r="C435" s="7" t="s">
         <v>1240</v>
       </c>
       <c r="D435" s="5">
-        <v>25.0</v>
+        <v>18.0</v>
       </c>
       <c r="E435" s="9">
         <v>13830.0</v>
       </c>
       <c r="F435" s="7" t="s">
         <v>1241</v>
       </c>
     </row>
     <row r="436" spans="1:6">
       <c r="A436" s="11">
         <v>24</v>
       </c>
       <c r="B436" s="6" t="s">
         <v>1242</v>
       </c>
       <c r="C436" s="7" t="s">
         <v>1243</v>
       </c>
       <c r="D436" s="5">
-        <v>24.0</v>
+        <v>9.0</v>
       </c>
       <c r="E436" s="9">
         <v>19730.0</v>
       </c>
       <c r="F436" s="7" t="s">
         <v>1244</v>
       </c>
     </row>
     <row r="437" spans="1:6">
       <c r="A437" s="11">
         <v>25</v>
       </c>
       <c r="B437" s="6" t="s">
         <v>1245</v>
       </c>
       <c r="C437" s="7" t="s">
         <v>1246</v>
       </c>
       <c r="D437" s="5">
-        <v>28.0</v>
+        <v>37.0</v>
       </c>
       <c r="E437" s="9">
         <v>19980.0</v>
       </c>
       <c r="F437" s="7" t="s">
         <v>1247</v>
       </c>
     </row>
     <row r="438" spans="1:6">
       <c r="A438" s="11">
         <v>26</v>
       </c>
       <c r="B438" s="6" t="s">
         <v>1248</v>
       </c>
       <c r="C438" s="7" t="s">
         <v>1249</v>
       </c>
       <c r="D438" s="5">
-        <v>19.0</v>
+        <v>37.0</v>
       </c>
       <c r="E438" s="9">
         <v>22240.0</v>
       </c>
       <c r="F438" s="7" t="s">
         <v>1250</v>
       </c>
     </row>
     <row r="439" spans="1:6">
       <c r="A439" s="11">
         <v>27</v>
       </c>
       <c r="B439" s="6" t="s">
         <v>1251</v>
       </c>
       <c r="C439" s="7" t="s">
         <v>1252</v>
       </c>
       <c r="D439" s="5">
         <v>19.0</v>
       </c>
       <c r="E439" s="9">
         <v>25380.0</v>
       </c>
       <c r="F439" s="7" t="s">
         <v>1253</v>
       </c>
     </row>
     <row r="440" spans="1:6">
       <c r="A440" s="11">
         <v>28</v>
       </c>
       <c r="B440" s="6" t="s">
         <v>1254</v>
       </c>
       <c r="C440" s="7" t="s">
         <v>1255</v>
       </c>
       <c r="D440" s="5">
-        <v>36.0</v>
+        <v>24.0</v>
       </c>
       <c r="E440" s="9">
         <v>14330.0</v>
       </c>
       <c r="F440" s="7" t="s">
         <v>1256</v>
       </c>
     </row>
     <row r="441" spans="1:6">
       <c r="A441" s="11">
         <v>29</v>
       </c>
       <c r="B441" s="6" t="s">
         <v>1257</v>
       </c>
       <c r="C441" s="7" t="s">
         <v>1258</v>
       </c>
       <c r="D441" s="5">
-        <v>42.0</v>
+        <v>26.0</v>
       </c>
       <c r="E441" s="9">
         <v>19730.0</v>
       </c>
       <c r="F441" s="7" t="s">
         <v>1259</v>
       </c>
     </row>
     <row r="442" spans="1:6">
       <c r="A442" s="11">
         <v>30</v>
       </c>
       <c r="B442" s="6" t="s">
         <v>1260</v>
       </c>
       <c r="C442" s="7" t="s">
         <v>1261</v>
       </c>
       <c r="D442" s="5">
-        <v>33.0</v>
+        <v>31.0</v>
       </c>
       <c r="E442" s="9">
         <v>19730.0</v>
       </c>
       <c r="F442" s="7" t="s">
         <v>1262</v>
       </c>
     </row>
     <row r="443" spans="1:6">
       <c r="A443" s="11">
         <v>31</v>
       </c>
       <c r="B443" s="6" t="s">
         <v>1263</v>
       </c>
       <c r="C443" s="7" t="s">
         <v>1264</v>
       </c>
       <c r="D443" s="5">
-        <v>15.0</v>
+        <v>17.0</v>
       </c>
       <c r="E443" s="9">
         <v>21990.0</v>
       </c>
       <c r="F443" s="7" t="s">
         <v>1265</v>
       </c>
     </row>
     <row r="444" spans="1:6">
       <c r="A444" s="11">
         <v>32</v>
       </c>
       <c r="B444" s="6" t="s">
         <v>1266</v>
       </c>
       <c r="C444" s="7" t="s">
         <v>1267</v>
       </c>
       <c r="D444" s="5">
-        <v>8.0</v>
+        <v>0.0</v>
       </c>
       <c r="E444" s="9">
         <v>32090.0</v>
       </c>
       <c r="F444" s="7" t="s">
         <v>1268</v>
       </c>
     </row>
     <row r="445" spans="1:6">
       <c r="A445" s="11">
         <v>33</v>
       </c>
       <c r="B445" s="6" t="s">
         <v>1269</v>
       </c>
       <c r="C445" s="7" t="s">
         <v>1270</v>
       </c>
       <c r="D445" s="5">
-        <v>14.0</v>
+        <v>7.0</v>
       </c>
       <c r="E445" s="9">
         <v>29990.0</v>
       </c>
       <c r="F445" s="7" t="s">
         <v>1271</v>
       </c>
     </row>
     <row r="446" spans="1:6">
       <c r="A446" s="11">
         <v>1</v>
       </c>
       <c r="B446" s="6" t="s">
         <v>1272</v>
       </c>
       <c r="C446" s="7" t="s">
         <v>1273</v>
       </c>
       <c r="D446" s="5">
-        <v>12.0</v>
+        <v>13.0</v>
       </c>
       <c r="E446" s="9">
         <v>113940.0</v>
       </c>
       <c r="F446" s="7" t="s">
         <v>1274</v>
       </c>
     </row>
     <row r="447" spans="1:6">
       <c r="A447" s="11">
         <v>2</v>
       </c>
       <c r="B447" s="6" t="s">
         <v>1275</v>
       </c>
       <c r="C447" s="7" t="s">
         <v>1276</v>
       </c>
       <c r="D447" s="5">
-        <v>14.0</v>
+        <v>8.0</v>
       </c>
       <c r="E447" s="9">
         <v>137780.0</v>
       </c>
       <c r="F447" s="7" t="s">
         <v>1277</v>
       </c>
     </row>
     <row r="448" spans="1:6">
       <c r="A448" s="11">
         <v>3</v>
       </c>
       <c r="B448" s="6" t="s">
         <v>1278</v>
       </c>
       <c r="C448" s="7" t="s">
         <v>1279</v>
       </c>
       <c r="D448" s="5">
-        <v>6.0</v>
+        <v>12.0</v>
       </c>
       <c r="E448" s="9">
         <v>162960.0</v>
       </c>
       <c r="F448" s="7" t="s">
         <v>1280</v>
       </c>
     </row>
     <row r="449" spans="1:6">
       <c r="A449" s="11">
         <v>4</v>
       </c>
       <c r="B449" s="6" t="s">
         <v>1281</v>
       </c>
       <c r="C449" s="7" t="s">
         <v>1282</v>
       </c>
       <c r="D449" s="5">
-        <v>21.0</v>
+        <v>14.0</v>
       </c>
       <c r="E449" s="9">
         <v>193680.0</v>
       </c>
       <c r="F449" s="7" t="s">
         <v>1283</v>
       </c>
     </row>
     <row r="450" spans="1:6">
       <c r="A450" s="11">
         <v>5</v>
       </c>
       <c r="B450" s="6" t="s">
         <v>1284</v>
       </c>
       <c r="C450" s="7" t="s">
         <v>1285</v>
       </c>
       <c r="D450" s="5">
-        <v>9.0</v>
+        <v>10.0</v>
       </c>
       <c r="E450" s="9">
         <v>39630.0</v>
       </c>
       <c r="F450" s="7" t="s">
         <v>1286</v>
       </c>
     </row>
     <row r="451" spans="1:6">
       <c r="A451" s="11">
         <v>6</v>
       </c>
       <c r="B451" s="6" t="s">
         <v>1287</v>
       </c>
       <c r="C451" s="7" t="s">
         <v>1288</v>
       </c>
       <c r="D451" s="5">
-        <v>28.0</v>
+        <v>22.0</v>
       </c>
       <c r="E451" s="9">
         <v>43850.0</v>
       </c>
       <c r="F451" s="7" t="s">
         <v>1289</v>
       </c>
     </row>
     <row r="452" spans="1:6">
       <c r="A452" s="11">
         <v>7</v>
       </c>
       <c r="B452" s="6" t="s">
         <v>1290</v>
       </c>
       <c r="C452" s="7" t="s">
         <v>1291</v>
       </c>
       <c r="D452" s="5">
         <v>0.0</v>
       </c>
       <c r="E452" s="9">
         <v>32000.0</v>
       </c>
       <c r="F452" s="7" t="s">
         <v>1292</v>
       </c>
     </row>
     <row r="453" spans="1:6">
       <c r="A453" s="11">
         <v>8</v>
       </c>
       <c r="B453" s="6" t="s">
         <v>1293</v>
       </c>
       <c r="C453" s="7" t="s">
         <v>1294</v>
       </c>
       <c r="D453" s="5">
-        <v>13.0</v>
+        <v>0.0</v>
       </c>
       <c r="E453" s="9">
         <v>36970.0</v>
       </c>
       <c r="F453" s="7" t="s">
         <v>1295</v>
       </c>
     </row>
     <row r="454" spans="1:6">
       <c r="A454" s="11">
         <v>9</v>
       </c>
       <c r="B454" s="6" t="s">
         <v>1296</v>
       </c>
       <c r="C454" s="7" t="s">
         <v>1297</v>
       </c>
       <c r="D454" s="5">
-        <v>20.0</v>
+        <v>12.0</v>
       </c>
       <c r="E454" s="9">
         <v>33770.0</v>
       </c>
       <c r="F454" s="7" t="s">
         <v>1298</v>
       </c>
     </row>
     <row r="455" spans="1:6">
       <c r="A455" s="11">
         <v>10</v>
       </c>
       <c r="B455" s="6" t="s">
         <v>1299</v>
       </c>
       <c r="C455" s="7" t="s">
         <v>1300</v>
       </c>
       <c r="D455" s="5">
-        <v>31.0</v>
+        <v>17.0</v>
       </c>
       <c r="E455" s="9">
         <v>36970.0</v>
       </c>
       <c r="F455" s="7" t="s">
         <v>1301</v>
       </c>
     </row>
     <row r="456" spans="1:6">
       <c r="A456" s="11">
         <v>11</v>
       </c>
       <c r="B456" s="6" t="s">
         <v>1302</v>
       </c>
       <c r="C456" s="7" t="s">
         <v>1303</v>
       </c>
       <c r="D456" s="5">
         <v>0.0</v>
       </c>
       <c r="E456" s="9">
         <v>21570.0</v>
       </c>
       <c r="F456" s="7" t="s">
         <v>1304</v>
       </c>
     </row>
     <row r="457" spans="1:6">
       <c r="A457" s="11">
         <v>12</v>
       </c>
       <c r="B457" s="6" t="s">
         <v>1305</v>
       </c>
       <c r="C457" s="7" t="s">
         <v>1306</v>
       </c>
       <c r="D457" s="5">
-        <v>22.0</v>
+        <v>17.0</v>
       </c>
       <c r="E457" s="9">
         <v>44130.0</v>
       </c>
       <c r="F457" s="7" t="s">
         <v>1307</v>
       </c>
     </row>
     <row r="458" spans="1:6">
       <c r="A458" s="11">
         <v>13</v>
       </c>
       <c r="B458" s="6" t="s">
         <v>1308</v>
       </c>
       <c r="C458" s="7" t="s">
         <v>1309</v>
       </c>
       <c r="D458" s="5">
         <v>0.0</v>
       </c>
       <c r="E458" s="9">
         <v>28320.0</v>
       </c>
       <c r="F458" s="7" t="s">
         <v>1310</v>
       </c>
     </row>
     <row r="459" spans="1:6">
       <c r="A459" s="11">
         <v>14</v>
       </c>
       <c r="B459" s="6" t="s">
         <v>1311</v>
       </c>
       <c r="C459" s="7" t="s">
         <v>1312</v>
       </c>
       <c r="D459" s="5">
-        <v>7.0</v>
+        <v>19.0</v>
       </c>
       <c r="E459" s="9">
         <v>29380.0</v>
       </c>
       <c r="F459" s="7" t="s">
         <v>1313</v>
       </c>
     </row>
     <row r="460" spans="1:6">
       <c r="A460" s="11">
         <v>15</v>
       </c>
       <c r="B460" s="6" t="s">
         <v>1314</v>
       </c>
       <c r="C460" s="7" t="s">
         <v>1315</v>
       </c>
       <c r="D460" s="5">
-        <v>17.0</v>
+        <v>15.0</v>
       </c>
       <c r="E460" s="9">
         <v>38440.0</v>
       </c>
       <c r="F460" s="7" t="s">
         <v>1316</v>
       </c>
     </row>
     <row r="461" spans="1:6">
       <c r="A461" s="11">
         <v>16</v>
       </c>
       <c r="B461" s="6" t="s">
         <v>1317</v>
       </c>
       <c r="C461" s="7" t="s">
         <v>1318</v>
       </c>
       <c r="D461" s="5">
-        <v>16.0</v>
+        <v>13.0</v>
       </c>
       <c r="E461" s="9">
         <v>43250.0</v>
       </c>
       <c r="F461" s="7" t="s">
         <v>1319</v>
       </c>
     </row>
     <row r="462" spans="1:6">
       <c r="A462" s="11">
         <v>17</v>
       </c>
       <c r="B462" s="6" t="s">
         <v>1320</v>
       </c>
       <c r="C462" s="7" t="s">
         <v>1321</v>
       </c>
       <c r="D462" s="5">
         <v>0.0</v>
       </c>
       <c r="E462" s="9">
         <v>0.0</v>
       </c>
       <c r="F462" s="7" t="s">
         <v>1322</v>
       </c>
     </row>
     <row r="463" spans="1:6">
       <c r="A463" s="11">
         <v>18</v>
       </c>
       <c r="B463" s="6" t="s">
         <v>1323</v>
       </c>
       <c r="C463" s="7" t="s">
         <v>1324</v>
       </c>
       <c r="D463" s="5">
-        <v>6.0</v>
+        <v>2.0</v>
       </c>
       <c r="E463" s="9">
         <v>52760.0</v>
       </c>
       <c r="F463" s="7" t="s">
         <v>1325</v>
       </c>
     </row>
     <row r="464" spans="1:6">
       <c r="A464" s="11">
         <v>19</v>
       </c>
       <c r="B464" s="6" t="s">
         <v>1326</v>
       </c>
       <c r="C464" s="7" t="s">
         <v>1327</v>
       </c>
       <c r="D464" s="5">
         <v>0.0</v>
       </c>
       <c r="E464" s="9">
         <v>0.0</v>
       </c>
       <c r="F464" s="7" t="s">
         <v>1328</v>
       </c>
     </row>
     <row r="465" spans="1:6">
       <c r="A465" s="11">
         <v>20</v>
       </c>
       <c r="B465" s="6" t="s">
         <v>1329</v>
       </c>
       <c r="C465" s="7" t="s">
         <v>1330</v>
       </c>
       <c r="D465" s="5">
-        <v>4.0</v>
+        <v>3.0</v>
       </c>
       <c r="E465" s="9">
         <v>30810.0</v>
       </c>
       <c r="F465" s="7" t="s">
         <v>1331</v>
       </c>
     </row>
     <row r="466" spans="1:6">
       <c r="A466" s="11">
         <v>21</v>
       </c>
       <c r="B466" s="6" t="s">
         <v>1332</v>
       </c>
       <c r="C466" s="7" t="s">
         <v>1333</v>
       </c>
       <c r="D466" s="5">
-        <v>14.0</v>
+        <v>4.0</v>
       </c>
       <c r="E466" s="9">
         <v>46770.0</v>
       </c>
       <c r="F466" s="7" t="s">
         <v>1334</v>
       </c>
     </row>
     <row r="467" spans="1:6">
       <c r="A467" s="11">
         <v>22</v>
       </c>
       <c r="B467" s="6" t="s">
         <v>1335</v>
       </c>
       <c r="C467" s="7" t="s">
         <v>1336</v>
       </c>
       <c r="D467" s="5">
-        <v>17.0</v>
+        <v>15.0</v>
       </c>
       <c r="E467" s="9">
         <v>52760.0</v>
       </c>
       <c r="F467" s="7" t="s">
         <v>1337</v>
       </c>
     </row>
     <row r="468" spans="1:6">
       <c r="A468" s="11">
         <v>23</v>
       </c>
       <c r="B468" s="6" t="s">
         <v>1338</v>
       </c>
       <c r="C468" s="7" t="s">
         <v>1339</v>
       </c>
       <c r="D468" s="5">
-        <v>10.0</v>
+        <v>7.0</v>
       </c>
       <c r="E468" s="9">
         <v>60070.0</v>
       </c>
       <c r="F468" s="7" t="s">
         <v>1340</v>
       </c>
     </row>
     <row r="469" spans="1:6">
       <c r="A469" s="11">
         <v>24</v>
       </c>
       <c r="B469" s="6" t="s">
         <v>1341</v>
       </c>
       <c r="C469" s="7" t="s">
         <v>1342</v>
       </c>
       <c r="D469" s="5">
-        <v>20.0</v>
+        <v>16.0</v>
       </c>
       <c r="E469" s="9">
         <v>63430.0</v>
       </c>
       <c r="F469" s="7" t="s">
         <v>1343</v>
       </c>
     </row>
     <row r="470" spans="1:6">
       <c r="A470" s="11">
         <v>25</v>
       </c>
       <c r="B470" s="6" t="s">
         <v>1344</v>
       </c>
       <c r="C470" s="7" t="s">
         <v>1345</v>
       </c>
       <c r="D470" s="5">
-        <v>26.0</v>
+        <v>4.0</v>
       </c>
       <c r="E470" s="9">
         <v>72630.0</v>
       </c>
       <c r="F470" s="7" t="s">
         <v>1346</v>
       </c>
     </row>
     <row r="471" spans="1:6">
       <c r="A471" s="11">
         <v>26</v>
       </c>
       <c r="B471" s="6" t="s">
         <v>1347</v>
       </c>
       <c r="C471" s="7" t="s">
         <v>1348</v>
       </c>
       <c r="D471" s="5">
-        <v>6.0</v>
+        <v>0.0</v>
       </c>
       <c r="E471" s="9">
         <v>87540.0</v>
       </c>
       <c r="F471" s="7" t="s">
         <v>1349</v>
       </c>
     </row>
     <row r="472" spans="1:6">
       <c r="A472" s="11">
         <v>27</v>
       </c>
       <c r="B472" s="6" t="s">
         <v>1350</v>
       </c>
       <c r="C472" s="7" t="s">
         <v>1351</v>
       </c>
       <c r="D472" s="5">
-        <v>26.0</v>
+        <v>17.0</v>
       </c>
       <c r="E472" s="9">
         <v>47800.0</v>
       </c>
       <c r="F472" s="7" t="s">
         <v>1352</v>
       </c>
     </row>
     <row r="473" spans="1:6">
       <c r="A473" s="11">
         <v>28</v>
       </c>
       <c r="B473" s="6" t="s">
         <v>1353</v>
       </c>
       <c r="C473" s="7" t="s">
         <v>1354</v>
       </c>
       <c r="D473" s="5">
-        <v>27.0</v>
+        <v>18.0</v>
       </c>
       <c r="E473" s="9">
         <v>53060.0</v>
       </c>
       <c r="F473" s="7" t="s">
         <v>1355</v>
       </c>
     </row>
     <row r="474" spans="1:6">
       <c r="A474" s="11">
         <v>29</v>
       </c>
       <c r="B474" s="6" t="s">
         <v>1356</v>
       </c>
       <c r="C474" s="7" t="s">
         <v>1357</v>
       </c>
       <c r="D474" s="5">
-        <v>21.0</v>
+        <v>10.0</v>
       </c>
       <c r="E474" s="9">
         <v>55970.0</v>
       </c>
       <c r="F474" s="7" t="s">
         <v>1358</v>
       </c>
     </row>
     <row r="475" spans="1:6">
       <c r="A475" s="11">
         <v>30</v>
       </c>
       <c r="B475" s="6" t="s">
         <v>1359</v>
       </c>
       <c r="C475" s="7" t="s">
         <v>1360</v>
       </c>
       <c r="D475" s="5">
         <v>0.0</v>
       </c>
       <c r="E475" s="9">
         <v>0.0</v>
       </c>
       <c r="F475" s="7" t="s">
         <v>1361</v>
       </c>
     </row>
     <row r="476" spans="1:6">
       <c r="A476" s="11">
         <v>31</v>
       </c>
       <c r="B476" s="6" t="s">
         <v>1362</v>
       </c>
       <c r="C476" s="7" t="s">
         <v>1363</v>
       </c>
       <c r="D476" s="5">
-        <v>27.0</v>
+        <v>20.0</v>
       </c>
       <c r="E476" s="9">
         <v>70440.0</v>
       </c>
       <c r="F476" s="7" t="s">
         <v>1364</v>
       </c>
     </row>
     <row r="477" spans="1:6">
       <c r="A477" s="11">
         <v>32</v>
       </c>
       <c r="B477" s="6" t="s">
         <v>1365</v>
       </c>
       <c r="C477" s="7" t="s">
         <v>1366</v>
       </c>
       <c r="D477" s="5">
-        <v>4.0</v>
+        <v>0.0</v>
       </c>
       <c r="E477" s="9">
         <v>91630.0</v>
       </c>
       <c r="F477" s="7" t="s">
         <v>1367</v>
       </c>
     </row>
     <row r="478" spans="1:6">
       <c r="A478" s="11">
         <v>33</v>
       </c>
       <c r="B478" s="6" t="s">
         <v>1368</v>
       </c>
       <c r="C478" s="7" t="s">
         <v>1369</v>
       </c>
       <c r="D478" s="5">
-        <v>21.0</v>
+        <v>15.0</v>
       </c>
       <c r="E478" s="9">
         <v>90470.0</v>
       </c>
       <c r="F478" s="7" t="s">
         <v>1370</v>
       </c>
     </row>
     <row r="479" spans="1:6">
       <c r="A479" s="11">
         <v>34</v>
       </c>
       <c r="B479" s="6" t="s">
         <v>1371</v>
       </c>
       <c r="C479" s="7" t="s">
         <v>1372</v>
       </c>
       <c r="D479" s="5">
-        <v>19.0</v>
+        <v>14.0</v>
       </c>
       <c r="E479" s="9">
         <v>97630.0</v>
       </c>
       <c r="F479" s="7" t="s">
         <v>1373</v>
       </c>
     </row>
     <row r="480" spans="1:6">
       <c r="A480" s="11">
         <v>35</v>
       </c>
       <c r="B480" s="6" t="s">
         <v>1374</v>
       </c>
       <c r="C480" s="7" t="s">
         <v>1375</v>
       </c>
       <c r="D480" s="5">
-        <v>10.0</v>
+        <v>3.0</v>
       </c>
       <c r="E480" s="9">
         <v>69710.0</v>
       </c>
       <c r="F480" s="7" t="s">
         <v>1376</v>
       </c>
     </row>
     <row r="481" spans="1:6">
       <c r="A481" s="11">
         <v>36</v>
       </c>
       <c r="B481" s="6" t="s">
         <v>1377</v>
       </c>
       <c r="C481" s="7" t="s">
         <v>1378</v>
       </c>
       <c r="D481" s="5">
-        <v>19.0</v>
+        <v>9.0</v>
       </c>
       <c r="E481" s="9">
         <v>72360.0</v>
       </c>
       <c r="F481" s="7" t="s">
         <v>1379</v>
       </c>
     </row>
     <row r="482" spans="1:6">
       <c r="A482" s="11">
         <v>37</v>
       </c>
       <c r="B482" s="6" t="s">
         <v>1380</v>
       </c>
       <c r="C482" s="7" t="s">
         <v>1381</v>
       </c>
       <c r="D482" s="5">
-        <v>9.0</v>
+        <v>14.0</v>
       </c>
       <c r="E482" s="9">
         <v>104500.0</v>
       </c>
       <c r="F482" s="7" t="s">
         <v>1382</v>
       </c>
     </row>
     <row r="483" spans="1:6">
       <c r="A483" s="11">
         <v>38</v>
       </c>
       <c r="B483" s="6" t="s">
         <v>1383</v>
       </c>
       <c r="C483" s="7" t="s">
         <v>1384</v>
       </c>
       <c r="D483" s="5">
-        <v>20.0</v>
+        <v>12.0</v>
       </c>
       <c r="E483" s="9">
         <v>126990.0</v>
       </c>
       <c r="F483" s="7" t="s">
         <v>1385</v>
       </c>
     </row>
     <row r="484" spans="1:6">
       <c r="A484" s="11">
         <v>39</v>
       </c>
       <c r="B484" s="6" t="s">
         <v>1386</v>
       </c>
       <c r="C484" s="7" t="s">
         <v>1387</v>
       </c>
       <c r="D484" s="5">
         <v>0.0</v>
       </c>
       <c r="E484" s="9">
         <v>150090.0</v>
       </c>
       <c r="F484" s="7" t="s">
@@ -16851,91 +16851,91 @@
       </c>
       <c r="C485" s="7" t="s">
         <v>1390</v>
       </c>
       <c r="D485" s="5">
         <v>0.0</v>
       </c>
       <c r="E485" s="9">
         <v>178450.0</v>
       </c>
       <c r="F485" s="7" t="s">
         <v>1391</v>
       </c>
     </row>
     <row r="486" spans="1:6">
       <c r="A486" s="11">
         <v>41</v>
       </c>
       <c r="B486" s="6" t="s">
         <v>1392</v>
       </c>
       <c r="C486" s="7" t="s">
         <v>1393</v>
       </c>
       <c r="D486" s="5">
-        <v>20.0</v>
+        <v>0.0</v>
       </c>
       <c r="E486" s="9">
         <v>79740.0</v>
       </c>
       <c r="F486" s="7" t="s">
         <v>1394</v>
       </c>
     </row>
     <row r="487" spans="1:6">
       <c r="A487" s="11">
         <v>42</v>
       </c>
       <c r="B487" s="6" t="s">
         <v>1395</v>
       </c>
       <c r="C487" s="7" t="s">
         <v>1396</v>
       </c>
       <c r="D487" s="5">
-        <v>21.0</v>
+        <v>12.0</v>
       </c>
       <c r="E487" s="9">
         <v>104300.0</v>
       </c>
       <c r="F487" s="7" t="s">
         <v>1397</v>
       </c>
     </row>
     <row r="488" spans="1:6">
       <c r="A488" s="11">
         <v>43</v>
       </c>
       <c r="B488" s="6" t="s">
         <v>1398</v>
       </c>
       <c r="C488" s="7" t="s">
         <v>1399</v>
       </c>
       <c r="D488" s="5">
-        <v>17.0</v>
+        <v>8.0</v>
       </c>
       <c r="E488" s="9">
         <v>127000.0</v>
       </c>
       <c r="F488" s="7" t="s">
         <v>1400</v>
       </c>
     </row>
     <row r="489" spans="1:6">
       <c r="A489" s="11">
         <v>44</v>
       </c>
       <c r="B489" s="6" t="s">
         <v>1401</v>
       </c>
       <c r="C489" s="7" t="s">
         <v>1402</v>
       </c>
       <c r="D489" s="5">
         <v>0.0</v>
       </c>
       <c r="E489" s="9">
         <v>160760.0</v>
       </c>
       <c r="F489" s="7" t="s">
@@ -16991,1371 +16991,1371 @@
       </c>
       <c r="C492" s="7" t="s">
         <v>1411</v>
       </c>
       <c r="D492" s="5">
         <v>0.0</v>
       </c>
       <c r="E492" s="9">
         <v>133100.0</v>
       </c>
       <c r="F492" s="7" t="s">
         <v>1412</v>
       </c>
     </row>
     <row r="493" spans="1:6">
       <c r="A493" s="11">
         <v>1</v>
       </c>
       <c r="B493" s="6" t="s">
         <v>1413</v>
       </c>
       <c r="C493" s="7" t="s">
         <v>1414</v>
       </c>
       <c r="D493" s="5">
-        <v>11.0</v>
+        <v>12.0</v>
       </c>
       <c r="E493" s="9">
         <v>18830.0</v>
       </c>
       <c r="F493" s="7" t="s">
         <v>1415</v>
       </c>
     </row>
     <row r="494" spans="1:6">
       <c r="A494" s="11">
         <v>2</v>
       </c>
       <c r="B494" s="6" t="s">
         <v>1416</v>
       </c>
       <c r="C494" s="7" t="s">
         <v>1417</v>
       </c>
       <c r="D494" s="5">
-        <v>14.0</v>
+        <v>12.0</v>
       </c>
       <c r="E494" s="9">
         <v>21650.0</v>
       </c>
       <c r="F494" s="7" t="s">
         <v>1418</v>
       </c>
     </row>
     <row r="495" spans="1:6">
       <c r="A495" s="11">
         <v>3</v>
       </c>
       <c r="B495" s="6" t="s">
         <v>1419</v>
       </c>
       <c r="C495" s="7" t="s">
         <v>1420</v>
       </c>
       <c r="D495" s="5">
-        <v>60.0</v>
+        <v>104.0</v>
       </c>
       <c r="E495" s="9">
         <v>25870.0</v>
       </c>
       <c r="F495" s="7" t="s">
         <v>1421</v>
       </c>
     </row>
     <row r="496" spans="1:6">
       <c r="A496" s="11">
         <v>4</v>
       </c>
       <c r="B496" s="6" t="s">
         <v>1422</v>
       </c>
       <c r="C496" s="7" t="s">
         <v>1423</v>
       </c>
       <c r="D496" s="5">
-        <v>37.0</v>
+        <v>21.0</v>
       </c>
       <c r="E496" s="9">
         <v>31380.0</v>
       </c>
       <c r="F496" s="7" t="s">
         <v>1424</v>
       </c>
     </row>
     <row r="497" spans="1:6">
       <c r="A497" s="11">
         <v>1</v>
       </c>
       <c r="B497" s="6" t="s">
         <v>1425</v>
       </c>
       <c r="C497" s="7" t="s">
         <v>1426</v>
       </c>
       <c r="D497" s="5">
-        <v>24.0</v>
+        <v>6.0</v>
       </c>
       <c r="E497" s="9">
         <v>76520.0</v>
       </c>
       <c r="F497" s="7" t="s">
         <v>1427</v>
       </c>
     </row>
     <row r="498" spans="1:6">
       <c r="A498" s="11">
         <v>2</v>
       </c>
       <c r="B498" s="6" t="s">
         <v>1428</v>
       </c>
       <c r="C498" s="7" t="s">
         <v>1429</v>
       </c>
       <c r="D498" s="5">
-        <v>64.0</v>
+        <v>29.0</v>
       </c>
       <c r="E498" s="9">
         <v>81200.0</v>
       </c>
       <c r="F498" s="7" t="s">
         <v>1430</v>
       </c>
     </row>
     <row r="499" spans="1:6">
       <c r="A499" s="11">
         <v>3</v>
       </c>
       <c r="B499" s="6" t="s">
         <v>1431</v>
       </c>
       <c r="C499" s="7" t="s">
         <v>1432</v>
       </c>
       <c r="D499" s="5">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
       <c r="E499" s="9">
         <v>17370.0</v>
       </c>
       <c r="F499" s="7" t="s">
         <v>1433</v>
       </c>
     </row>
     <row r="500" spans="1:6">
       <c r="A500" s="11">
         <v>4</v>
       </c>
       <c r="B500" s="6" t="s">
         <v>1434</v>
       </c>
       <c r="C500" s="7" t="s">
         <v>1435</v>
       </c>
       <c r="D500" s="5">
         <v>0.0</v>
       </c>
       <c r="E500" s="9">
         <v>18480.0</v>
       </c>
       <c r="F500" s="7" t="s">
         <v>1436</v>
       </c>
     </row>
     <row r="501" spans="1:6">
       <c r="A501" s="11">
         <v>5</v>
       </c>
       <c r="B501" s="6" t="s">
         <v>1437</v>
       </c>
       <c r="C501" s="7" t="s">
         <v>1438</v>
       </c>
       <c r="D501" s="5">
-        <v>31.0</v>
+        <v>14.0</v>
       </c>
       <c r="E501" s="9">
         <v>17740.0</v>
       </c>
       <c r="F501" s="7" t="s">
         <v>1439</v>
       </c>
     </row>
     <row r="502" spans="1:6">
       <c r="A502" s="11">
         <v>6</v>
       </c>
       <c r="B502" s="6" t="s">
         <v>1440</v>
       </c>
       <c r="C502" s="7" t="s">
         <v>1441</v>
       </c>
       <c r="D502" s="5">
-        <v>35.0</v>
+        <v>19.0</v>
       </c>
       <c r="E502" s="9">
         <v>21730.0</v>
       </c>
       <c r="F502" s="7" t="s">
         <v>1442</v>
       </c>
     </row>
     <row r="503" spans="1:6">
       <c r="A503" s="11">
         <v>7</v>
       </c>
       <c r="B503" s="6" t="s">
         <v>1443</v>
       </c>
       <c r="C503" s="7" t="s">
         <v>1444</v>
       </c>
       <c r="D503" s="5">
-        <v>59.0</v>
+        <v>24.0</v>
       </c>
       <c r="E503" s="9">
         <v>23320.0</v>
       </c>
       <c r="F503" s="7" t="s">
         <v>1445</v>
       </c>
     </row>
     <row r="504" spans="1:6">
       <c r="A504" s="11">
         <v>8</v>
       </c>
       <c r="B504" s="6" t="s">
         <v>1446</v>
       </c>
       <c r="C504" s="7" t="s">
         <v>1447</v>
       </c>
       <c r="D504" s="5">
-        <v>31.0</v>
+        <v>14.0</v>
       </c>
       <c r="E504" s="9">
         <v>26160.0</v>
       </c>
       <c r="F504" s="7" t="s">
         <v>1448</v>
       </c>
     </row>
     <row r="505" spans="1:6">
       <c r="A505" s="11">
         <v>9</v>
       </c>
       <c r="B505" s="6" t="s">
         <v>1449</v>
       </c>
       <c r="C505" s="7" t="s">
         <v>1450</v>
       </c>
       <c r="D505" s="5">
-        <v>82.0</v>
+        <v>53.0</v>
       </c>
       <c r="E505" s="9">
         <v>29850.0</v>
       </c>
       <c r="F505" s="7" t="s">
         <v>1451</v>
       </c>
     </row>
     <row r="506" spans="1:6">
       <c r="A506" s="11">
         <v>10</v>
       </c>
       <c r="B506" s="6" t="s">
         <v>1452</v>
       </c>
       <c r="C506" s="7" t="s">
         <v>1453</v>
       </c>
       <c r="D506" s="5">
-        <v>71.0</v>
+        <v>51.0</v>
       </c>
       <c r="E506" s="9">
         <v>36250.0</v>
       </c>
       <c r="F506" s="7" t="s">
         <v>1454</v>
       </c>
     </row>
     <row r="507" spans="1:6">
       <c r="A507" s="11">
         <v>11</v>
       </c>
       <c r="B507" s="6" t="s">
         <v>1455</v>
       </c>
       <c r="C507" s="7" t="s">
         <v>1456</v>
       </c>
       <c r="D507" s="5">
-        <v>29.0</v>
+        <v>9.0</v>
       </c>
       <c r="E507" s="9">
         <v>27210.0</v>
       </c>
       <c r="F507" s="7" t="s">
         <v>1457</v>
       </c>
     </row>
     <row r="508" spans="1:6">
       <c r="A508" s="11">
         <v>12</v>
       </c>
       <c r="B508" s="6" t="s">
         <v>1458</v>
       </c>
       <c r="C508" s="7" t="s">
         <v>1459</v>
       </c>
       <c r="D508" s="5">
-        <v>62.0</v>
+        <v>33.0</v>
       </c>
       <c r="E508" s="9">
         <v>35670.0</v>
       </c>
       <c r="F508" s="7" t="s">
         <v>1460</v>
       </c>
     </row>
     <row r="509" spans="1:6">
       <c r="A509" s="11">
         <v>13</v>
       </c>
       <c r="B509" s="6" t="s">
         <v>1461</v>
       </c>
       <c r="C509" s="7" t="s">
         <v>1462</v>
       </c>
       <c r="D509" s="5">
-        <v>71.0</v>
+        <v>34.0</v>
       </c>
       <c r="E509" s="9">
         <v>29600.0</v>
       </c>
       <c r="F509" s="7" t="s">
         <v>1463</v>
       </c>
     </row>
     <row r="510" spans="1:6">
       <c r="A510" s="11">
         <v>14</v>
       </c>
       <c r="B510" s="6" t="s">
         <v>1464</v>
       </c>
       <c r="C510" s="7" t="s">
         <v>1465</v>
       </c>
       <c r="D510" s="5">
-        <v>79.0</v>
+        <v>44.0</v>
       </c>
       <c r="E510" s="9">
         <v>38380.0</v>
       </c>
       <c r="F510" s="7" t="s">
         <v>1466</v>
       </c>
     </row>
     <row r="511" spans="1:6">
       <c r="A511" s="11">
         <v>15</v>
       </c>
       <c r="B511" s="6" t="s">
         <v>1467</v>
       </c>
       <c r="C511" s="7" t="s">
         <v>1468</v>
       </c>
       <c r="D511" s="5">
-        <v>78.0</v>
+        <v>8.0</v>
       </c>
       <c r="E511" s="9">
         <v>39200.0</v>
       </c>
       <c r="F511" s="7" t="s">
         <v>1469</v>
       </c>
     </row>
     <row r="512" spans="1:6">
       <c r="A512" s="11">
         <v>16</v>
       </c>
       <c r="B512" s="6" t="s">
         <v>1470</v>
       </c>
       <c r="C512" s="7" t="s">
         <v>1471</v>
       </c>
       <c r="D512" s="5">
-        <v>113.0</v>
+        <v>77.0</v>
       </c>
       <c r="E512" s="9">
         <v>47320.0</v>
       </c>
       <c r="F512" s="7" t="s">
         <v>1472</v>
       </c>
     </row>
     <row r="513" spans="1:6">
       <c r="A513" s="11">
         <v>17</v>
       </c>
       <c r="B513" s="6" t="s">
         <v>1473</v>
       </c>
       <c r="C513" s="7" t="s">
         <v>1474</v>
       </c>
       <c r="D513" s="5">
-        <v>61.0</v>
+        <v>25.0</v>
       </c>
       <c r="E513" s="9">
         <v>52040.0</v>
       </c>
       <c r="F513" s="7" t="s">
         <v>1475</v>
       </c>
     </row>
     <row r="514" spans="1:6">
       <c r="A514" s="11">
         <v>18</v>
       </c>
       <c r="B514" s="6" t="s">
         <v>1476</v>
       </c>
       <c r="C514" s="7" t="s">
         <v>1477</v>
       </c>
       <c r="D514" s="5">
-        <v>66.0</v>
+        <v>44.0</v>
       </c>
       <c r="E514" s="9">
         <v>68780.0</v>
       </c>
       <c r="F514" s="7" t="s">
         <v>1478</v>
       </c>
     </row>
     <row r="515" spans="1:6">
       <c r="A515" s="11">
         <v>19</v>
       </c>
       <c r="B515" s="6" t="s">
         <v>1479</v>
       </c>
       <c r="C515" s="7" t="s">
         <v>1480</v>
       </c>
       <c r="D515" s="5">
-        <v>8.0</v>
+        <v>2.0</v>
       </c>
       <c r="E515" s="9">
         <v>68990.0</v>
       </c>
       <c r="F515" s="7" t="s">
         <v>1481</v>
       </c>
     </row>
     <row r="516" spans="1:6">
       <c r="A516" s="11">
         <v>20</v>
       </c>
       <c r="B516" s="6" t="s">
         <v>1482</v>
       </c>
       <c r="C516" s="7" t="s">
         <v>1483</v>
       </c>
       <c r="D516" s="5">
-        <v>11.0</v>
+        <v>9.0</v>
       </c>
       <c r="E516" s="9">
         <v>79870.0</v>
       </c>
       <c r="F516" s="7" t="s">
         <v>1484</v>
       </c>
     </row>
     <row r="517" spans="1:6">
       <c r="A517" s="11">
         <v>1</v>
       </c>
       <c r="B517" s="6" t="s">
         <v>1485</v>
       </c>
       <c r="C517" s="7" t="s">
         <v>1486</v>
       </c>
       <c r="D517" s="5">
-        <v>22.0</v>
+        <v>7.0</v>
       </c>
       <c r="E517" s="9">
         <v>30027.0</v>
       </c>
       <c r="F517" s="7" t="s">
         <v>1487</v>
       </c>
     </row>
     <row r="518" spans="1:6">
       <c r="A518" s="11">
         <v>2</v>
       </c>
       <c r="B518" s="6" t="s">
         <v>1488</v>
       </c>
       <c r="C518" s="7" t="s">
         <v>1489</v>
       </c>
       <c r="D518" s="5">
         <v>217.0</v>
       </c>
       <c r="E518" s="9">
         <v>11378.0</v>
       </c>
       <c r="F518" s="7" t="s">
         <v>1490</v>
       </c>
     </row>
     <row r="519" spans="1:6">
       <c r="A519" s="11">
         <v>3</v>
       </c>
       <c r="B519" s="6" t="s">
         <v>1491</v>
       </c>
       <c r="C519" s="7" t="s">
         <v>1492</v>
       </c>
       <c r="D519" s="5">
-        <v>26.0</v>
+        <v>17.0</v>
       </c>
       <c r="E519" s="9">
         <v>11414.0</v>
       </c>
       <c r="F519" s="7" t="s">
         <v>1493</v>
       </c>
     </row>
     <row r="520" spans="1:6">
       <c r="A520" s="11">
         <v>4</v>
       </c>
       <c r="B520" s="6" t="s">
         <v>1494</v>
       </c>
       <c r="C520" s="7" t="s">
         <v>1495</v>
       </c>
       <c r="D520" s="5">
-        <v>41.0</v>
+        <v>17.0</v>
       </c>
       <c r="E520" s="9">
         <v>14157.0</v>
       </c>
       <c r="F520" s="7" t="s">
         <v>1496</v>
       </c>
     </row>
     <row r="521" spans="1:6">
       <c r="A521" s="11">
         <v>5</v>
       </c>
       <c r="B521" s="6" t="s">
         <v>1497</v>
       </c>
       <c r="C521" s="7" t="s">
         <v>1498</v>
       </c>
       <c r="D521" s="5">
-        <v>18.0</v>
+        <v>48.0</v>
       </c>
       <c r="E521" s="9">
         <v>15120.0</v>
       </c>
       <c r="F521" s="7" t="s">
         <v>1499</v>
       </c>
     </row>
     <row r="522" spans="1:6">
       <c r="A522" s="11">
         <v>6</v>
       </c>
       <c r="B522" s="6" t="s">
         <v>1500</v>
       </c>
       <c r="C522" s="7" t="s">
         <v>1501</v>
       </c>
       <c r="D522" s="5">
-        <v>52.0</v>
+        <v>33.0</v>
       </c>
       <c r="E522" s="9">
         <v>16246.0</v>
       </c>
       <c r="F522" s="7" t="s">
         <v>1502</v>
       </c>
     </row>
     <row r="523" spans="1:6">
       <c r="A523" s="11">
         <v>7</v>
       </c>
       <c r="B523" s="6" t="s">
         <v>1503</v>
       </c>
       <c r="C523" s="7" t="s">
         <v>1504</v>
       </c>
       <c r="D523" s="5">
-        <v>21.0</v>
+        <v>41.0</v>
       </c>
       <c r="E523" s="9">
         <v>17636.0</v>
       </c>
       <c r="F523" s="7" t="s">
         <v>1505</v>
       </c>
     </row>
     <row r="524" spans="1:6">
       <c r="A524" s="11">
         <v>8</v>
       </c>
       <c r="B524" s="6" t="s">
         <v>1506</v>
       </c>
       <c r="C524" s="7" t="s">
         <v>1507</v>
       </c>
       <c r="D524" s="5">
-        <v>35.0</v>
+        <v>46.0</v>
       </c>
       <c r="E524" s="9">
         <v>20925.0</v>
       </c>
       <c r="F524" s="7" t="s">
         <v>1508</v>
       </c>
     </row>
     <row r="525" spans="1:6">
       <c r="A525" s="11">
         <v>9</v>
       </c>
       <c r="B525" s="6" t="s">
         <v>1509</v>
       </c>
       <c r="C525" s="7" t="s">
         <v>1510</v>
       </c>
       <c r="D525" s="5">
-        <v>22.0</v>
+        <v>29.0</v>
       </c>
       <c r="E525" s="9">
         <v>25318.0</v>
       </c>
       <c r="F525" s="7" t="s">
         <v>1511</v>
       </c>
     </row>
     <row r="526" spans="1:6">
       <c r="A526" s="11">
         <v>10</v>
       </c>
       <c r="B526" s="6" t="s">
         <v>1512</v>
       </c>
       <c r="C526" s="7" t="s">
         <v>1513</v>
       </c>
       <c r="D526" s="5">
-        <v>7.0</v>
+        <v>8.0</v>
       </c>
       <c r="E526" s="9">
         <v>42567.0</v>
       </c>
       <c r="F526" s="7" t="s">
         <v>1514</v>
       </c>
     </row>
     <row r="527" spans="1:6">
       <c r="A527" s="11">
         <v>11</v>
       </c>
       <c r="B527" s="6" t="s">
         <v>1515</v>
       </c>
       <c r="C527" s="7" t="s">
         <v>1516</v>
       </c>
       <c r="D527" s="5">
-        <v>46.0</v>
+        <v>45.0</v>
       </c>
       <c r="E527" s="9">
         <v>12280.0</v>
       </c>
       <c r="F527" s="7" t="s">
         <v>1517</v>
       </c>
     </row>
     <row r="528" spans="1:6">
       <c r="A528" s="11">
         <v>12</v>
       </c>
       <c r="B528" s="6" t="s">
         <v>1518</v>
       </c>
       <c r="C528" s="7" t="s">
         <v>1519</v>
       </c>
       <c r="D528" s="5">
         <v>7.0</v>
       </c>
       <c r="E528" s="9">
         <v>14020.0</v>
       </c>
       <c r="F528" s="7" t="s">
         <v>1520</v>
       </c>
     </row>
     <row r="529" spans="1:6">
       <c r="A529" s="11">
         <v>13</v>
       </c>
       <c r="B529" s="6" t="s">
         <v>1521</v>
       </c>
       <c r="C529" s="7" t="s">
         <v>1522</v>
       </c>
       <c r="D529" s="5">
-        <v>5.0</v>
+        <v>2.0</v>
       </c>
       <c r="E529" s="9">
         <v>17546.0</v>
       </c>
       <c r="F529" s="7" t="s">
         <v>1523</v>
       </c>
     </row>
     <row r="530" spans="1:6">
       <c r="A530" s="11">
         <v>14</v>
       </c>
       <c r="B530" s="6" t="s">
         <v>1524</v>
       </c>
       <c r="C530" s="7" t="s">
         <v>1525</v>
       </c>
       <c r="D530" s="5">
-        <v>10.0</v>
+        <v>16.0</v>
       </c>
       <c r="E530" s="9">
         <v>18575.0</v>
       </c>
       <c r="F530" s="7" t="s">
         <v>1526</v>
       </c>
     </row>
     <row r="531" spans="1:6">
       <c r="A531" s="11">
         <v>15</v>
       </c>
       <c r="B531" s="6" t="s">
         <v>1527</v>
       </c>
       <c r="C531" s="7" t="s">
         <v>1528</v>
       </c>
       <c r="D531" s="5">
-        <v>46.0</v>
+        <v>23.0</v>
       </c>
       <c r="E531" s="9">
         <v>19121.0</v>
       </c>
       <c r="F531" s="7" t="s">
         <v>1529</v>
       </c>
     </row>
     <row r="532" spans="1:6">
       <c r="A532" s="11">
         <v>16</v>
       </c>
       <c r="B532" s="6" t="s">
         <v>1530</v>
       </c>
       <c r="C532" s="7" t="s">
         <v>1531</v>
       </c>
       <c r="D532" s="5">
-        <v>45.0</v>
+        <v>26.0</v>
       </c>
       <c r="E532" s="9">
         <v>21336.0</v>
       </c>
       <c r="F532" s="7" t="s">
         <v>1532</v>
       </c>
     </row>
     <row r="533" spans="1:6">
       <c r="A533" s="11">
         <v>17</v>
       </c>
       <c r="B533" s="6" t="s">
         <v>1533</v>
       </c>
       <c r="C533" s="7" t="s">
         <v>1534</v>
       </c>
       <c r="D533" s="5">
-        <v>11.0</v>
+        <v>5.0</v>
       </c>
       <c r="E533" s="9">
         <v>28193.0</v>
       </c>
       <c r="F533" s="7" t="s">
         <v>1535</v>
       </c>
     </row>
     <row r="534" spans="1:6">
       <c r="A534" s="11">
         <v>18</v>
       </c>
       <c r="B534" s="6" t="s">
         <v>1536</v>
       </c>
       <c r="C534" s="7" t="s">
         <v>1537</v>
       </c>
       <c r="D534" s="5">
-        <v>24.0</v>
+        <v>21.0</v>
       </c>
       <c r="E534" s="9">
         <v>37317.0</v>
       </c>
       <c r="F534" s="7" t="s">
         <v>1538</v>
       </c>
     </row>
     <row r="535" spans="1:6">
       <c r="A535" s="11">
         <v>19</v>
       </c>
       <c r="B535" s="6" t="s">
         <v>1539</v>
       </c>
       <c r="C535" s="7" t="s">
         <v>1540</v>
       </c>
       <c r="D535" s="5">
-        <v>7.0</v>
+        <v>17.0</v>
       </c>
       <c r="E535" s="9">
         <v>25367.0</v>
       </c>
       <c r="F535" s="7" t="s">
         <v>1541</v>
       </c>
     </row>
     <row r="536" spans="1:6">
       <c r="A536" s="11">
         <v>20</v>
       </c>
       <c r="B536" s="6" t="s">
         <v>1542</v>
       </c>
       <c r="C536" s="7" t="s">
         <v>1543</v>
       </c>
       <c r="D536" s="5">
         <v>12.0</v>
       </c>
       <c r="E536" s="9">
         <v>9699.0</v>
       </c>
       <c r="F536" s="7" t="s">
         <v>1544</v>
       </c>
     </row>
     <row r="537" spans="1:6">
       <c r="A537" s="11">
         <v>21</v>
       </c>
       <c r="B537" s="6" t="s">
         <v>1545</v>
       </c>
       <c r="C537" s="7" t="s">
         <v>1546</v>
       </c>
       <c r="D537" s="5">
-        <v>22.0</v>
+        <v>17.0</v>
       </c>
       <c r="E537" s="9">
         <v>9679.0</v>
       </c>
       <c r="F537" s="7" t="s">
         <v>1547</v>
       </c>
     </row>
     <row r="538" spans="1:6">
       <c r="A538" s="11">
         <v>22</v>
       </c>
       <c r="B538" s="6" t="s">
         <v>1548</v>
       </c>
       <c r="C538" s="7" t="s">
         <v>1549</v>
       </c>
       <c r="D538" s="5">
-        <v>0.0</v>
+        <v>21.0</v>
       </c>
       <c r="E538" s="9">
         <v>12017.0</v>
       </c>
       <c r="F538" s="7" t="s">
         <v>1550</v>
       </c>
     </row>
     <row r="539" spans="1:6">
       <c r="A539" s="11">
         <v>23</v>
       </c>
       <c r="B539" s="6" t="s">
         <v>1551</v>
       </c>
       <c r="C539" s="7" t="s">
         <v>1552</v>
       </c>
       <c r="D539" s="5">
-        <v>5.0</v>
+        <v>52.0</v>
       </c>
       <c r="E539" s="9">
         <v>13217.0</v>
       </c>
       <c r="F539" s="7" t="s">
         <v>1553</v>
       </c>
     </row>
     <row r="540" spans="1:6">
       <c r="A540" s="11">
         <v>24</v>
       </c>
       <c r="B540" s="6" t="s">
         <v>1554</v>
       </c>
       <c r="C540" s="7" t="s">
         <v>1555</v>
       </c>
       <c r="D540" s="5">
-        <v>12.0</v>
+        <v>21.0</v>
       </c>
       <c r="E540" s="9">
         <v>14020.0</v>
       </c>
       <c r="F540" s="7" t="s">
         <v>1556</v>
       </c>
     </row>
     <row r="541" spans="1:6">
       <c r="A541" s="11">
         <v>25</v>
       </c>
       <c r="B541" s="6" t="s">
         <v>1557</v>
       </c>
       <c r="C541" s="7" t="s">
         <v>1558</v>
       </c>
       <c r="D541" s="5">
-        <v>35.0</v>
+        <v>44.0</v>
       </c>
       <c r="E541" s="9">
         <v>14884.0</v>
       </c>
       <c r="F541" s="7" t="s">
         <v>1559</v>
       </c>
     </row>
     <row r="542" spans="1:6">
       <c r="A542" s="11">
         <v>26</v>
       </c>
       <c r="B542" s="6" t="s">
         <v>1560</v>
       </c>
       <c r="C542" s="7" t="s">
         <v>1561</v>
       </c>
       <c r="D542" s="5">
-        <v>21.0</v>
+        <v>34.0</v>
       </c>
       <c r="E542" s="9">
         <v>18707.0</v>
       </c>
       <c r="F542" s="7" t="s">
         <v>1562</v>
       </c>
     </row>
     <row r="543" spans="1:6">
       <c r="A543" s="11">
         <v>27</v>
       </c>
       <c r="B543" s="6" t="s">
         <v>1563</v>
       </c>
       <c r="C543" s="7" t="s">
         <v>1564</v>
       </c>
       <c r="D543" s="5">
-        <v>19.0</v>
+        <v>16.0</v>
       </c>
       <c r="E543" s="9">
         <v>21452.0</v>
       </c>
       <c r="F543" s="7" t="s">
         <v>1565</v>
       </c>
     </row>
     <row r="544" spans="1:6">
       <c r="A544" s="11">
         <v>1</v>
       </c>
       <c r="B544" s="6" t="s">
         <v>1566</v>
       </c>
       <c r="C544" s="7" t="s">
         <v>1567</v>
       </c>
       <c r="D544" s="5">
-        <v>135.0</v>
+        <v>22.0</v>
       </c>
       <c r="E544" s="9">
         <v>5228.0</v>
       </c>
       <c r="F544" s="7" t="s">
         <v>1568</v>
       </c>
     </row>
     <row r="545" spans="1:6">
       <c r="A545" s="11">
         <v>2</v>
       </c>
       <c r="B545" s="6" t="s">
         <v>1569</v>
       </c>
       <c r="C545" s="7" t="s">
         <v>1570</v>
       </c>
       <c r="D545" s="5">
-        <v>70.0</v>
+        <v>74.0</v>
       </c>
       <c r="E545" s="9">
         <v>6090.0</v>
       </c>
       <c r="F545" s="7" t="s">
         <v>1571</v>
       </c>
     </row>
     <row r="546" spans="1:6">
       <c r="A546" s="11">
         <v>3</v>
       </c>
       <c r="B546" s="6" t="s">
         <v>1572</v>
       </c>
       <c r="C546" s="7" t="s">
         <v>1573</v>
       </c>
       <c r="D546" s="5">
-        <v>124.0</v>
+        <v>42.0</v>
       </c>
       <c r="E546" s="9">
         <v>6532.0</v>
       </c>
       <c r="F546" s="7" t="s">
         <v>1574</v>
       </c>
     </row>
     <row r="547" spans="1:6">
       <c r="A547" s="11">
         <v>4</v>
       </c>
       <c r="B547" s="6" t="s">
         <v>1575</v>
       </c>
       <c r="C547" s="7" t="s">
         <v>1576</v>
       </c>
       <c r="D547" s="5">
-        <v>92.0</v>
+        <v>35.0</v>
       </c>
       <c r="E547" s="9">
         <v>7409.0</v>
       </c>
       <c r="F547" s="7" t="s">
         <v>1577</v>
       </c>
     </row>
     <row r="548" spans="1:6">
       <c r="A548" s="11">
         <v>5</v>
       </c>
       <c r="B548" s="6" t="s">
         <v>1578</v>
       </c>
       <c r="C548" s="7" t="s">
         <v>1579</v>
       </c>
       <c r="D548" s="5">
-        <v>198.0</v>
+        <v>41.0</v>
       </c>
       <c r="E548" s="9">
         <v>6532.0</v>
       </c>
       <c r="F548" s="7" t="s">
         <v>1580</v>
       </c>
     </row>
     <row r="549" spans="1:6">
       <c r="A549" s="11">
         <v>6</v>
       </c>
       <c r="B549" s="6" t="s">
         <v>1581</v>
       </c>
       <c r="C549" s="7" t="s">
         <v>1582</v>
       </c>
       <c r="D549" s="5">
-        <v>212.0</v>
+        <v>178.0</v>
       </c>
       <c r="E549" s="9">
         <v>8127.0</v>
       </c>
       <c r="F549" s="7" t="s">
         <v>1583</v>
       </c>
     </row>
     <row r="550" spans="1:6">
       <c r="A550" s="11">
         <v>7</v>
       </c>
       <c r="B550" s="6" t="s">
         <v>1584</v>
       </c>
       <c r="C550" s="7" t="s">
         <v>1585</v>
       </c>
       <c r="D550" s="5">
-        <v>120.0</v>
+        <v>7.0</v>
       </c>
       <c r="E550" s="9">
         <v>7859.0</v>
       </c>
       <c r="F550" s="7" t="s">
         <v>1586</v>
       </c>
     </row>
     <row r="551" spans="1:6">
       <c r="A551" s="11">
         <v>8</v>
       </c>
       <c r="B551" s="6" t="s">
         <v>1587</v>
       </c>
       <c r="C551" s="7" t="s">
         <v>1588</v>
       </c>
       <c r="D551" s="5">
-        <v>89.0</v>
+        <v>25.0</v>
       </c>
       <c r="E551" s="9">
         <v>9869.0</v>
       </c>
       <c r="F551" s="7" t="s">
         <v>1589</v>
       </c>
     </row>
     <row r="552" spans="1:6">
       <c r="A552" s="11">
         <v>9</v>
       </c>
       <c r="B552" s="6" t="s">
         <v>1590</v>
       </c>
       <c r="C552" s="7" t="s">
         <v>1591</v>
       </c>
       <c r="D552" s="5">
-        <v>78.0</v>
+        <v>33.0</v>
       </c>
       <c r="E552" s="9">
         <v>8650.0</v>
       </c>
       <c r="F552" s="7" t="s">
         <v>1592</v>
       </c>
     </row>
     <row r="553" spans="1:6">
       <c r="A553" s="11">
         <v>10</v>
       </c>
       <c r="B553" s="6" t="s">
         <v>1593</v>
       </c>
       <c r="C553" s="7" t="s">
         <v>1594</v>
       </c>
       <c r="D553" s="5">
-        <v>181.0</v>
+        <v>105.0</v>
       </c>
       <c r="E553" s="9">
         <v>10978.0</v>
       </c>
       <c r="F553" s="7" t="s">
         <v>1595</v>
       </c>
     </row>
     <row r="554" spans="1:6">
       <c r="A554" s="11">
         <v>11</v>
       </c>
       <c r="B554" s="6" t="s">
         <v>1596</v>
       </c>
       <c r="C554" s="7" t="s">
         <v>1597</v>
       </c>
       <c r="D554" s="5">
-        <v>25.0</v>
+        <v>36.0</v>
       </c>
       <c r="E554" s="9">
         <v>11248.0</v>
       </c>
       <c r="F554" s="7" t="s">
         <v>1598</v>
       </c>
     </row>
     <row r="555" spans="1:6">
       <c r="A555" s="11">
         <v>12</v>
       </c>
       <c r="B555" s="6" t="s">
         <v>1599</v>
       </c>
       <c r="C555" s="7" t="s">
         <v>1600</v>
       </c>
       <c r="D555" s="5">
-        <v>165.0</v>
+        <v>18.0</v>
       </c>
       <c r="E555" s="9">
         <v>14818.0</v>
       </c>
       <c r="F555" s="7" t="s">
         <v>1601</v>
       </c>
     </row>
     <row r="556" spans="1:6">
       <c r="A556" s="11">
         <v>13</v>
       </c>
       <c r="B556" s="6" t="s">
         <v>1602</v>
       </c>
       <c r="C556" s="7" t="s">
         <v>1603</v>
       </c>
       <c r="D556" s="5">
-        <v>21.0</v>
+        <v>15.0</v>
       </c>
       <c r="E556" s="9">
         <v>17010.0</v>
       </c>
       <c r="F556" s="7" t="s">
         <v>1604</v>
       </c>
     </row>
     <row r="557" spans="1:6">
       <c r="A557" s="11">
         <v>14</v>
       </c>
       <c r="B557" s="6" t="s">
         <v>1605</v>
       </c>
       <c r="C557" s="7" t="s">
         <v>1606</v>
       </c>
       <c r="D557" s="5">
-        <v>4.0</v>
+        <v>16.0</v>
       </c>
       <c r="E557" s="9">
         <v>19472.0</v>
       </c>
       <c r="F557" s="7" t="s">
         <v>1607</v>
       </c>
     </row>
     <row r="558" spans="1:6">
       <c r="A558" s="11">
         <v>15</v>
       </c>
       <c r="B558" s="6" t="s">
         <v>1608</v>
       </c>
       <c r="C558" s="7" t="s">
         <v>1609</v>
       </c>
       <c r="D558" s="5">
-        <v>10.0</v>
+        <v>8.0</v>
       </c>
       <c r="E558" s="9">
         <v>20033.0</v>
       </c>
       <c r="F558" s="7" t="s">
         <v>1610</v>
       </c>
     </row>
     <row r="559" spans="1:6">
       <c r="A559" s="11">
         <v>16</v>
       </c>
       <c r="B559" s="6" t="s">
         <v>1611</v>
       </c>
       <c r="C559" s="7" t="s">
         <v>1612</v>
       </c>
       <c r="D559" s="5">
-        <v>10.0</v>
+        <v>13.0</v>
       </c>
       <c r="E559" s="9">
         <v>21129.0</v>
       </c>
       <c r="F559" s="7" t="s">
         <v>1613</v>
       </c>
     </row>
     <row r="560" spans="1:6">
       <c r="A560" s="11">
         <v>17</v>
       </c>
       <c r="B560" s="6" t="s">
         <v>1614</v>
       </c>
       <c r="C560" s="7" t="s">
         <v>1615</v>
       </c>
       <c r="D560" s="5">
         <v>0.0</v>
       </c>
       <c r="E560" s="9">
         <v>20213.0</v>
       </c>
       <c r="F560" s="7" t="s">
@@ -18411,351 +18411,351 @@
       </c>
       <c r="C563" s="7" t="s">
         <v>1624</v>
       </c>
       <c r="D563" s="5">
         <v>0.0</v>
       </c>
       <c r="E563" s="9">
         <v>26468.0</v>
       </c>
       <c r="F563" s="7" t="s">
         <v>1625</v>
       </c>
     </row>
     <row r="564" spans="1:6">
       <c r="A564" s="11">
         <v>21</v>
       </c>
       <c r="B564" s="6" t="s">
         <v>1626</v>
       </c>
       <c r="C564" s="7" t="s">
         <v>1627</v>
       </c>
       <c r="D564" s="5">
-        <v>4.0</v>
+        <v>15.0</v>
       </c>
       <c r="E564" s="9">
         <v>4443.0</v>
       </c>
       <c r="F564" s="7" t="s">
         <v>1628</v>
       </c>
     </row>
     <row r="565" spans="1:6">
       <c r="A565" s="11">
         <v>22</v>
       </c>
       <c r="B565" s="6" t="s">
         <v>1629</v>
       </c>
       <c r="C565" s="7" t="s">
         <v>1630</v>
       </c>
       <c r="D565" s="5">
-        <v>36.0</v>
+        <v>19.0</v>
       </c>
       <c r="E565" s="9">
         <v>5795.0</v>
       </c>
       <c r="F565" s="7" t="s">
         <v>1631</v>
       </c>
     </row>
     <row r="566" spans="1:6">
       <c r="A566" s="11">
         <v>23</v>
       </c>
       <c r="B566" s="6" t="s">
         <v>1632</v>
       </c>
       <c r="C566" s="7" t="s">
         <v>1633</v>
       </c>
       <c r="D566" s="5">
-        <v>15.0</v>
+        <v>30.0</v>
       </c>
       <c r="E566" s="9">
         <v>4972.0</v>
       </c>
       <c r="F566" s="7" t="s">
         <v>1634</v>
       </c>
     </row>
     <row r="567" spans="1:6">
       <c r="A567" s="11">
         <v>24</v>
       </c>
       <c r="B567" s="6" t="s">
         <v>1635</v>
       </c>
       <c r="C567" s="7" t="s">
         <v>1636</v>
       </c>
       <c r="D567" s="5">
-        <v>17.0</v>
+        <v>18.0</v>
       </c>
       <c r="E567" s="9">
         <v>6253.0</v>
       </c>
       <c r="F567" s="7" t="s">
         <v>1637</v>
       </c>
     </row>
     <row r="568" spans="1:6">
       <c r="A568" s="11">
         <v>25</v>
       </c>
       <c r="B568" s="6" t="s">
         <v>1638</v>
       </c>
       <c r="C568" s="7" t="s">
         <v>1639</v>
       </c>
       <c r="D568" s="5">
-        <v>10.0</v>
+        <v>6.0</v>
       </c>
       <c r="E568" s="9">
         <v>5401.0</v>
       </c>
       <c r="F568" s="7" t="s">
         <v>1640</v>
       </c>
     </row>
     <row r="569" spans="1:6">
       <c r="A569" s="11">
         <v>26</v>
       </c>
       <c r="B569" s="6" t="s">
         <v>1641</v>
       </c>
       <c r="C569" s="7" t="s">
         <v>1642</v>
       </c>
       <c r="D569" s="5">
-        <v>15.0</v>
+        <v>19.0</v>
       </c>
       <c r="E569" s="9">
         <v>6802.0</v>
       </c>
       <c r="F569" s="7" t="s">
         <v>1643</v>
       </c>
     </row>
     <row r="570" spans="1:6">
       <c r="A570" s="11">
         <v>27</v>
       </c>
       <c r="B570" s="6" t="s">
         <v>1644</v>
       </c>
       <c r="C570" s="7" t="s">
         <v>1645</v>
       </c>
       <c r="D570" s="5">
-        <v>7.0</v>
+        <v>14.0</v>
       </c>
       <c r="E570" s="9">
         <v>6309.0</v>
       </c>
       <c r="F570" s="7" t="s">
         <v>1646</v>
       </c>
     </row>
     <row r="571" spans="1:6">
       <c r="A571" s="11">
         <v>28</v>
       </c>
       <c r="B571" s="6" t="s">
         <v>1647</v>
       </c>
       <c r="C571" s="7" t="s">
         <v>1648</v>
       </c>
       <c r="D571" s="5">
-        <v>28.0</v>
+        <v>3.0</v>
       </c>
       <c r="E571" s="9">
         <v>7930.0</v>
       </c>
       <c r="F571" s="7" t="s">
         <v>1649</v>
       </c>
     </row>
     <row r="572" spans="1:6">
       <c r="A572" s="11">
         <v>29</v>
       </c>
       <c r="B572" s="6" t="s">
         <v>1650</v>
       </c>
       <c r="C572" s="7" t="s">
         <v>1651</v>
       </c>
       <c r="D572" s="5">
-        <v>8.0</v>
+        <v>12.0</v>
       </c>
       <c r="E572" s="9">
         <v>7727.0</v>
       </c>
       <c r="F572" s="7" t="s">
         <v>1652</v>
       </c>
     </row>
     <row r="573" spans="1:6">
       <c r="A573" s="11">
         <v>30</v>
       </c>
       <c r="B573" s="6" t="s">
         <v>1653</v>
       </c>
       <c r="C573" s="7" t="s">
         <v>1654</v>
       </c>
       <c r="D573" s="5">
-        <v>9.0</v>
+        <v>4.0</v>
       </c>
       <c r="E573" s="9">
         <v>9145.0</v>
       </c>
       <c r="F573" s="7" t="s">
         <v>1655</v>
       </c>
     </row>
     <row r="574" spans="1:6">
       <c r="A574" s="11">
         <v>31</v>
       </c>
       <c r="B574" s="6" t="s">
         <v>1656</v>
       </c>
       <c r="C574" s="7" t="s">
         <v>1657</v>
       </c>
       <c r="D574" s="5">
-        <v>35.0</v>
+        <v>36.0</v>
       </c>
       <c r="E574" s="9">
         <v>9463.0</v>
       </c>
       <c r="F574" s="7" t="s">
         <v>1658</v>
       </c>
     </row>
     <row r="575" spans="1:6">
       <c r="A575" s="11">
         <v>32</v>
       </c>
       <c r="B575" s="6" t="s">
         <v>1659</v>
       </c>
       <c r="C575" s="7" t="s">
         <v>1660</v>
       </c>
       <c r="D575" s="5">
-        <v>6.0</v>
+        <v>0.0</v>
       </c>
       <c r="E575" s="9">
         <v>12749.0</v>
       </c>
       <c r="F575" s="7" t="s">
         <v>1661</v>
       </c>
     </row>
     <row r="576" spans="1:6">
       <c r="A576" s="11">
         <v>33</v>
       </c>
       <c r="B576" s="6" t="s">
         <v>1662</v>
       </c>
       <c r="C576" s="7" t="s">
         <v>1663</v>
       </c>
       <c r="D576" s="5">
         <v>0.0</v>
       </c>
       <c r="E576" s="9">
         <v>14468.0</v>
       </c>
       <c r="F576" s="7" t="s">
         <v>1664</v>
       </c>
     </row>
     <row r="577" spans="1:6">
       <c r="A577" s="11">
         <v>34</v>
       </c>
       <c r="B577" s="6" t="s">
         <v>1665</v>
       </c>
       <c r="C577" s="7" t="s">
         <v>1666</v>
       </c>
       <c r="D577" s="5">
-        <v>0.0</v>
+        <v>11.0</v>
       </c>
       <c r="E577" s="9">
         <v>16391.0</v>
       </c>
       <c r="F577" s="7" t="s">
         <v>1667</v>
       </c>
     </row>
     <row r="578" spans="1:6">
       <c r="A578" s="11">
         <v>35</v>
       </c>
       <c r="B578" s="6" t="s">
         <v>1668</v>
       </c>
       <c r="C578" s="7" t="s">
         <v>1669</v>
       </c>
       <c r="D578" s="5">
         <v>0.0</v>
       </c>
       <c r="E578" s="9">
         <v>17032.0</v>
       </c>
       <c r="F578" s="7" t="s">
         <v>1670</v>
       </c>
     </row>
     <row r="579" spans="1:6">
       <c r="A579" s="11">
         <v>36</v>
       </c>
       <c r="B579" s="6" t="s">
         <v>1671</v>
       </c>
       <c r="C579" s="7" t="s">
         <v>1672</v>
       </c>
       <c r="D579" s="5">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
       <c r="E579" s="9">
         <v>17787.0</v>
       </c>
       <c r="F579" s="7" t="s">
         <v>1673</v>
       </c>
     </row>
     <row r="580" spans="1:6">
       <c r="A580" s="11">
         <v>37</v>
       </c>
       <c r="B580" s="6" t="s">
         <v>1674</v>
       </c>
       <c r="C580" s="7" t="s">
         <v>1675</v>
       </c>
       <c r="D580" s="5">
         <v>0.0</v>
       </c>
       <c r="E580" s="9">
         <v>20344.0</v>
       </c>
       <c r="F580" s="7" t="s">
@@ -18791,551 +18791,551 @@
       </c>
       <c r="C582" s="7" t="s">
         <v>1681</v>
       </c>
       <c r="D582" s="5">
         <v>0.0</v>
       </c>
       <c r="E582" s="9">
         <v>22513.0</v>
       </c>
       <c r="F582" s="7" t="s">
         <v>1682</v>
       </c>
     </row>
     <row r="583" spans="1:6">
       <c r="A583" s="11">
         <v>1</v>
       </c>
       <c r="B583" s="6" t="s">
         <v>1683</v>
       </c>
       <c r="C583" s="7" t="s">
         <v>1684</v>
       </c>
       <c r="D583" s="5">
-        <v>111.0</v>
+        <v>36.0</v>
       </c>
       <c r="E583" s="9">
         <v>3216.0</v>
       </c>
       <c r="F583" s="7" t="s">
         <v>1685</v>
       </c>
     </row>
     <row r="584" spans="1:6">
       <c r="A584" s="11">
         <v>2</v>
       </c>
       <c r="B584" s="6" t="s">
         <v>1686</v>
       </c>
       <c r="C584" s="7" t="s">
         <v>1687</v>
       </c>
       <c r="D584" s="5">
-        <v>41.0</v>
+        <v>73.0</v>
       </c>
       <c r="E584" s="9">
         <v>3546.0</v>
       </c>
       <c r="F584" s="7" t="s">
         <v>1688</v>
       </c>
     </row>
     <row r="585" spans="1:6">
       <c r="A585" s="11">
         <v>3</v>
       </c>
       <c r="B585" s="6" t="s">
         <v>1689</v>
       </c>
       <c r="C585" s="7" t="s">
         <v>1690</v>
       </c>
       <c r="D585" s="5">
-        <v>73.0</v>
+        <v>28.0</v>
       </c>
       <c r="E585" s="9">
         <v>3841.0</v>
       </c>
       <c r="F585" s="7" t="s">
         <v>1691</v>
       </c>
     </row>
     <row r="586" spans="1:6">
       <c r="A586" s="11">
         <v>4</v>
       </c>
       <c r="B586" s="6" t="s">
         <v>1692</v>
       </c>
       <c r="C586" s="7" t="s">
         <v>1693</v>
       </c>
       <c r="D586" s="5">
-        <v>56.0</v>
+        <v>64.0</v>
       </c>
       <c r="E586" s="9">
         <v>4294.0</v>
       </c>
       <c r="F586" s="7" t="s">
         <v>1694</v>
       </c>
     </row>
     <row r="587" spans="1:6">
       <c r="A587" s="11">
         <v>5</v>
       </c>
       <c r="B587" s="6" t="s">
         <v>1695</v>
       </c>
       <c r="C587" s="7" t="s">
         <v>1696</v>
       </c>
       <c r="D587" s="5">
-        <v>108.0</v>
+        <v>65.0</v>
       </c>
       <c r="E587" s="9">
         <v>5338.0</v>
       </c>
       <c r="F587" s="7" t="s">
         <v>1697</v>
       </c>
     </row>
     <row r="588" spans="1:6">
       <c r="A588" s="11">
         <v>6</v>
       </c>
       <c r="B588" s="6" t="s">
         <v>1698</v>
       </c>
       <c r="C588" s="7" t="s">
         <v>1699</v>
       </c>
       <c r="D588" s="5">
-        <v>109.0</v>
+        <v>54.0</v>
       </c>
       <c r="E588" s="9">
         <v>6726.0</v>
       </c>
       <c r="F588" s="7" t="s">
         <v>1700</v>
       </c>
     </row>
     <row r="589" spans="1:6">
       <c r="A589" s="11">
         <v>7</v>
       </c>
       <c r="B589" s="6" t="s">
         <v>1701</v>
       </c>
       <c r="C589" s="7" t="s">
         <v>1702</v>
       </c>
       <c r="D589" s="5">
         <v>28.0</v>
       </c>
       <c r="E589" s="9">
         <v>7833.0</v>
       </c>
       <c r="F589" s="7" t="s">
         <v>1703</v>
       </c>
     </row>
     <row r="590" spans="1:6">
       <c r="A590" s="11">
         <v>8</v>
       </c>
       <c r="B590" s="6" t="s">
         <v>1704</v>
       </c>
       <c r="C590" s="7" t="s">
         <v>1705</v>
       </c>
       <c r="D590" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E590" s="9">
         <v>10595.0</v>
       </c>
       <c r="F590" s="7" t="s">
         <v>1706</v>
       </c>
     </row>
     <row r="591" spans="1:6">
       <c r="A591" s="11">
         <v>1</v>
       </c>
       <c r="B591" s="6" t="s">
         <v>1707</v>
       </c>
       <c r="C591" s="7" t="s">
         <v>1708</v>
       </c>
       <c r="D591" s="5">
-        <v>34.0</v>
+        <v>19.0</v>
       </c>
       <c r="E591" s="9">
         <v>20000.0</v>
       </c>
       <c r="F591" s="7" t="s">
         <v>1709</v>
       </c>
     </row>
     <row r="592" spans="1:6">
       <c r="A592" s="11">
         <v>2</v>
       </c>
       <c r="B592" s="6" t="s">
         <v>1710</v>
       </c>
       <c r="C592" s="7" t="s">
         <v>1711</v>
       </c>
       <c r="D592" s="5">
         <v>6.0</v>
       </c>
       <c r="E592" s="9">
         <v>7800.0</v>
       </c>
       <c r="F592" s="7" t="s">
         <v>1712</v>
       </c>
     </row>
     <row r="593" spans="1:6">
       <c r="A593" s="11">
         <v>3</v>
       </c>
       <c r="B593" s="6" t="s">
         <v>1713</v>
       </c>
       <c r="C593" s="7" t="s">
         <v>1714</v>
       </c>
       <c r="D593" s="5">
-        <v>43.0</v>
+        <v>30.0</v>
       </c>
       <c r="E593" s="9">
         <v>8254.0</v>
       </c>
       <c r="F593" s="7" t="s">
         <v>1715</v>
       </c>
     </row>
     <row r="594" spans="1:6">
       <c r="A594" s="11">
         <v>4</v>
       </c>
       <c r="B594" s="6" t="s">
         <v>1716</v>
       </c>
       <c r="C594" s="7" t="s">
         <v>1717</v>
       </c>
       <c r="D594" s="5">
-        <v>16.0</v>
+        <v>15.0</v>
       </c>
       <c r="E594" s="9">
         <v>9247.0</v>
       </c>
       <c r="F594" s="7" t="s">
         <v>1718</v>
       </c>
     </row>
     <row r="595" spans="1:6">
       <c r="A595" s="11">
         <v>5</v>
       </c>
       <c r="B595" s="6" t="s">
         <v>1719</v>
       </c>
       <c r="C595" s="7" t="s">
         <v>1720</v>
       </c>
       <c r="D595" s="5">
-        <v>37.0</v>
+        <v>19.0</v>
       </c>
       <c r="E595" s="9">
         <v>10082.0</v>
       </c>
       <c r="F595" s="7" t="s">
         <v>1721</v>
       </c>
     </row>
     <row r="596" spans="1:6">
       <c r="A596" s="11">
         <v>6</v>
       </c>
       <c r="B596" s="6" t="s">
         <v>1722</v>
       </c>
       <c r="C596" s="7" t="s">
         <v>1723</v>
       </c>
       <c r="D596" s="5">
-        <v>37.0</v>
+        <v>18.0</v>
       </c>
       <c r="E596" s="9">
         <v>10644.0</v>
       </c>
       <c r="F596" s="7" t="s">
         <v>1724</v>
       </c>
     </row>
     <row r="597" spans="1:6">
       <c r="A597" s="11">
         <v>7</v>
       </c>
       <c r="B597" s="6" t="s">
         <v>1725</v>
       </c>
       <c r="C597" s="7" t="s">
         <v>1726</v>
       </c>
       <c r="D597" s="5">
-        <v>36.0</v>
+        <v>16.0</v>
       </c>
       <c r="E597" s="9">
         <v>11217.0</v>
       </c>
       <c r="F597" s="7" t="s">
         <v>1727</v>
       </c>
     </row>
     <row r="598" spans="1:6">
       <c r="A598" s="11">
         <v>8</v>
       </c>
       <c r="B598" s="6" t="s">
         <v>1728</v>
       </c>
       <c r="C598" s="7" t="s">
         <v>1729</v>
       </c>
       <c r="D598" s="5">
-        <v>21.0</v>
+        <v>22.0</v>
       </c>
       <c r="E598" s="9">
         <v>14562.0</v>
       </c>
       <c r="F598" s="7" t="s">
         <v>1730</v>
       </c>
     </row>
     <row r="599" spans="1:6">
       <c r="A599" s="11">
         <v>9</v>
       </c>
       <c r="B599" s="6" t="s">
         <v>1731</v>
       </c>
       <c r="C599" s="7" t="s">
         <v>1732</v>
       </c>
       <c r="D599" s="5">
-        <v>5.0</v>
+        <v>22.0</v>
       </c>
       <c r="E599" s="9">
         <v>15200.0</v>
       </c>
       <c r="F599" s="7" t="s">
         <v>1733</v>
       </c>
     </row>
     <row r="600" spans="1:6">
       <c r="A600" s="11">
         <v>10</v>
       </c>
       <c r="B600" s="6" t="s">
         <v>1734</v>
       </c>
       <c r="C600" s="7" t="s">
         <v>1735</v>
       </c>
       <c r="D600" s="5">
-        <v>31.0</v>
+        <v>6.0</v>
       </c>
       <c r="E600" s="9">
         <v>17259.0</v>
       </c>
       <c r="F600" s="7" t="s">
         <v>1736</v>
       </c>
     </row>
     <row r="601" spans="1:6">
       <c r="A601" s="11">
         <v>11</v>
       </c>
       <c r="B601" s="6" t="s">
         <v>1737</v>
       </c>
       <c r="C601" s="7" t="s">
         <v>1738</v>
       </c>
       <c r="D601" s="5">
-        <v>8.0</v>
+        <v>13.0</v>
       </c>
       <c r="E601" s="9">
         <v>9480.0</v>
       </c>
       <c r="F601" s="7" t="s">
         <v>1739</v>
       </c>
     </row>
     <row r="602" spans="1:6">
       <c r="A602" s="11">
         <v>12</v>
       </c>
       <c r="B602" s="6" t="s">
         <v>1740</v>
       </c>
       <c r="C602" s="7" t="s">
         <v>1741</v>
       </c>
       <c r="D602" s="5">
-        <v>16.0</v>
+        <v>7.0</v>
       </c>
       <c r="E602" s="9">
         <v>10400.0</v>
       </c>
       <c r="F602" s="7" t="s">
         <v>1742</v>
       </c>
     </row>
     <row r="603" spans="1:6">
       <c r="A603" s="11">
         <v>13</v>
       </c>
       <c r="B603" s="6" t="s">
         <v>1743</v>
       </c>
       <c r="C603" s="7" t="s">
         <v>1744</v>
       </c>
       <c r="D603" s="5">
-        <v>64.0</v>
+        <v>35.0</v>
       </c>
       <c r="E603" s="9">
         <v>11021.0</v>
       </c>
       <c r="F603" s="7" t="s">
         <v>1745</v>
       </c>
     </row>
     <row r="604" spans="1:6">
       <c r="A604" s="11">
         <v>14</v>
       </c>
       <c r="B604" s="6" t="s">
         <v>1746</v>
       </c>
       <c r="C604" s="7" t="s">
         <v>1747</v>
       </c>
       <c r="D604" s="5">
-        <v>72.0</v>
+        <v>12.0</v>
       </c>
       <c r="E604" s="9">
         <v>11770.0</v>
       </c>
       <c r="F604" s="7" t="s">
         <v>1748</v>
       </c>
     </row>
     <row r="605" spans="1:6">
       <c r="A605" s="11">
         <v>15</v>
       </c>
       <c r="B605" s="6" t="s">
         <v>1749</v>
       </c>
       <c r="C605" s="7" t="s">
         <v>1750</v>
       </c>
       <c r="D605" s="5">
-        <v>73.0</v>
+        <v>34.0</v>
       </c>
       <c r="E605" s="9">
         <v>11760.0</v>
       </c>
       <c r="F605" s="7" t="s">
         <v>1751</v>
       </c>
     </row>
     <row r="606" spans="1:6">
       <c r="A606" s="11">
         <v>16</v>
       </c>
       <c r="B606" s="6" t="s">
         <v>1752</v>
       </c>
       <c r="C606" s="7" t="s">
         <v>1753</v>
       </c>
       <c r="D606" s="5">
-        <v>55.0</v>
+        <v>16.0</v>
       </c>
       <c r="E606" s="9">
         <v>13349.0</v>
       </c>
       <c r="F606" s="7" t="s">
         <v>1754</v>
       </c>
     </row>
     <row r="607" spans="1:6">
       <c r="A607" s="11">
         <v>17</v>
       </c>
       <c r="B607" s="6" t="s">
         <v>1755</v>
       </c>
       <c r="C607" s="7" t="s">
         <v>1756</v>
       </c>
       <c r="D607" s="5">
-        <v>45.0</v>
+        <v>31.0</v>
       </c>
       <c r="E607" s="9">
         <v>14852.0</v>
       </c>
       <c r="F607" s="7" t="s">
         <v>1757</v>
       </c>
     </row>
     <row r="608" spans="1:6">
       <c r="A608" s="11">
         <v>1</v>
       </c>
       <c r="B608" s="6" t="s">
         <v>1758</v>
       </c>
       <c r="C608" s="7" t="s">
         <v>1759</v>
       </c>
       <c r="D608" s="5">
-        <v>11.0</v>
+        <v>7.0</v>
       </c>
       <c r="E608" s="9">
         <v>520.0</v>
       </c>
       <c r="F608" s="7" t="s">
         <v>1760</v>
       </c>
     </row>
     <row r="609" spans="1:6">
       <c r="A609" s="11">
         <v>2</v>
       </c>
       <c r="B609" s="6" t="s">
         <v>1761</v>
       </c>
       <c r="C609" s="7" t="s">
         <v>1762</v>
       </c>
       <c r="D609" s="5">
         <v>2.0</v>
       </c>
       <c r="E609" s="9">
         <v>580.0</v>
       </c>
       <c r="F609" s="7" t="s">
@@ -19511,51 +19511,51 @@
       </c>
       <c r="C618" s="7" t="s">
         <v>1789</v>
       </c>
       <c r="D618" s="5">
         <v>0.0</v>
       </c>
       <c r="E618" s="9">
         <v>1620.0</v>
       </c>
       <c r="F618" s="7" t="s">
         <v>1790</v>
       </c>
     </row>
     <row r="619" spans="1:6">
       <c r="A619" s="11">
         <v>12</v>
       </c>
       <c r="B619" s="6" t="s">
         <v>1791</v>
       </c>
       <c r="C619" s="7" t="s">
         <v>1792</v>
       </c>
       <c r="D619" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E619" s="9">
         <v>2480.0</v>
       </c>
       <c r="F619" s="7" t="s">
         <v>1793</v>
       </c>
     </row>
     <row r="620" spans="1:6">
       <c r="A620" s="11">
         <v>13</v>
       </c>
       <c r="B620" s="6" t="s">
         <v>1794</v>
       </c>
       <c r="C620" s="7" t="s">
         <v>1795</v>
       </c>
       <c r="D620" s="5">
         <v>0.0</v>
       </c>
       <c r="E620" s="9">
         <v>4743.0</v>
       </c>
       <c r="F620" s="7" t="s">
@@ -19771,511 +19771,511 @@
       </c>
       <c r="C631" s="7" t="s">
         <v>1828</v>
       </c>
       <c r="D631" s="5">
         <v>0.0</v>
       </c>
       <c r="E631" s="9">
         <v>5400.0</v>
       </c>
       <c r="F631" s="7" t="s">
         <v>1829</v>
       </c>
     </row>
     <row r="632" spans="1:6">
       <c r="A632" s="11">
         <v>25</v>
       </c>
       <c r="B632" s="6" t="s">
         <v>1830</v>
       </c>
       <c r="C632" s="7" t="s">
         <v>1831</v>
       </c>
       <c r="D632" s="5">
-        <v>21.0</v>
+        <v>18.0</v>
       </c>
       <c r="E632" s="9">
         <v>6938.0</v>
       </c>
       <c r="F632" s="7" t="s">
         <v>1832</v>
       </c>
     </row>
     <row r="633" spans="1:6">
       <c r="A633" s="11">
         <v>26</v>
       </c>
       <c r="B633" s="6" t="s">
         <v>1833</v>
       </c>
       <c r="C633" s="7" t="s">
         <v>1834</v>
       </c>
       <c r="D633" s="5">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
       <c r="E633" s="9">
         <v>1641.0</v>
       </c>
       <c r="F633" s="7" t="s">
         <v>1835</v>
       </c>
     </row>
     <row r="634" spans="1:6">
       <c r="A634" s="11">
         <v>27</v>
       </c>
       <c r="B634" s="6" t="s">
         <v>1836</v>
       </c>
       <c r="C634" s="7" t="s">
         <v>1837</v>
       </c>
       <c r="D634" s="5">
-        <v>0.0</v>
+        <v>10.0</v>
       </c>
       <c r="E634" s="9">
         <v>1954.0</v>
       </c>
       <c r="F634" s="7" t="s">
         <v>1838</v>
       </c>
     </row>
     <row r="635" spans="1:6">
       <c r="A635" s="11">
         <v>28</v>
       </c>
       <c r="B635" s="6" t="s">
         <v>1839</v>
       </c>
       <c r="C635" s="7" t="s">
         <v>1840</v>
       </c>
       <c r="D635" s="5">
-        <v>15.0</v>
+        <v>6.0</v>
       </c>
       <c r="E635" s="9">
         <v>2544.0</v>
       </c>
       <c r="F635" s="7" t="s">
         <v>1841</v>
       </c>
     </row>
     <row r="636" spans="1:6">
       <c r="A636" s="11">
         <v>29</v>
       </c>
       <c r="B636" s="6" t="s">
         <v>1842</v>
       </c>
       <c r="C636" s="7" t="s">
         <v>1843</v>
       </c>
       <c r="D636" s="5">
-        <v>30.0</v>
+        <v>11.0</v>
       </c>
       <c r="E636" s="9">
         <v>2486.0</v>
       </c>
       <c r="F636" s="7" t="s">
         <v>1844</v>
       </c>
     </row>
     <row r="637" spans="1:6">
       <c r="A637" s="11">
         <v>30</v>
       </c>
       <c r="B637" s="6" t="s">
         <v>1845</v>
       </c>
       <c r="C637" s="7" t="s">
         <v>1846</v>
       </c>
       <c r="D637" s="5">
-        <v>27.0</v>
+        <v>21.0</v>
       </c>
       <c r="E637" s="9">
         <v>2856.0</v>
       </c>
       <c r="F637" s="7" t="s">
         <v>1847</v>
       </c>
     </row>
     <row r="638" spans="1:6">
       <c r="A638" s="11">
         <v>31</v>
       </c>
       <c r="B638" s="6" t="s">
         <v>1848</v>
       </c>
       <c r="C638" s="7" t="s">
         <v>1849</v>
       </c>
       <c r="D638" s="5">
-        <v>80.0</v>
+        <v>85.0</v>
       </c>
       <c r="E638" s="9">
         <v>3342.0</v>
       </c>
       <c r="F638" s="7" t="s">
         <v>1850</v>
       </c>
     </row>
     <row r="639" spans="1:6">
       <c r="A639" s="11">
         <v>32</v>
       </c>
       <c r="B639" s="6" t="s">
         <v>1851</v>
       </c>
       <c r="C639" s="7" t="s">
         <v>1852</v>
       </c>
       <c r="D639" s="5">
-        <v>8.0</v>
+        <v>14.0</v>
       </c>
       <c r="E639" s="9">
         <v>4175.0</v>
       </c>
       <c r="F639" s="7" t="s">
         <v>1853</v>
       </c>
     </row>
     <row r="640" spans="1:6">
       <c r="A640" s="11">
         <v>33</v>
       </c>
       <c r="B640" s="6" t="s">
         <v>1854</v>
       </c>
       <c r="C640" s="7" t="s">
         <v>1855</v>
       </c>
       <c r="D640" s="5">
-        <v>20.0</v>
+        <v>23.0</v>
       </c>
       <c r="E640" s="9">
         <v>5677.0</v>
       </c>
       <c r="F640" s="7" t="s">
         <v>1856</v>
       </c>
     </row>
     <row r="641" spans="1:6">
       <c r="A641" s="11">
         <v>34</v>
       </c>
       <c r="B641" s="6" t="s">
         <v>1857</v>
       </c>
       <c r="C641" s="7" t="s">
         <v>1858</v>
       </c>
       <c r="D641" s="5">
-        <v>19.0</v>
+        <v>18.0</v>
       </c>
       <c r="E641" s="9">
         <v>15034.0</v>
       </c>
       <c r="F641" s="7" t="s">
         <v>1859</v>
       </c>
     </row>
     <row r="642" spans="1:6">
       <c r="A642" s="11">
         <v>35</v>
       </c>
       <c r="B642" s="6" t="s">
         <v>1860</v>
       </c>
       <c r="C642" s="7" t="s">
         <v>1861</v>
       </c>
       <c r="D642" s="5">
         <v>2.0</v>
       </c>
       <c r="E642" s="9">
         <v>2821.0</v>
       </c>
       <c r="F642" s="7" t="s">
         <v>1862</v>
       </c>
     </row>
     <row r="643" spans="1:6">
       <c r="A643" s="11">
         <v>36</v>
       </c>
       <c r="B643" s="6" t="s">
         <v>1863</v>
       </c>
       <c r="C643" s="7" t="s">
         <v>1864</v>
       </c>
       <c r="D643" s="5">
-        <v>31.0</v>
+        <v>26.0</v>
       </c>
       <c r="E643" s="9">
         <v>3851.0</v>
       </c>
       <c r="F643" s="7" t="s">
         <v>1865</v>
       </c>
     </row>
     <row r="644" spans="1:6">
       <c r="A644" s="11">
         <v>37</v>
       </c>
       <c r="B644" s="6" t="s">
         <v>1866</v>
       </c>
       <c r="C644" s="7" t="s">
         <v>1867</v>
       </c>
       <c r="D644" s="5">
-        <v>36.0</v>
+        <v>32.0</v>
       </c>
       <c r="E644" s="9">
         <v>5446.0</v>
       </c>
       <c r="F644" s="7" t="s">
         <v>1868</v>
       </c>
     </row>
     <row r="645" spans="1:6">
       <c r="A645" s="11">
         <v>38</v>
       </c>
       <c r="B645" s="6" t="s">
         <v>1869</v>
       </c>
       <c r="C645" s="7" t="s">
         <v>1870</v>
       </c>
       <c r="D645" s="5">
-        <v>29.0</v>
+        <v>19.0</v>
       </c>
       <c r="E645" s="9">
         <v>5877.0</v>
       </c>
       <c r="F645" s="7" t="s">
         <v>1871</v>
       </c>
     </row>
     <row r="646" spans="1:6">
       <c r="A646" s="11">
         <v>39</v>
       </c>
       <c r="B646" s="6" t="s">
         <v>1872</v>
       </c>
       <c r="C646" s="7" t="s">
         <v>1873</v>
       </c>
       <c r="D646" s="5">
-        <v>30.0</v>
+        <v>23.0</v>
       </c>
       <c r="E646" s="9">
         <v>7123.0</v>
       </c>
       <c r="F646" s="7" t="s">
         <v>1874</v>
       </c>
     </row>
     <row r="647" spans="1:6">
       <c r="A647" s="11">
         <v>40</v>
       </c>
       <c r="B647" s="6" t="s">
         <v>1875</v>
       </c>
       <c r="C647" s="7" t="s">
         <v>1876</v>
       </c>
       <c r="D647" s="5">
-        <v>25.0</v>
+        <v>17.0</v>
       </c>
       <c r="E647" s="9">
         <v>8681.0</v>
       </c>
       <c r="F647" s="7" t="s">
         <v>1877</v>
       </c>
     </row>
     <row r="648" spans="1:6">
       <c r="A648" s="11">
         <v>41</v>
       </c>
       <c r="B648" s="6" t="s">
         <v>1878</v>
       </c>
       <c r="C648" s="7" t="s">
         <v>1879</v>
       </c>
       <c r="D648" s="5">
-        <v>19.0</v>
+        <v>16.0</v>
       </c>
       <c r="E648" s="9">
         <v>8850.0</v>
       </c>
       <c r="F648" s="7" t="s">
         <v>1880</v>
       </c>
     </row>
     <row r="649" spans="1:6">
       <c r="A649" s="11">
         <v>42</v>
       </c>
       <c r="B649" s="6" t="s">
         <v>1881</v>
       </c>
       <c r="C649" s="7" t="s">
         <v>1882</v>
       </c>
       <c r="D649" s="5">
-        <v>19.0</v>
+        <v>6.0</v>
       </c>
       <c r="E649" s="9">
         <v>7123.0</v>
       </c>
       <c r="F649" s="7" t="s">
         <v>1883</v>
       </c>
     </row>
     <row r="650" spans="1:6">
       <c r="A650" s="11">
         <v>43</v>
       </c>
       <c r="B650" s="6" t="s">
         <v>1884</v>
       </c>
       <c r="C650" s="7" t="s">
         <v>1885</v>
       </c>
       <c r="D650" s="5">
-        <v>11.0</v>
+        <v>6.0</v>
       </c>
       <c r="E650" s="9">
         <v>8681.0</v>
       </c>
       <c r="F650" s="7" t="s">
         <v>1886</v>
       </c>
     </row>
     <row r="651" spans="1:6">
       <c r="A651" s="11">
         <v>44</v>
       </c>
       <c r="B651" s="6" t="s">
         <v>1887</v>
       </c>
       <c r="C651" s="7" t="s">
         <v>1888</v>
       </c>
       <c r="D651" s="5">
-        <v>50.0</v>
+        <v>74.0</v>
       </c>
       <c r="E651" s="9">
         <v>6580.0</v>
       </c>
       <c r="F651" s="7" t="s">
         <v>1889</v>
       </c>
     </row>
     <row r="652" spans="1:6">
       <c r="A652" s="11">
         <v>45</v>
       </c>
       <c r="B652" s="6" t="s">
         <v>1890</v>
       </c>
       <c r="C652" s="7" t="s">
         <v>1891</v>
       </c>
       <c r="D652" s="5">
         <v>0.0</v>
       </c>
       <c r="E652" s="9">
         <v>1270.0</v>
       </c>
       <c r="F652" s="7" t="s">
         <v>1892</v>
       </c>
     </row>
     <row r="653" spans="1:6">
       <c r="A653" s="11">
         <v>46</v>
       </c>
       <c r="B653" s="6" t="s">
         <v>1893</v>
       </c>
       <c r="C653" s="7" t="s">
         <v>1894</v>
       </c>
       <c r="D653" s="5">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="E653" s="9">
         <v>1490.0</v>
       </c>
       <c r="F653" s="7" t="s">
         <v>1895</v>
       </c>
     </row>
     <row r="654" spans="1:6">
       <c r="A654" s="11">
         <v>47</v>
       </c>
       <c r="B654" s="6" t="s">
         <v>1896</v>
       </c>
       <c r="C654" s="7" t="s">
         <v>1897</v>
       </c>
       <c r="D654" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E654" s="9">
         <v>1920.0</v>
       </c>
       <c r="F654" s="7" t="s">
         <v>1898</v>
       </c>
     </row>
     <row r="655" spans="1:6">
       <c r="A655" s="11">
         <v>48</v>
       </c>
       <c r="B655" s="6" t="s">
         <v>1899</v>
       </c>
       <c r="C655" s="7" t="s">
         <v>1900</v>
       </c>
       <c r="D655" s="5">
-        <v>4.0</v>
+        <v>1.0</v>
       </c>
       <c r="E655" s="9">
         <v>2250.0</v>
       </c>
       <c r="F655" s="7" t="s">
         <v>1901</v>
       </c>
     </row>
     <row r="656" spans="1:6">
       <c r="A656" s="11">
         <v>49</v>
       </c>
       <c r="B656" s="6" t="s">
         <v>1902</v>
       </c>
       <c r="C656" s="7" t="s">
         <v>1903</v>
       </c>
       <c r="D656" s="5">
         <v>2.0</v>
       </c>
       <c r="E656" s="9">
         <v>2520.0</v>
       </c>
       <c r="F656" s="7" t="s">
@@ -20291,111 +20291,111 @@
       </c>
       <c r="C657" s="7" t="s">
         <v>1906</v>
       </c>
       <c r="D657" s="5">
         <v>0.0</v>
       </c>
       <c r="E657" s="9">
         <v>2750.0</v>
       </c>
       <c r="F657" s="7" t="s">
         <v>1907</v>
       </c>
     </row>
     <row r="658" spans="1:6">
       <c r="A658" s="11">
         <v>51</v>
       </c>
       <c r="B658" s="6" t="s">
         <v>1908</v>
       </c>
       <c r="C658" s="7" t="s">
         <v>1909</v>
       </c>
       <c r="D658" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E658" s="9">
         <v>3050.0</v>
       </c>
       <c r="F658" s="7" t="s">
         <v>1910</v>
       </c>
     </row>
     <row r="659" spans="1:6">
       <c r="A659" s="11">
         <v>52</v>
       </c>
       <c r="B659" s="6" t="s">
         <v>1911</v>
       </c>
       <c r="C659" s="7" t="s">
         <v>1912</v>
       </c>
       <c r="D659" s="5">
         <v>0.0</v>
       </c>
       <c r="E659" s="9">
         <v>4100.0</v>
       </c>
       <c r="F659" s="7" t="s">
         <v>1913</v>
       </c>
     </row>
     <row r="660" spans="1:6">
       <c r="A660" s="11">
         <v>1</v>
       </c>
       <c r="B660" s="6" t="s">
         <v>1914</v>
       </c>
       <c r="C660" s="7" t="s">
         <v>1915</v>
       </c>
       <c r="D660" s="5">
-        <v>41.0</v>
+        <v>64.0</v>
       </c>
       <c r="E660" s="9">
         <v>1466.0</v>
       </c>
       <c r="F660" s="7" t="s">
         <v>1916</v>
       </c>
     </row>
     <row r="661" spans="1:6">
       <c r="A661" s="11">
         <v>2</v>
       </c>
       <c r="B661" s="6" t="s">
         <v>1917</v>
       </c>
       <c r="C661" s="7" t="s">
         <v>1918</v>
       </c>
       <c r="D661" s="5">
-        <v>283.0</v>
+        <v>251.0</v>
       </c>
       <c r="E661" s="9">
         <v>2619.0</v>
       </c>
       <c r="F661" s="7" t="s">
         <v>1919</v>
       </c>
     </row>
     <row r="662" spans="1:6">
       <c r="A662" s="11">
         <v>1</v>
       </c>
       <c r="B662" s="6" t="s">
         <v>1920</v>
       </c>
       <c r="C662" s="7" t="s">
         <v>1921</v>
       </c>
       <c r="D662" s="5">
         <v>0.0</v>
       </c>
       <c r="E662" s="9">
         <v>0.0</v>
       </c>
       <c r="F662" s="7" t="s">
@@ -20431,291 +20431,291 @@
       </c>
       <c r="C664" s="7" t="s">
         <v>1927</v>
       </c>
       <c r="D664" s="5">
         <v>78.0</v>
       </c>
       <c r="E664" s="9">
         <v>626.0</v>
       </c>
       <c r="F664" s="7" t="s">
         <v>1928</v>
       </c>
     </row>
     <row r="665" spans="1:6">
       <c r="A665" s="11">
         <v>4</v>
       </c>
       <c r="B665" s="6" t="s">
         <v>1929</v>
       </c>
       <c r="C665" s="7" t="s">
         <v>1930</v>
       </c>
       <c r="D665" s="5">
-        <v>65.0</v>
+        <v>66.0</v>
       </c>
       <c r="E665" s="9">
         <v>733.0</v>
       </c>
       <c r="F665" s="7" t="s">
         <v>1931</v>
       </c>
     </row>
     <row r="666" spans="1:6">
       <c r="A666" s="11">
         <v>5</v>
       </c>
       <c r="B666" s="6" t="s">
         <v>1932</v>
       </c>
       <c r="C666" s="7" t="s">
         <v>1933</v>
       </c>
       <c r="D666" s="5">
-        <v>14.0</v>
+        <v>71.0</v>
       </c>
       <c r="E666" s="9">
         <v>947.0</v>
       </c>
       <c r="F666" s="7" t="s">
         <v>1934</v>
       </c>
     </row>
     <row r="667" spans="1:6">
       <c r="A667" s="11">
         <v>6</v>
       </c>
       <c r="B667" s="6" t="s">
         <v>1935</v>
       </c>
       <c r="C667" s="7" t="s">
         <v>1936</v>
       </c>
       <c r="D667" s="5">
-        <v>19.0</v>
+        <v>38.0</v>
       </c>
       <c r="E667" s="9">
         <v>840.0</v>
       </c>
       <c r="F667" s="7" t="s">
         <v>1937</v>
       </c>
     </row>
     <row r="668" spans="1:6">
       <c r="A668" s="11">
         <v>7</v>
       </c>
       <c r="B668" s="6" t="s">
         <v>1938</v>
       </c>
       <c r="C668" s="7" t="s">
         <v>1939</v>
       </c>
       <c r="D668" s="5">
-        <v>36.0</v>
+        <v>7.0</v>
       </c>
       <c r="E668" s="9">
         <v>947.0</v>
       </c>
       <c r="F668" s="7" t="s">
         <v>1940</v>
       </c>
     </row>
     <row r="669" spans="1:6">
       <c r="A669" s="11">
         <v>8</v>
       </c>
       <c r="B669" s="6" t="s">
         <v>1941</v>
       </c>
       <c r="C669" s="7" t="s">
         <v>1942</v>
       </c>
       <c r="D669" s="5">
-        <v>16.0</v>
+        <v>34.0</v>
       </c>
       <c r="E669" s="9">
         <v>1046.0</v>
       </c>
       <c r="F669" s="7" t="s">
         <v>1943</v>
       </c>
     </row>
     <row r="670" spans="1:6">
       <c r="A670" s="11">
         <v>9</v>
       </c>
       <c r="B670" s="6" t="s">
         <v>1944</v>
       </c>
       <c r="C670" s="7" t="s">
         <v>1945</v>
       </c>
       <c r="D670" s="5">
-        <v>23.0</v>
+        <v>59.0</v>
       </c>
       <c r="E670" s="9">
         <v>947.0</v>
       </c>
       <c r="F670" s="7" t="s">
         <v>1946</v>
       </c>
     </row>
     <row r="671" spans="1:6">
       <c r="A671" s="11">
         <v>10</v>
       </c>
       <c r="B671" s="6" t="s">
         <v>1947</v>
       </c>
       <c r="C671" s="7" t="s">
         <v>1948</v>
       </c>
       <c r="D671" s="5">
-        <v>65.0</v>
+        <v>47.0</v>
       </c>
       <c r="E671" s="9">
         <v>1046.0</v>
       </c>
       <c r="F671" s="7" t="s">
         <v>1949</v>
       </c>
     </row>
     <row r="672" spans="1:6">
       <c r="A672" s="11">
         <v>11</v>
       </c>
       <c r="B672" s="6" t="s">
         <v>1950</v>
       </c>
       <c r="C672" s="7" t="s">
         <v>1951</v>
       </c>
       <c r="D672" s="5">
-        <v>11.0</v>
+        <v>38.0</v>
       </c>
       <c r="E672" s="9">
         <v>1260.0</v>
       </c>
       <c r="F672" s="7" t="s">
         <v>1952</v>
       </c>
     </row>
     <row r="673" spans="1:6">
       <c r="A673" s="11">
         <v>12</v>
       </c>
       <c r="B673" s="6" t="s">
         <v>1953</v>
       </c>
       <c r="C673" s="7" t="s">
         <v>1954</v>
       </c>
       <c r="D673" s="5">
         <v>29.0</v>
       </c>
       <c r="E673" s="9">
         <v>1573.0</v>
       </c>
       <c r="F673" s="7" t="s">
         <v>1955</v>
       </c>
     </row>
     <row r="674" spans="1:6">
       <c r="A674" s="11">
         <v>13</v>
       </c>
       <c r="B674" s="6" t="s">
         <v>1956</v>
       </c>
       <c r="C674" s="7" t="s">
         <v>1957</v>
       </c>
       <c r="D674" s="5">
-        <v>19.0</v>
+        <v>27.0</v>
       </c>
       <c r="E674" s="9">
         <v>947.0</v>
       </c>
       <c r="F674" s="7" t="s">
         <v>1958</v>
       </c>
     </row>
     <row r="675" spans="1:6">
       <c r="A675" s="11">
         <v>14</v>
       </c>
       <c r="B675" s="6" t="s">
         <v>1959</v>
       </c>
       <c r="C675" s="7" t="s">
         <v>1960</v>
       </c>
       <c r="D675" s="5">
-        <v>27.0</v>
+        <v>30.0</v>
       </c>
       <c r="E675" s="9">
         <v>1153.0</v>
       </c>
       <c r="F675" s="7" t="s">
         <v>1961</v>
       </c>
     </row>
     <row r="676" spans="1:6">
       <c r="A676" s="11">
         <v>15</v>
       </c>
       <c r="B676" s="6" t="s">
         <v>1962</v>
       </c>
       <c r="C676" s="7" t="s">
         <v>1963</v>
       </c>
       <c r="D676" s="5">
-        <v>49.0</v>
+        <v>3.0</v>
       </c>
       <c r="E676" s="9">
         <v>1466.0</v>
       </c>
       <c r="F676" s="7" t="s">
         <v>1964</v>
       </c>
     </row>
     <row r="677" spans="1:6">
       <c r="A677" s="11">
         <v>16</v>
       </c>
       <c r="B677" s="6" t="s">
         <v>1965</v>
       </c>
       <c r="C677" s="7" t="s">
         <v>1966</v>
       </c>
       <c r="D677" s="5">
-        <v>7.0</v>
+        <v>19.0</v>
       </c>
       <c r="E677" s="9">
         <v>2100.0</v>
       </c>
       <c r="F677" s="7" t="s">
         <v>1967</v>
       </c>
     </row>
     <row r="678" spans="1:6">
       <c r="A678" s="11">
         <v>17</v>
       </c>
       <c r="B678" s="6" t="s">
         <v>1968</v>
       </c>
       <c r="C678" s="7" t="s">
         <v>1969</v>
       </c>
       <c r="D678" s="5">
         <v>3.0</v>
       </c>
       <c r="E678" s="9">
         <v>1046.0</v>
       </c>
       <c r="F678" s="7" t="s">
@@ -20731,71 +20731,71 @@
       </c>
       <c r="C679" s="7" t="s">
         <v>1972</v>
       </c>
       <c r="D679" s="5">
         <v>8.0</v>
       </c>
       <c r="E679" s="9">
         <v>1359.0</v>
       </c>
       <c r="F679" s="7" t="s">
         <v>1973</v>
       </c>
     </row>
     <row r="680" spans="1:6">
       <c r="A680" s="11">
         <v>19</v>
       </c>
       <c r="B680" s="6" t="s">
         <v>1974</v>
       </c>
       <c r="C680" s="7" t="s">
         <v>1975</v>
       </c>
       <c r="D680" s="5">
-        <v>40.0</v>
+        <v>37.0</v>
       </c>
       <c r="E680" s="9">
         <v>1779.0</v>
       </c>
       <c r="F680" s="7" t="s">
         <v>1976</v>
       </c>
     </row>
     <row r="681" spans="1:6">
       <c r="A681" s="11">
         <v>20</v>
       </c>
       <c r="B681" s="6" t="s">
         <v>1977</v>
       </c>
       <c r="C681" s="7" t="s">
         <v>1978</v>
       </c>
       <c r="D681" s="5">
-        <v>25.0</v>
+        <v>35.0</v>
       </c>
       <c r="E681" s="9">
         <v>2413.0</v>
       </c>
       <c r="F681" s="7" t="s">
         <v>1979</v>
       </c>
     </row>
     <row r="682" spans="1:6">
       <c r="A682" s="11">
         <v>21</v>
       </c>
       <c r="B682" s="6" t="s">
         <v>1980</v>
       </c>
       <c r="C682" s="7" t="s">
         <v>1981</v>
       </c>
       <c r="D682" s="5">
         <v>0.0</v>
       </c>
       <c r="E682" s="9">
         <v>0.0</v>
       </c>
       <c r="F682" s="7" t="s">
@@ -20891,51 +20891,51 @@
       </c>
       <c r="C687" s="7" t="s">
         <v>1996</v>
       </c>
       <c r="D687" s="5">
         <v>0.0</v>
       </c>
       <c r="E687" s="9">
         <v>0.0</v>
       </c>
       <c r="F687" s="7" t="s">
         <v>1997</v>
       </c>
     </row>
     <row r="688" spans="1:6">
       <c r="A688" s="11">
         <v>27</v>
       </c>
       <c r="B688" s="6" t="s">
         <v>1998</v>
       </c>
       <c r="C688" s="7" t="s">
         <v>1999</v>
       </c>
       <c r="D688" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E688" s="9">
         <v>0.0</v>
       </c>
       <c r="F688" s="7" t="s">
         <v>2000</v>
       </c>
     </row>
     <row r="689" spans="1:6">
       <c r="A689" s="11">
         <v>28</v>
       </c>
       <c r="B689" s="6" t="s">
         <v>2001</v>
       </c>
       <c r="C689" s="7" t="s">
         <v>2002</v>
       </c>
       <c r="D689" s="5">
         <v>0.0</v>
       </c>
       <c r="E689" s="9">
         <v>0.0</v>
       </c>
       <c r="F689" s="7" t="s">
@@ -21011,371 +21011,371 @@
       </c>
       <c r="C693" s="7" t="s">
         <v>2014</v>
       </c>
       <c r="D693" s="5">
         <v>0.0</v>
       </c>
       <c r="E693" s="9">
         <v>0.0</v>
       </c>
       <c r="F693" s="7" t="s">
         <v>2015</v>
       </c>
     </row>
     <row r="694" spans="1:6">
       <c r="A694" s="11">
         <v>33</v>
       </c>
       <c r="B694" s="6" t="s">
         <v>2016</v>
       </c>
       <c r="C694" s="7" t="s">
         <v>2017</v>
       </c>
       <c r="D694" s="5">
-        <v>13.0</v>
+        <v>9.0</v>
       </c>
       <c r="E694" s="9">
         <v>947.0</v>
       </c>
       <c r="F694" s="7" t="s">
         <v>2018</v>
       </c>
     </row>
     <row r="695" spans="1:6">
       <c r="A695" s="11">
         <v>34</v>
       </c>
       <c r="B695" s="6" t="s">
         <v>2019</v>
       </c>
       <c r="C695" s="7" t="s">
         <v>2020</v>
       </c>
       <c r="D695" s="5">
-        <v>14.0</v>
+        <v>12.0</v>
       </c>
       <c r="E695" s="9">
         <v>1046.0</v>
       </c>
       <c r="F695" s="7" t="s">
         <v>2021</v>
       </c>
     </row>
     <row r="696" spans="1:6">
       <c r="A696" s="11">
         <v>35</v>
       </c>
       <c r="B696" s="6" t="s">
         <v>2022</v>
       </c>
       <c r="C696" s="7" t="s">
         <v>2023</v>
       </c>
       <c r="D696" s="5">
-        <v>31.0</v>
+        <v>34.0</v>
       </c>
       <c r="E696" s="9">
         <v>947.0</v>
       </c>
       <c r="F696" s="7" t="s">
         <v>2024</v>
       </c>
     </row>
     <row r="697" spans="1:6">
       <c r="A697" s="11">
         <v>36</v>
       </c>
       <c r="B697" s="6" t="s">
         <v>2025</v>
       </c>
       <c r="C697" s="7" t="s">
         <v>2026</v>
       </c>
       <c r="D697" s="5">
-        <v>7.0</v>
+        <v>9.0</v>
       </c>
       <c r="E697" s="9">
         <v>1260.0</v>
       </c>
       <c r="F697" s="7" t="s">
         <v>2027</v>
       </c>
     </row>
     <row r="698" spans="1:6">
       <c r="A698" s="11">
         <v>37</v>
       </c>
       <c r="B698" s="6" t="s">
         <v>2028</v>
       </c>
       <c r="C698" s="7" t="s">
         <v>2029</v>
       </c>
       <c r="D698" s="5">
-        <v>5.0</v>
+        <v>6.0</v>
       </c>
       <c r="E698" s="9">
         <v>1359.0</v>
       </c>
       <c r="F698" s="7" t="s">
         <v>2030</v>
       </c>
     </row>
     <row r="699" spans="1:6">
       <c r="A699" s="11">
         <v>38</v>
       </c>
       <c r="B699" s="6" t="s">
         <v>2031</v>
       </c>
       <c r="C699" s="7" t="s">
         <v>2032</v>
       </c>
       <c r="D699" s="5">
-        <v>10.0</v>
+        <v>8.0</v>
       </c>
       <c r="E699" s="9">
         <v>1260.0</v>
       </c>
       <c r="F699" s="7" t="s">
         <v>2033</v>
       </c>
     </row>
     <row r="700" spans="1:6">
       <c r="A700" s="11">
         <v>39</v>
       </c>
       <c r="B700" s="6" t="s">
         <v>2034</v>
       </c>
       <c r="C700" s="7" t="s">
         <v>2035</v>
       </c>
       <c r="D700" s="5">
-        <v>24.0</v>
+        <v>11.0</v>
       </c>
       <c r="E700" s="9">
         <v>1359.0</v>
       </c>
       <c r="F700" s="7" t="s">
         <v>2036</v>
       </c>
     </row>
     <row r="701" spans="1:6">
       <c r="A701" s="11">
         <v>40</v>
       </c>
       <c r="B701" s="6" t="s">
         <v>2037</v>
       </c>
       <c r="C701" s="7" t="s">
         <v>2038</v>
       </c>
       <c r="D701" s="5">
-        <v>18.0</v>
+        <v>16.0</v>
       </c>
       <c r="E701" s="9">
         <v>1573.0</v>
       </c>
       <c r="F701" s="7" t="s">
         <v>2039</v>
       </c>
     </row>
     <row r="702" spans="1:6">
       <c r="A702" s="11">
         <v>41</v>
       </c>
       <c r="B702" s="6" t="s">
         <v>2040</v>
       </c>
       <c r="C702" s="7" t="s">
         <v>2041</v>
       </c>
       <c r="D702" s="5">
         <v>5.0</v>
       </c>
       <c r="E702" s="9">
         <v>2100.0</v>
       </c>
       <c r="F702" s="7" t="s">
         <v>2042</v>
       </c>
     </row>
     <row r="703" spans="1:6">
       <c r="A703" s="11">
         <v>42</v>
       </c>
       <c r="B703" s="6" t="s">
         <v>2043</v>
       </c>
       <c r="C703" s="7" t="s">
         <v>2044</v>
       </c>
       <c r="D703" s="5">
-        <v>10.0</v>
+        <v>8.0</v>
       </c>
       <c r="E703" s="9">
         <v>1260.0</v>
       </c>
       <c r="F703" s="7" t="s">
         <v>2045</v>
       </c>
     </row>
     <row r="704" spans="1:6">
       <c r="A704" s="11">
         <v>43</v>
       </c>
       <c r="B704" s="6" t="s">
         <v>2046</v>
       </c>
       <c r="C704" s="7" t="s">
         <v>2047</v>
       </c>
       <c r="D704" s="5">
-        <v>15.0</v>
+        <v>18.0</v>
       </c>
       <c r="E704" s="9">
         <v>1573.0</v>
       </c>
       <c r="F704" s="7" t="s">
         <v>2048</v>
       </c>
     </row>
     <row r="705" spans="1:6">
       <c r="A705" s="11">
         <v>44</v>
       </c>
       <c r="B705" s="6" t="s">
         <v>2049</v>
       </c>
       <c r="C705" s="7" t="s">
         <v>2050</v>
       </c>
       <c r="D705" s="5">
-        <v>7.0</v>
+        <v>4.0</v>
       </c>
       <c r="E705" s="9">
         <v>1993.0</v>
       </c>
       <c r="F705" s="7" t="s">
         <v>2051</v>
       </c>
     </row>
     <row r="706" spans="1:6">
       <c r="A706" s="11">
         <v>45</v>
       </c>
       <c r="B706" s="6" t="s">
         <v>2052</v>
       </c>
       <c r="C706" s="7" t="s">
         <v>2053</v>
       </c>
       <c r="D706" s="5">
-        <v>2.0</v>
+        <v>3.0</v>
       </c>
       <c r="E706" s="9">
         <v>2512.0</v>
       </c>
       <c r="F706" s="7" t="s">
         <v>2054</v>
       </c>
     </row>
     <row r="707" spans="1:6">
       <c r="A707" s="11">
         <v>46</v>
       </c>
       <c r="B707" s="6" t="s">
         <v>2055</v>
       </c>
       <c r="C707" s="7" t="s">
         <v>2056</v>
       </c>
       <c r="D707" s="5">
         <v>7.0</v>
       </c>
       <c r="E707" s="9">
         <v>1573.0</v>
       </c>
       <c r="F707" s="7" t="s">
         <v>2057</v>
       </c>
     </row>
     <row r="708" spans="1:6">
       <c r="A708" s="11">
         <v>47</v>
       </c>
       <c r="B708" s="6" t="s">
         <v>2058</v>
       </c>
       <c r="C708" s="7" t="s">
         <v>2059</v>
       </c>
       <c r="D708" s="5">
-        <v>8.0</v>
+        <v>0.0</v>
       </c>
       <c r="E708" s="9">
         <v>2100.0</v>
       </c>
       <c r="F708" s="7" t="s">
         <v>2060</v>
       </c>
     </row>
     <row r="709" spans="1:6">
       <c r="A709" s="11">
         <v>48</v>
       </c>
       <c r="B709" s="6" t="s">
         <v>2061</v>
       </c>
       <c r="C709" s="7" t="s">
         <v>2062</v>
       </c>
       <c r="D709" s="5">
-        <v>6.0</v>
+        <v>10.0</v>
       </c>
       <c r="E709" s="9">
         <v>2306.0</v>
       </c>
       <c r="F709" s="7" t="s">
         <v>2063</v>
       </c>
     </row>
     <row r="710" spans="1:6">
       <c r="A710" s="11">
         <v>49</v>
       </c>
       <c r="B710" s="6" t="s">
         <v>2064</v>
       </c>
       <c r="C710" s="7" t="s">
         <v>2065</v>
       </c>
       <c r="D710" s="5">
-        <v>2.0</v>
+        <v>5.0</v>
       </c>
       <c r="E710" s="9">
         <v>3039.0</v>
       </c>
       <c r="F710" s="7" t="s">
         <v>2066</v>
       </c>
     </row>
     <row r="711" spans="1:6">
       <c r="A711" s="11">
         <v>50</v>
       </c>
       <c r="B711" s="6" t="s">
         <v>2067</v>
       </c>
       <c r="C711" s="7" t="s">
         <v>2068</v>
       </c>
       <c r="D711" s="5">
         <v>0.0</v>
       </c>
       <c r="E711" s="9">
         <v>0.0</v>
       </c>
       <c r="F711" s="7" t="s">
@@ -21651,314 +21651,314 @@
       </c>
       <c r="C725" s="7" t="s">
         <v>2110</v>
       </c>
       <c r="D725" s="5">
         <v>0.0</v>
       </c>
       <c r="E725" s="9">
         <v>0.0</v>
       </c>
       <c r="F725" s="7" t="s">
         <v>2111</v>
       </c>
     </row>
     <row r="726" spans="1:6">
       <c r="A726" s="11">
         <v>5</v>
       </c>
       <c r="B726" s="6" t="s">
         <v>2112</v>
       </c>
       <c r="C726" s="7" t="s">
         <v>2113</v>
       </c>
       <c r="D726" s="5">
-        <v>3.0</v>
+        <v>16.0</v>
       </c>
       <c r="E726" s="9">
         <v>527.0</v>
       </c>
       <c r="F726" s="7" t="s">
         <v>2114</v>
       </c>
     </row>
     <row r="727" spans="1:6">
       <c r="A727" s="11">
         <v>6</v>
       </c>
       <c r="B727" s="6" t="s">
         <v>2115</v>
       </c>
       <c r="C727" s="7" t="s">
         <v>2116</v>
       </c>
       <c r="D727" s="5">
-        <v>38.0</v>
+        <v>46.0</v>
       </c>
       <c r="E727" s="9">
         <v>626.0</v>
       </c>
       <c r="F727" s="7" t="s">
         <v>2117</v>
       </c>
     </row>
     <row r="728" spans="1:6">
       <c r="A728" s="11">
         <v>7</v>
       </c>
       <c r="B728" s="6" t="s">
         <v>2118</v>
       </c>
       <c r="C728" s="7" t="s">
         <v>2119</v>
       </c>
       <c r="D728" s="5">
-        <v>10.0</v>
+        <v>20.0</v>
       </c>
       <c r="E728" s="9">
         <v>840.0</v>
       </c>
       <c r="F728" s="7" t="s">
         <v>2120</v>
       </c>
     </row>
     <row r="729" spans="1:6">
       <c r="A729" s="11">
         <v>8</v>
       </c>
       <c r="B729" s="6" t="s">
         <v>2121</v>
       </c>
       <c r="C729" s="7" t="s">
         <v>2122</v>
       </c>
       <c r="D729" s="5">
-        <v>11.0</v>
+        <v>68.0</v>
       </c>
       <c r="E729" s="9">
         <v>1046.0</v>
       </c>
       <c r="F729" s="7" t="s">
         <v>2123</v>
       </c>
     </row>
     <row r="730" spans="1:6">
       <c r="A730" s="11">
         <v>9</v>
       </c>
       <c r="B730" s="6" t="s">
         <v>2124</v>
       </c>
       <c r="C730" s="7" t="s">
         <v>2125</v>
       </c>
       <c r="D730" s="5">
-        <v>2.0</v>
+        <v>38.0</v>
       </c>
       <c r="E730" s="9">
         <v>527.0</v>
       </c>
       <c r="F730" s="7" t="s">
         <v>2126</v>
       </c>
     </row>
     <row r="731" spans="1:6">
       <c r="A731" s="11">
         <v>10</v>
       </c>
       <c r="B731" s="6" t="s">
         <v>2127</v>
       </c>
       <c r="C731" s="7" t="s">
         <v>2128</v>
       </c>
       <c r="D731" s="5">
-        <v>4.0</v>
+        <v>19.0</v>
       </c>
       <c r="E731" s="9">
         <v>626.0</v>
       </c>
       <c r="F731" s="7" t="s">
         <v>2129</v>
       </c>
     </row>
     <row r="732" spans="1:6">
       <c r="A732" s="11">
         <v>11</v>
       </c>
       <c r="B732" s="6" t="s">
         <v>2130</v>
       </c>
       <c r="C732" s="7" t="s">
         <v>2131</v>
       </c>
       <c r="D732" s="5">
-        <v>8.0</v>
+        <v>22.0</v>
       </c>
       <c r="E732" s="9">
         <v>840.0</v>
       </c>
       <c r="F732" s="7" t="s">
         <v>2132</v>
       </c>
     </row>
     <row r="733" spans="1:6">
       <c r="A733" s="11">
         <v>12</v>
       </c>
       <c r="B733" s="6" t="s">
         <v>2133</v>
       </c>
       <c r="C733" s="7" t="s">
         <v>2134</v>
       </c>
       <c r="D733" s="5">
-        <v>0.0</v>
+        <v>38.0</v>
       </c>
       <c r="E733" s="9">
         <v>1046.0</v>
       </c>
       <c r="F733" s="7" t="s">
         <v>2135</v>
       </c>
     </row>
     <row r="734" spans="1:6">
       <c r="A734" s="11">
         <v>13</v>
       </c>
       <c r="B734" s="6" t="s">
         <v>2136</v>
       </c>
       <c r="C734" s="7" t="s">
         <v>2137</v>
       </c>
       <c r="D734" s="5">
         <v>74.0</v>
       </c>
       <c r="E734" s="9">
-        <v>2999.99</v>
+        <v>3093.52</v>
       </c>
       <c r="F734" s="7" t="s">
         <v>2138</v>
       </c>
     </row>
     <row r="735" spans="1:6">
       <c r="A735" s="11">
         <v>14</v>
       </c>
       <c r="B735" s="6" t="s">
         <v>2139</v>
       </c>
       <c r="C735" s="7" t="s">
         <v>2140</v>
       </c>
       <c r="D735" s="5">
-        <v>46.0</v>
+        <v>42.0</v>
       </c>
       <c r="E735" s="9">
-        <v>3171.83</v>
+        <v>3270.73</v>
       </c>
       <c r="F735" s="7" t="s">
         <v>2141</v>
       </c>
     </row>
     <row r="736" spans="1:6">
       <c r="A736" s="11">
         <v>15</v>
       </c>
       <c r="B736" s="6" t="s">
         <v>2142</v>
       </c>
       <c r="C736" s="7" t="s">
         <v>2143</v>
       </c>
       <c r="D736" s="5">
-        <v>18.0</v>
+        <v>0.0</v>
       </c>
       <c r="E736" s="9">
-        <v>3857.68</v>
+        <v>3977.95</v>
       </c>
       <c r="F736" s="7" t="s">
         <v>2144</v>
       </c>
     </row>
     <row r="737" spans="1:6">
       <c r="A737" s="11">
         <v>16</v>
       </c>
       <c r="B737" s="6" t="s">
         <v>2145</v>
       </c>
       <c r="C737" s="7" t="s">
         <v>2146</v>
       </c>
       <c r="D737" s="5">
-        <v>92.0</v>
+        <v>55.0</v>
       </c>
       <c r="E737" s="9">
-        <v>5229.37</v>
+        <v>5392.41</v>
       </c>
       <c r="F737" s="7" t="s">
         <v>2147</v>
       </c>
     </row>
     <row r="738" spans="1:6">
       <c r="A738" s="11">
         <v>17</v>
       </c>
       <c r="B738" s="6" t="s">
         <v>2148</v>
       </c>
       <c r="C738" s="7" t="s">
         <v>2149</v>
       </c>
       <c r="D738" s="5">
         <v>36.0</v>
       </c>
       <c r="E738" s="9">
-        <v>7886.43</v>
+        <v>8132.32</v>
       </c>
       <c r="F738" s="7" t="s">
         <v>2150</v>
       </c>
     </row>
     <row r="739" spans="1:6">
       <c r="A739" s="11">
         <v>18</v>
       </c>
       <c r="B739" s="6" t="s">
         <v>2151</v>
       </c>
       <c r="C739" s="7" t="s">
         <v>2152</v>
       </c>
       <c r="D739" s="5">
         <v>128.0</v>
       </c>
       <c r="E739" s="9">
-        <v>9086.27</v>
+        <v>9369.56</v>
       </c>
       <c r="F739" s="7" t="s">
         <v>2153</v>
       </c>
     </row>
     <row r="740" spans="1:6">
       <c r="A740" s="11">
         <v>19</v>
       </c>
       <c r="B740" s="6" t="s">
         <v>2154</v>
       </c>
       <c r="C740" s="7" t="s">
         <v>2155</v>
       </c>
       <c r="D740" s="5">
         <v>34.0</v>
       </c>
       <c r="E740" s="9">
         <v>12250.07</v>
       </c>
       <c r="F740" s="7" t="s">
         <v>2156</v>
       </c>
     </row>
@@ -21971,151 +21971,151 @@
       </c>
       <c r="C741" s="7" t="s">
         <v>2158</v>
       </c>
       <c r="D741" s="5">
         <v>10.0</v>
       </c>
       <c r="E741" s="9">
         <v>13378.86</v>
       </c>
       <c r="F741" s="7" t="s">
         <v>2159</v>
       </c>
     </row>
     <row r="742" spans="1:6">
       <c r="A742" s="11">
         <v>1</v>
       </c>
       <c r="B742" s="6" t="s">
         <v>2160</v>
       </c>
       <c r="C742" s="7" t="s">
         <v>2161</v>
       </c>
       <c r="D742" s="5">
-        <v>289.0</v>
+        <v>549.0</v>
       </c>
       <c r="E742" s="9">
         <v>460.0</v>
       </c>
       <c r="F742" s="7" t="s">
         <v>2162</v>
       </c>
     </row>
     <row r="743" spans="1:6">
       <c r="A743" s="11">
         <v>2</v>
       </c>
       <c r="B743" s="6" t="s">
         <v>2163</v>
       </c>
       <c r="C743" s="7" t="s">
         <v>2164</v>
       </c>
       <c r="D743" s="5">
-        <v>92.0</v>
+        <v>22.0</v>
       </c>
       <c r="E743" s="9">
         <v>546.0</v>
       </c>
       <c r="F743" s="7" t="s">
         <v>2165</v>
       </c>
     </row>
     <row r="744" spans="1:6">
       <c r="A744" s="11">
         <v>3</v>
       </c>
       <c r="B744" s="6" t="s">
         <v>2166</v>
       </c>
       <c r="C744" s="7" t="s">
         <v>2167</v>
       </c>
       <c r="D744" s="5">
-        <v>208.0</v>
+        <v>281.0</v>
       </c>
       <c r="E744" s="9">
         <v>823.0</v>
       </c>
       <c r="F744" s="7" t="s">
         <v>2168</v>
       </c>
     </row>
     <row r="745" spans="1:6">
       <c r="A745" s="11">
         <v>4</v>
       </c>
       <c r="B745" s="6" t="s">
         <v>2169</v>
       </c>
       <c r="C745" s="7" t="s">
         <v>2170</v>
       </c>
       <c r="D745" s="5">
-        <v>110.0</v>
+        <v>198.0</v>
       </c>
       <c r="E745" s="9">
         <v>1278.0</v>
       </c>
       <c r="F745" s="7" t="s">
         <v>2171</v>
       </c>
     </row>
     <row r="746" spans="1:6">
       <c r="A746" s="11">
         <v>5</v>
       </c>
       <c r="B746" s="6" t="s">
         <v>2172</v>
       </c>
       <c r="C746" s="7" t="s">
         <v>2173</v>
       </c>
       <c r="D746" s="5">
-        <v>116.0</v>
+        <v>184.0</v>
       </c>
       <c r="E746" s="9">
         <v>2373.0</v>
       </c>
       <c r="F746" s="7" t="s">
         <v>2174</v>
       </c>
     </row>
     <row r="747" spans="1:6">
       <c r="A747" s="11">
         <v>6</v>
       </c>
       <c r="B747" s="6" t="s">
         <v>2175</v>
       </c>
       <c r="C747" s="7" t="s">
         <v>2176</v>
       </c>
       <c r="D747" s="5">
-        <v>72.0</v>
+        <v>184.0</v>
       </c>
       <c r="E747" s="9">
         <v>3833.0</v>
       </c>
       <c r="F747" s="7" t="s">
         <v>2177</v>
       </c>
     </row>
     <row r="748" spans="1:6">
       <c r="A748" s="11">
         <v>1</v>
       </c>
       <c r="B748" s="6" t="s">
         <v>2178</v>
       </c>
       <c r="C748" s="7" t="s">
         <v>2179</v>
       </c>
       <c r="D748" s="5">
         <v>10.0</v>
       </c>
       <c r="E748" s="9">
         <v>6998.8</v>
       </c>
       <c r="F748" s="7" t="s">
@@ -22251,411 +22251,411 @@
       </c>
       <c r="C755" s="7" t="s">
         <v>2200</v>
       </c>
       <c r="D755" s="5">
         <v>65.0</v>
       </c>
       <c r="E755" s="9">
         <v>5289.67</v>
       </c>
       <c r="F755" s="7" t="s">
         <v>2201</v>
       </c>
     </row>
     <row r="756" spans="1:6">
       <c r="A756" s="11">
         <v>1</v>
       </c>
       <c r="B756" s="6" t="s">
         <v>2202</v>
       </c>
       <c r="C756" s="7" t="s">
         <v>2203</v>
       </c>
       <c r="D756" s="5">
-        <v>17.0</v>
+        <v>32.0</v>
       </c>
       <c r="E756" s="9">
         <v>411.0</v>
       </c>
       <c r="F756" s="7" t="s">
         <v>2204</v>
       </c>
     </row>
     <row r="757" spans="1:6">
       <c r="A757" s="11">
         <v>2</v>
       </c>
       <c r="B757" s="6" t="s">
         <v>2205</v>
       </c>
       <c r="C757" s="7" t="s">
         <v>2206</v>
       </c>
       <c r="D757" s="5">
-        <v>79.0</v>
+        <v>115.0</v>
       </c>
       <c r="E757" s="9">
         <v>504.0</v>
       </c>
       <c r="F757" s="7" t="s">
         <v>2207</v>
       </c>
     </row>
     <row r="758" spans="1:6">
       <c r="A758" s="11">
         <v>3</v>
       </c>
       <c r="B758" s="6" t="s">
         <v>2208</v>
       </c>
       <c r="C758" s="7" t="s">
         <v>2209</v>
       </c>
       <c r="D758" s="5">
-        <v>69.0</v>
+        <v>101.0</v>
       </c>
       <c r="E758" s="9">
         <v>563.0</v>
       </c>
       <c r="F758" s="7" t="s">
         <v>2210</v>
       </c>
     </row>
     <row r="759" spans="1:6">
       <c r="A759" s="11">
         <v>4</v>
       </c>
       <c r="B759" s="6" t="s">
         <v>2211</v>
       </c>
       <c r="C759" s="7" t="s">
         <v>2212</v>
       </c>
       <c r="D759" s="5">
-        <v>11.0</v>
+        <v>4.0</v>
       </c>
       <c r="E759" s="9">
         <v>806.0</v>
       </c>
       <c r="F759" s="7" t="s">
         <v>2213</v>
       </c>
     </row>
     <row r="760" spans="1:6">
       <c r="A760" s="11">
         <v>5</v>
       </c>
       <c r="B760" s="6" t="s">
         <v>2214</v>
       </c>
       <c r="C760" s="7" t="s">
         <v>2215</v>
       </c>
       <c r="D760" s="5">
-        <v>15.0</v>
+        <v>13.0</v>
       </c>
       <c r="E760" s="9">
         <v>1095.0</v>
       </c>
       <c r="F760" s="7" t="s">
         <v>2216</v>
       </c>
     </row>
     <row r="761" spans="1:6">
       <c r="A761" s="11">
         <v>6</v>
       </c>
       <c r="B761" s="6" t="s">
         <v>2217</v>
       </c>
       <c r="C761" s="7" t="s">
         <v>2218</v>
       </c>
       <c r="D761" s="5">
-        <v>32.0</v>
+        <v>7.0</v>
       </c>
       <c r="E761" s="9">
         <v>1270.0</v>
       </c>
       <c r="F761" s="7" t="s">
         <v>2219</v>
       </c>
     </row>
     <row r="762" spans="1:6">
       <c r="A762" s="11">
         <v>7</v>
       </c>
       <c r="B762" s="6" t="s">
         <v>2220</v>
       </c>
       <c r="C762" s="7" t="s">
         <v>2221</v>
       </c>
       <c r="D762" s="5">
-        <v>8.0</v>
+        <v>9.0</v>
       </c>
       <c r="E762" s="9">
         <v>1498.0</v>
       </c>
       <c r="F762" s="7" t="s">
         <v>2222</v>
       </c>
     </row>
     <row r="763" spans="1:6">
       <c r="A763" s="11">
         <v>8</v>
       </c>
       <c r="B763" s="6" t="s">
         <v>2223</v>
       </c>
       <c r="C763" s="7" t="s">
         <v>2224</v>
       </c>
       <c r="D763" s="5">
-        <v>10.0</v>
+        <v>15.0</v>
       </c>
       <c r="E763" s="9">
         <v>1962.0</v>
       </c>
       <c r="F763" s="7" t="s">
         <v>2225</v>
       </c>
     </row>
     <row r="764" spans="1:6">
       <c r="A764" s="11">
         <v>9</v>
       </c>
       <c r="B764" s="6" t="s">
         <v>2226</v>
       </c>
       <c r="C764" s="7" t="s">
         <v>2227</v>
       </c>
       <c r="D764" s="5">
-        <v>7.0</v>
+        <v>6.0</v>
       </c>
       <c r="E764" s="9">
         <v>11529.0</v>
       </c>
       <c r="F764" s="7" t="s">
         <v>2228</v>
       </c>
     </row>
     <row r="765" spans="1:6">
       <c r="A765" s="11">
         <v>10</v>
       </c>
       <c r="B765" s="6" t="s">
         <v>2229</v>
       </c>
       <c r="C765" s="7" t="s">
         <v>2230</v>
       </c>
       <c r="D765" s="5">
-        <v>26.0</v>
+        <v>17.0</v>
       </c>
       <c r="E765" s="9">
         <v>1260.0</v>
       </c>
       <c r="F765" s="7" t="s">
         <v>2231</v>
       </c>
     </row>
     <row r="766" spans="1:6">
       <c r="A766" s="11">
         <v>11</v>
       </c>
       <c r="B766" s="6" t="s">
         <v>2232</v>
       </c>
       <c r="C766" s="7" t="s">
         <v>2233</v>
       </c>
       <c r="D766" s="5">
-        <v>24.0</v>
+        <v>22.0</v>
       </c>
       <c r="E766" s="9">
         <v>2512.0</v>
       </c>
       <c r="F766" s="7" t="s">
         <v>2234</v>
       </c>
     </row>
     <row r="767" spans="1:6">
       <c r="A767" s="11">
         <v>12</v>
       </c>
       <c r="B767" s="6" t="s">
         <v>2235</v>
       </c>
       <c r="C767" s="7" t="s">
         <v>2236</v>
       </c>
       <c r="D767" s="5">
-        <v>8.0</v>
+        <v>5.0</v>
       </c>
       <c r="E767" s="9">
         <v>2413.0</v>
       </c>
       <c r="F767" s="7" t="s">
         <v>2237</v>
       </c>
     </row>
     <row r="768" spans="1:6">
       <c r="A768" s="11">
         <v>13</v>
       </c>
       <c r="B768" s="6" t="s">
         <v>2238</v>
       </c>
       <c r="C768" s="7" t="s">
         <v>2239</v>
       </c>
       <c r="D768" s="5">
         <v>0.0</v>
       </c>
       <c r="E768" s="9">
         <v>3879.0</v>
       </c>
       <c r="F768" s="7" t="s">
         <v>2240</v>
       </c>
     </row>
     <row r="769" spans="1:6">
       <c r="A769" s="11">
         <v>14</v>
       </c>
       <c r="B769" s="6" t="s">
         <v>2241</v>
       </c>
       <c r="C769" s="7" t="s">
         <v>2242</v>
       </c>
       <c r="D769" s="5">
-        <v>10.0</v>
+        <v>16.0</v>
       </c>
       <c r="E769" s="9">
         <v>3459.0</v>
       </c>
       <c r="F769" s="7" t="s">
         <v>2243</v>
       </c>
     </row>
     <row r="770" spans="1:6">
       <c r="A770" s="11">
         <v>15</v>
       </c>
       <c r="B770" s="6" t="s">
         <v>2244</v>
       </c>
       <c r="C770" s="7" t="s">
         <v>2245</v>
       </c>
       <c r="D770" s="5">
-        <v>5.0</v>
+        <v>8.0</v>
       </c>
       <c r="E770" s="9">
         <v>0.0</v>
       </c>
       <c r="F770" s="7" t="s">
         <v>2246</v>
       </c>
     </row>
     <row r="771" spans="1:6">
       <c r="A771" s="11">
         <v>16</v>
       </c>
       <c r="B771" s="6" t="s">
         <v>2247</v>
       </c>
       <c r="C771" s="7" t="s">
         <v>2248</v>
       </c>
       <c r="D771" s="5">
-        <v>13.0</v>
+        <v>15.0</v>
       </c>
       <c r="E771" s="9">
         <v>4612.0</v>
       </c>
       <c r="F771" s="7" t="s">
         <v>2249</v>
       </c>
     </row>
     <row r="772" spans="1:6">
       <c r="A772" s="11">
         <v>17</v>
       </c>
       <c r="B772" s="6" t="s">
         <v>2250</v>
       </c>
       <c r="C772" s="7" t="s">
         <v>2251</v>
       </c>
       <c r="D772" s="5">
-        <v>30.0</v>
+        <v>26.0</v>
       </c>
       <c r="E772" s="9">
         <v>5238.0</v>
       </c>
       <c r="F772" s="7" t="s">
         <v>2252</v>
       </c>
     </row>
     <row r="773" spans="1:6">
       <c r="A773" s="11">
         <v>18</v>
       </c>
       <c r="B773" s="6" t="s">
         <v>2253</v>
       </c>
       <c r="C773" s="7" t="s">
         <v>2254</v>
       </c>
       <c r="D773" s="5">
-        <v>22.0</v>
+        <v>26.0</v>
       </c>
       <c r="E773" s="9">
         <v>6811.0</v>
       </c>
       <c r="F773" s="7" t="s">
         <v>2255</v>
       </c>
     </row>
     <row r="774" spans="1:6">
       <c r="A774" s="11">
         <v>19</v>
       </c>
       <c r="B774" s="6" t="s">
         <v>2256</v>
       </c>
       <c r="C774" s="7" t="s">
         <v>2257</v>
       </c>
       <c r="D774" s="5">
-        <v>1.0</v>
+        <v>10.0</v>
       </c>
       <c r="E774" s="9">
         <v>7651.0</v>
       </c>
       <c r="F774" s="7" t="s">
         <v>2258</v>
       </c>
     </row>
     <row r="775" spans="1:6">
       <c r="A775" s="11">
         <v>20</v>
       </c>
       <c r="B775" s="6" t="s">
         <v>2259</v>
       </c>
       <c r="C775" s="7" t="s">
         <v>2260</v>
       </c>
       <c r="D775" s="5">
         <v>51.0</v>
       </c>
       <c r="E775" s="9">
         <v>732.48</v>
       </c>
       <c r="F775" s="7" t="s">
@@ -22751,231 +22751,231 @@
       </c>
       <c r="C780" s="7" t="s">
         <v>2275</v>
       </c>
       <c r="D780" s="5">
         <v>29.0</v>
       </c>
       <c r="E780" s="9">
         <v>2359.74</v>
       </c>
       <c r="F780" s="7" t="s">
         <v>2276</v>
       </c>
     </row>
     <row r="781" spans="1:6">
       <c r="A781" s="11">
         <v>26</v>
       </c>
       <c r="B781" s="6" t="s">
         <v>2277</v>
       </c>
       <c r="C781" s="7" t="s">
         <v>2278</v>
       </c>
       <c r="D781" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E781" s="9">
-        <v>8136.11</v>
+        <v>8389.78</v>
       </c>
       <c r="F781" s="7" t="s">
         <v>2279</v>
       </c>
     </row>
     <row r="782" spans="1:6">
       <c r="A782" s="11">
         <v>1</v>
       </c>
       <c r="B782" s="6" t="s">
         <v>2280</v>
       </c>
       <c r="C782" s="7" t="s">
         <v>2281</v>
       </c>
       <c r="D782" s="5">
-        <v>93.0</v>
+        <v>55.0</v>
       </c>
       <c r="E782" s="9">
         <v>5107.0</v>
       </c>
       <c r="F782" s="7" t="s">
         <v>2282</v>
       </c>
     </row>
     <row r="783" spans="1:6">
       <c r="A783" s="11">
         <v>2</v>
       </c>
       <c r="B783" s="6" t="s">
         <v>2283</v>
       </c>
       <c r="C783" s="7" t="s">
         <v>2284</v>
       </c>
       <c r="D783" s="5">
-        <v>81.0</v>
+        <v>79.0</v>
       </c>
       <c r="E783" s="9">
         <v>2622.0</v>
       </c>
       <c r="F783" s="7" t="s">
         <v>2285</v>
       </c>
     </row>
     <row r="784" spans="1:6">
       <c r="A784" s="11">
         <v>3</v>
       </c>
       <c r="B784" s="6" t="s">
         <v>2286</v>
       </c>
       <c r="C784" s="7" t="s">
         <v>2287</v>
       </c>
       <c r="D784" s="5">
-        <v>50.0</v>
+        <v>12.0</v>
       </c>
       <c r="E784" s="9">
         <v>3196.0</v>
       </c>
       <c r="F784" s="7" t="s">
         <v>2288</v>
       </c>
     </row>
     <row r="785" spans="1:6">
       <c r="A785" s="11">
         <v>4</v>
       </c>
       <c r="B785" s="6" t="s">
         <v>2289</v>
       </c>
       <c r="C785" s="7" t="s">
         <v>2290</v>
       </c>
       <c r="D785" s="5">
-        <v>124.0</v>
+        <v>61.0</v>
       </c>
       <c r="E785" s="9">
         <v>3430.0</v>
       </c>
       <c r="F785" s="7" t="s">
         <v>2291</v>
       </c>
     </row>
     <row r="786" spans="1:6">
       <c r="A786" s="11">
         <v>5</v>
       </c>
       <c r="B786" s="6" t="s">
         <v>2292</v>
       </c>
       <c r="C786" s="7" t="s">
         <v>2293</v>
       </c>
       <c r="D786" s="5">
-        <v>237.0</v>
+        <v>87.0</v>
       </c>
       <c r="E786" s="9">
         <v>3746.0</v>
       </c>
       <c r="F786" s="7" t="s">
         <v>2294</v>
       </c>
     </row>
     <row r="787" spans="1:6">
       <c r="A787" s="11">
         <v>6</v>
       </c>
       <c r="B787" s="6" t="s">
         <v>2295</v>
       </c>
       <c r="C787" s="7" t="s">
         <v>2296</v>
       </c>
       <c r="D787" s="5">
-        <v>101.0</v>
+        <v>77.0</v>
       </c>
       <c r="E787" s="9">
         <v>4260.0</v>
       </c>
       <c r="F787" s="7" t="s">
         <v>2297</v>
       </c>
     </row>
     <row r="788" spans="1:6">
       <c r="A788" s="11">
         <v>7</v>
       </c>
       <c r="B788" s="6" t="s">
         <v>2298</v>
       </c>
       <c r="C788" s="7" t="s">
         <v>2299</v>
       </c>
       <c r="D788" s="5">
-        <v>157.0</v>
+        <v>52.0</v>
       </c>
       <c r="E788" s="9">
         <v>4542.0</v>
       </c>
       <c r="F788" s="7" t="s">
         <v>2300</v>
       </c>
     </row>
     <row r="789" spans="1:6">
       <c r="A789" s="11">
         <v>8</v>
       </c>
       <c r="B789" s="6" t="s">
         <v>2301</v>
       </c>
       <c r="C789" s="7" t="s">
         <v>2302</v>
       </c>
       <c r="D789" s="5">
-        <v>146.0</v>
+        <v>93.0</v>
       </c>
       <c r="E789" s="9">
         <v>4738.0</v>
       </c>
       <c r="F789" s="7" t="s">
         <v>2303</v>
       </c>
     </row>
     <row r="790" spans="1:6">
       <c r="A790" s="11">
         <v>9</v>
       </c>
       <c r="B790" s="6" t="s">
         <v>2304</v>
       </c>
       <c r="C790" s="7" t="s">
         <v>2305</v>
       </c>
       <c r="D790" s="5">
-        <v>50.0</v>
+        <v>30.0</v>
       </c>
       <c r="E790" s="9">
         <v>4974.0</v>
       </c>
       <c r="F790" s="7" t="s">
         <v>2306</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A6:E6"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_2"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_3"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_5"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_6"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F16" r:id="rId_hyperlink_8"/>