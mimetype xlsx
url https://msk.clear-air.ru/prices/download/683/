--- v2 (2026-08-11)
+++ v3 (2026-09-26)
@@ -29,51 +29,51 @@
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2307">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://msk.clear-air.ru/</t>
   </si>
   <si>
     <t>ООО Компания "Чистый воздух"</t>
   </si>
   <si>
     <t>г. Красноярск, ул. Молокова, д. 14</t>
   </si>
   <si>
     <t>тел. +7(391)204-63-30, +7(391)290-21-57</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-08-11 08:08:29</t>
+    <t>Актуальность прайса на: 2026-09-26 06:46:24</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>3S Standard</t>
   </si>
   <si>
     <t>Tion 3S Standard бризер</t>
   </si>
@@ -6983,100 +6983,99 @@
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD8E0ED"/>
         <bgColor rgb="FFD8E0ED"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
-    <border/>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
     <border>
       <left style="hair">
         <color rgb="FF696969"/>
       </left>
       <right style="hair">
         <color rgb="FF696969"/>
       </right>
       <top style="hair">
         <color rgb="FF696969"/>
       </top>
       <bottom style="hair">
         <color rgb="FF696969"/>
       </bottom>
+      <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="12">
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
-[...4 lines deleted...]
-    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="2" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
-[...1 lines deleted...]
-    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="3" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="2" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="164" fillId="3" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
-[...1 lines deleted...]
-    </xf>
+    <xf xfId="0" fontId="0" numFmtId="164" fillId="3" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="2" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -7349,51 +7348,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ventilyatsiya-brizer-tion-3s-standard/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/tion-4s-base-brizer/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/tion-4s-family-brizer/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/tion-4s-magic-brizer/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/tion-4s-family-brizer-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/brizer-tion-lite/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/tion-magicair-bazovaya-stanciya-dlya-upravleniya-klimaticheskoy-tekhnikoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/tion-o2-base-brizer/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/tion-o2-mac-brizer/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ventilyaciya_brizer_tion_o2_standard/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/tion-o2-top-brizer/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/royal-clima-brezza-rcb-150-lux-eh-1000-pritochno-ochistitelnyy-kompleks/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/royal-clima-brezza-rcb-150-lux-pritochno-ochistitelnyy-kompleks/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/vaillant-recovair-var-60-d-pritochno-vytyazhnaya-ustanovka-s-rekuperatorom/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/vaillant-recovair-var-60-d-pritochno-vytyazhnaya-ustanovka-s-rekuperatorom-dopolnitelnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/vaillant-vozdukhovod-vaz-dlya-var-60-1-d/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/vaillant-zashchitnaya-reshetka-vaz-g160-dlya-var-60-1-d/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/vaillant-pritochno-vytyazhnoy-modul-s-teploobmennikom-var-60-1-d/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/vaillant-pult-du-vaz-rc-dlya-var-60-1-d/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/zilon-zfp-100-50-6d-pryamougolnyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/zilon-zfp-40-20-4d-pryamougolnyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/zilon-zfp-40-20-4ye-pryamougolnyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/zilon-zfp-50-25-4d-pryamougolnyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/zilon-zfp-50-25-4ye-pryamougolnyy-kanalnyy-ventilyator-zfp-50-25-4ye/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/zilon-zfp-50-30-4d-pryamougolnyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/zilon-zfp-50-30-4ye-pryamougolnyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/zilon-zfp-60-30-4d-pryamougolnyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/zilon-zfp-60-30-4ye-pryamougolnyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/zilon-zfp-60-35-4d-pryamougolnyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/zilon-zfp-60-35-4ye-pryamougolnyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/zilon-zfp-70-40-4d-pryamougolnyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/zilon-zfp-80-50-4d-pryamougolnyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/zilon-zfpn-100-50-4d-pryamougolnyy-kanalnyy-ventilyator-serii/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/zilon-zfpn-100-50-4sd-pryamougolnyy-kanalnyy-ventilyator-serii/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/zilon-zfpn-40-20-2e-pryamougolnyy-kanalnyy-ventilyator-serii/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/zilon-zfpn-50-25-2e-pryamougolnyy-kanalnyy-ventilyator-serii/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/zilon-zfpn-50-30-2e-pryamougolnyy-kanalnyy-ventilyator-serii/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/zilon-zfx-100-50-4-0-2d-pryamougolnyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/zilon-zfx-50-25-0-55-2d-pryamougolnyy-kanalnyy-ventilyator-zfkh-50-25-0-55-2d/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/zilon-zfx-50-30-0-55-2d-pryamougolnyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/zilon-zfx-50-30-0-75-2d-pryamougolnyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/zilon-zfx-60-30-0-75-2d-pryamougolnyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/zilon-zfx-60-35-1-1-2d-pryamougolnyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/zilon-zfx-60-35-1-5-2d-pryamougolnyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/zilon-zfx-70-40-2-2-2d-pryamougolnyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/zilon-zfx-70-40-3-0-2d-pryamougolnyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/zilon-zfx-80-50-3-0-2d-pryamougolnyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/zilon-zkam-400-ld-zvukoizolirovannyy-kruglyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/zilon-zfo-100-p-kruglyy-kanalnyy-ventilyator-zfo-100-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/zilon-zfo-100-kruglyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/zilon-zfo-125-p-kruglyy-kanalnyy-ventilyator-zfo-125-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/zilon-zfo-125-kruglyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/zilon-zfo-160-p-kruglyy-kanalnyy-ventilyator-zfo-160-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/zilon-zfo-160-kruglyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/zilon-zfo-200-p-kruglyy-kanalnyy-ventilyator-zfo-200-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/zilon-zfo-200-kruglyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/zilon-zfo-250-p-kruglyy-kanalnyy-ventilyator-zfo-250-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/zilon-zfo-250-kruglyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/zilon-zfo-315-p-kruglyy-kanalnyy-ventilyator-zfo-315-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/zilon-zfo-315-kruglyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/zilon-zfokr-100-kompaktnyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/zilon-zfokr-160-kompaktnyy-kanalnyy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-viking-100-kruglyy-pritochno-vytyazhnoy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-viking-125-kruglyy-pritochno-vytyazhnoy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-viking-160-kruglyy-pritochno-vytyazhnoy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-viking-200-kruglyy-pritochno-vytyazhnoy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-viking-250-kruglyy-pritochno-vytyazhnoy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-viking-315-kruglyy-pritochno-vytyazhnoy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/6877/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/6879/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/6881/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/6883/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/6885/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/6888/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-ec-cfz-100-max-kanalnyy-pritochno-vytyazhnoy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-ec-cfz-125-max-kanalnyy-pritochno-vytyazhnoy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-ec-cfz-160-max-kanalnyy-pritochno-vytyazhnoy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-ec-cfz-200-max-kanalnyy-pritochno-vytyazhnoy-ventilyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-ventmix-100s-ventilyator-kanalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-ventmix-125-ventilyator-kanalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-ventmix-150-ventilyator-kanalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-ventmix-200-ventilyator-kanalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-cfw-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/6891/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/6893/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/6895/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/6897/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/6899/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/6943/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/6943-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-rfd-1000x500-6m/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-rfd-400x200-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/6937-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/6941-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-rfd-600x350-4m-vim/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/6937/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/6941/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-rfe-400x200-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/6929/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/6931/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-rfe-600x300-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/6934/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/6961/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/6962/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/6952/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/6956/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/6955/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/6958/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/6959/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/6960/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/6944/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-rfe-b-400x200-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-rfe-b-400x200-2m/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/6948/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-rfe-b-500x300-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/6953/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-rfe-b-600x350-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/6915/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-cfk-125-max/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/6917/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/6918/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/6919/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/6920/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-cfk-100-vim-ventilyator-kanalnyy-tsentrobezhnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-cfk-125-vim-ventilyator-kanalnyy-tsentrobezhnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-cfk-160-vim-ventilyator-kanalnyy-tsentrobezhnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-cfk-200-vim-ventilyator-kanalnyy-tsentrobezhnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-cfk-250-vim-ventilyator-kanalnyy-tsentrobezhnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-cfk-315-vim-ventilyator-kanalnyy-tsentrobezhnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/6911/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/cmfe-250/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/6908/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-cmfe-315-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-cmfe-355/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/kruglyy-kanalnyy-ventilyator-shuft-linii-shelf-tube-100xl/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/kruglyy-kanalnyy-ventilyator-shuft-linii-shelf-tube-125xl/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/kruglyy-kanalnyy-ventilyator-shuft-linii-shelf-tube-160xl/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/kruglyy-kanalnyy-ventilyator-shuft-linii-shelf-tube-200xl/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/kruglyy-kanalnyy-ventilyator-shuft-linii-shelf-tube-250xl/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/kruglyy-kanalnyy-ventilyator-shuft-linii-shelf-tube-315xl/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/7020/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-irfd-400x200-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/7001/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-irfd-500x300-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/7010/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-irfd-600x350-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/7015/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-irfd-800x500-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/7019/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-irfd-b-800x500-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-irfe-400x200-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-irfe-500x250-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/7005/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-irfe-600x300-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-irfe-600x350-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/20150204/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/6992/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-icfe-160-b/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-icfe-200-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/6995/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/6996/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/6997/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ventilyator-osevoy-shuft-axw-200-2e/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-axw-200-b-2e-ventilyator-vytyazhnoy-osevoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ventilyator-osevoy-shuft-axw-250-2e/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ventilyator-osevoy-shuft-axw-250-b-2e/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ventilyator-osevoy-shuft-axw-300-4e/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ventilyator-osevoy-shuft-axw-300-b-4e/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ventilyator-osevoy-shuft-axw-350-4e/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ventilyator-osevoy-shuft-axw-350-b-4e/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ventilyator-osevoy-shuft-axw-400-4e/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ventilyator-osevoy-shuft-axw-400-b-4e/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ventilyator-osevoy-shuft-axw-450-4e/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ventilyator-osevoy-shuft-axw-450-b-4e/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ventilyator-osevoy-shuft-axw-550-4d/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ventilyator-osevoy-shuft-axw-550-b-4d/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ventilyator-osevoy-shuft-axw-630-4d/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ventilyator-osevoy-shuft-axw-630-b-4d/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-rmve-ht-315/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/7071/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/7047/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-rmvd-355600-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/7053/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-rmvd-450670-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-rmvd-500670-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-rmve-190-300-2-vim-ventilyator-kryshnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-rmve-220-400-2-vim-ventilyator-kryshnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-rmve-250-400-2-vim-ventilyator-kryshnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-rmve-280-400-2-vim-ventilyator-kryshnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/7046/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/7048/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-rmve-400600-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-rmve-450670-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/provodnoy-pyatistupenchatyy-regulyator-skorosti-rg-5ar/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/reversivnyy_potolochnyy_ventilyator_oasis_r120/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/reversivnyy_potolochnyy_ventilyator_oasis_r140/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/reversivnyy_potolochnyy_ventilyator_oasis_r150/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/reversivnyy_potolochnyy_ventilyator_oasis_r140-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/kompaktnaya-monoblochnaya-pritochnaya-ustanovka-kolibri-2000-s-avtomatikoy-gtc/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/kompaktnaya-monoblochnaya-pritochnaya-ustanovka-kolibri-700-s-avtomatikoy-zentec/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/kompaktnaya-monoblochnaya-pritochnaya-ustanovka-kolibri-1000-water-s-avtomatikoy-gtc/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/kompaktnaya-monoblochnaya-pritochnaya-ustanovka-kolibri-1000-s-avtomatikoy-gtc/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/kompaktnaya-monoblochnaya-pritochnaya-ustanovka-kolibri-1000-s-avtomatikoy-zentec/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/kompaktnaya-monoblochnaya-pritochnaya-ustanovka-kolibri-2000-s-avtomatikoy-zentec/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/kompaktnaya-monoblochnaya-pritochnaya-ustanovka-kolibri-500-s-avtomatikoy-gtc/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/kompaktnaya-monoblochnaya-pritochnaya-ustanovka-kolibri-500-s-avtomatikoy-zentec/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/kompaktnaya-monoblochnaya-pritochnaya-ustanovka-kolibri-700-s-avtomatikoy-gtc/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/pritochnaya-ustanovka-eco-1601-241/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/pritochnaya-ustanovka-eco-2501-602/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/pritochnaya-ustanovka-eco-3151-903/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/pritochnaya-ustanovka-eco-1601-121/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/pritochnaya-ustanovka-eco-1601-301/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/pritochnaya-ustanovka-eco-1601-502/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/pritochnaya-ustanovka-eco-2001-301/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/pritochnaya-ustanovka-eco-2001-602/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/pritochnaya-ustanovka-eco-2501-301/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/pritochnaya-ustanovka-eco-2501-903/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/pritochnaya-ustanovka-eco-3151-1203/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/pritochnaya-ustanovka-eco-3151-301/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/pritochnaya-ustanovka-eco-3151-602/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/kompaktnaya-pritochnaya-ustanovka-shuft-cau-20001-1203/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/kompaktnaya-pritochnaya-ustanovka-shuft-cau-20001-241/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/kompaktnaya-pritochnaya-ustanovka-shuft-cau-20001-903/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/kompaktnye-pritochnye-ustanovki-shuft-cau-20001-w/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/kompaktnaya-pritochnaya-ustanovka-shuft-cau-20003-1203/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/kompaktnaya-pritochnaya-ustanovka-shuft-cau-20003-241/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/kompaktnaya-pritochnaya-ustanovka-shuft-cau-20003-502/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/kompaktnaya-pritochnaya-ustanovka-shuft-cau-20003-903/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/kompaktnye-pritochnye-ustanovki-shuft-cau-20003-w/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/kompaktnaya-pritochnaya-ustanovka-shuft-cau-30001-1503/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/kompaktnaya-pritochnaya-ustanovka-shuft-cau-30001-2103/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/kompaktnaya-pritochnaya-ustanovka-shuft-cau-30001-602/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/kompaktnye-pritochnye-ustanovki-shuft-cau-30001-w/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/kompaktnaya-pritochnaya-ustanovka-shuft-cau-30003-1503/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/kompaktnaya-pritochnaya-ustanovka-shuft-cau-30003-2103/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/kompaktnye-pritochnye-ustanovki-shuft-cau-30003-w/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/kompaktnaya-pritochnaya-ustanovka-shuft-cau-40001-1503/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/kompaktnaya-pritochnaya-ustanovka-shuft-cau-40001-2103/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/kompaktnaya-pritochnaya-ustanovka-shuft-cau-40001-3003/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/kompaktnaya-pritochnaya-ustanovka-shuft-cau-40003-1503/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/kompaktnye-pritochnye-ustanovki-shuft-cau-40001-w/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/kompaktnaya-pritochnaya-ustanovka-shuft-cau-40003-2103/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/kompaktnaya-pritochnaya-ustanovka-shuft-cau-30003-602/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/kompaktnaya-pritochnaya-ustanovka-shuft-cau-40001-3903/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/kompaktnye-pritochnye-ustanovki-shuft-cau-40003-w/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/kompaktnaya-pritochnaya-ustanovka-shuft-cau-60003-2103/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/kompaktnaya-pritochnaya-ustanovka-shuft-cau-60003-2703/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/kompaktnaya-pritochnaya-ustanovka-shuft-cau-60003-3903/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/kompaktnaya-pritochnaya-ustanovka-shuft-cau-60003-5403/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/kompaktnye-pritochnye-ustanovki-shuft-cau-60003-w/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ustanovka-pritochnaya-shuft-eco-160-1-2-4-1-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/kompaktnye-pritochnye-ustanovki-serii-fresh-air-epfa-1200-1203/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/kompaktnye-pritochnye-ustanovki-serii-fresh-air-epfa-1200-241/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/kompaktnye-pritochnye-ustanovki-serii-fresh-air-epfa-1200-502/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/kompaktnye-pritochnye-ustanovki-serii-fresh-air-epfa-1200-903/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/kompaktnye-pritochnye-ustanovki-serii-fresh-air-epfa-480-121/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/kompaktnye-pritochnye-ustanovki-serii-fresh-air-epfa-480-201/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/kompaktnye-pritochnye-ustanovki-serii-fresh-air-epfa-480-301/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/kompaktnye-pritochnye-ustanovki-serii-fresh-air-epfa-480-502/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/kompaktnye-pritochnye-ustanovki-serii-fresh-air-epfa-700-241/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/kompaktnye-pritochnye-ustanovki-serii-fresh-air-epfa-700-502/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/kompaktnye-pritochnye-ustanovki-serii-fresh-air-epfa-700-903/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ventilyator-vytyazhnoy-ballu-baf-ar-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-baf-ex-100-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-baf-fw-100-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-baf-fw-120-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-baf-fw-150-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-baf-sl-100-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-baf-sl-150-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-bafs-100-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-bafs-150-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-eafa-100-argentum-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-eafa-100t-argentum-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-eafa-100th-argentum-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-eafa-120-argentum-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-eafa-120t-argentum-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-eafa-120th-argentum-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-eafa-150-argentum-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-eafa-150t-argentum-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-eafa-150th-argentum-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-eafb-100-basic-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-eafb-100t-basic-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-eafb-100th-basic-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-eafb-120-basic-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-eafb-120t-basic-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-eafb-120th-basic-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-eafb-150-basic-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-eafb-150t-basic-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-eafb-150th-basic-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-eco-eafe-100-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-eco-eafe-120-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-eco-eafe-150-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-eafg-100-beige-glass-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-eafg-100-black-glass-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-eafg-100-grey-glass-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-eafg-100-white-glass-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-eafg-120-beige-glass-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-eafg-120-black-glass-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-eafg-120-grey-glass-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-eafg-120-white-glass-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-eafg-150-beige-glass-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-eafg-150-black-glass-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-eafg-150-grey-glass-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-eafg-150-white-glass-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/bytovoy_vytyazhnoy_ventilyator_electrolux_eaf_100/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/bytovoy_vytyazhnoy_ventilyator_electrolux_eaf_100_t/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/bytovoy_vytyazhnoy_ventilyator_electrolux_eaf_100_th/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/bytovoy_vytyazhnoy_ventilyator_electrolux_eaf_120/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/bytovoy_vytyazhnoy_ventilyator_electrolux_eaf_120_th/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/bytovoy_vytyazhnoy_ventilyator_electrolux_eaf_120_t/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/bytovoy_vytyazhnoy_ventilyator_electrolux_eaf_150/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/bytovoy_vytyazhnoy_ventilyator_electrolux_eaf_150_t/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/bytovoy_vytyazhnoy_ventilyator_electrolux_eaf_150_th/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-rainbow-eafr-100-beige-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-rainbow-eafr-100-black-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-rainbow-eafr-100-dark-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-rainbow-eafr-100-green-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-rainbow-eafr-100-mirror-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-rainbow-eafr-100-silver-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-rainbow-eafr-100-steel-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-rainbow-eafr-100-white-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-rainbow-eafr-100t-beige-ventilyator-vytyazhnoy-s-taymerom-i-gigrostatom/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-rainbow-eafr-100t-green-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-rainbow-eafr-100t-mirror-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-rainbow-eafr-100t-silver-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-rainbow-eafr-100t-steel-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-rainbow-eafr-100t-white-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-rainbow-eafr-100th-beige-ventilyator-vytyazhnoy-s-taymerom-i-gigrostatom/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-rainbow-eafr-100th-green-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-rainbow-eafr-100th-mirror-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-rainbow-eafr-100th-steel-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-rainbow-eafr-100th-white-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-rainbow-eafr-120-beige-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-rainbow-eafr-120-dark-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-rainbow-eafr-120-green-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-rainbow-eafr-120-steel-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-rainbow-eafr-120-white-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-rainbow-eafr-120t-beige-ventilyator-vytyazhnoy-s-taymerom-i-gigrostatom/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-rainbow-eafr-120t-steel-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-rainbow-eafr-120t-white-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-rainbow-eafr-120th-beige-ventilyator-vytyazhnoy-s-taymerom-i-gigrostatom/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-rainbow-eafr-120th-dark-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-rainbow-eafr-120th-steel-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-rainbow-eafr-120th-white-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-rainbow-eafr-150-beige-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-rainbow-eafr-150-dark-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-rainbow-eafr-150-steel-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-rainbow-eafr-150-white-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-rainbow-eafr-150t-beige-ventilyator-vytyazhnoy-s-taymerom-i-gigrostatom/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-rainbow-eafr-150t-silver-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-rainbow-eafr-150t-white-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-rainbow-eafr-150th-beige-ventilyator-vytyazhnoy-s-taymerom-i-gigrostatom/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-rainbow-eafr-150th-silver-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-rainbow-eafr-150th-white-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/vytyazhnoy-bytovoy-ventilyator-electrolux-eafm-100-/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/vytyazhnoy-bytovoy-ventilyator-electrolux-eafm-100t-/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/vytyazhnoy-bytovoy-ventilyator-electrolux-eafm-100t/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/bytovoy-vytyazhnoy-ventilyator-electrolux-eafm-120/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/vytyazhnoy-bytovoy-ventilyator-electrolux-eafm-120t-/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/vytyazhnoy-bytovoy-ventilyator-electrolux-eafm-120t/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/vytyazhnoy-bytovoy-ventilyator-electrolux-eafm-150/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/vytyazhnoy-bytovoy-ventilyator-electrolux-eafm-150t/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/vytyazhnoy-bytovoy-ventilyator-electrolux-eafm-150th/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-eafv-100-move-ventilyator-vytyazhnoy-s-datchikom-dvizheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-eafv-150-move-ventilyator-vytyazhnoy-s-datchikom-dvizheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-eafs-100-slim-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-eafs-100t-slim-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-eafs-100th-slim-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-eafs-120-slim-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-eafs-120t-slim-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-eafs-120th-slim-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-eafs-150-slim-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-eafs-150t-slim-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-eafs-150th-slim-ventilyator-vytyazhnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/funai-erw-150x-d-fuji-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/funai-erw-150x-p-fuji-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/funai-erw-60x-kochi-pritochno-vytyazhnaya-ventilyatsionnaya-ustanovka/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/kompaktnaya-pritochno-vytyazhnaya-ustanovka-serii-star-epvs-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/kompaktnaya-pritochno-vytyazhnaya-ustanovka-serii-star-epvs-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/kompaktnaya-pritochno-vytyazhnaya-ustanovka-serii-star-epvs-350/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/kompaktnaya-pritochno-vytyazhnaya-ustanovka-serii-star-epvs-450/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/kompaktnaya-pritochno-vytyazhnaya-ustanovka-serii-star-epvs-650/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/marley-duo-klapan/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/marley-menv-180-2-0-rekuperator/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/marley-menv-180-plus-wifi-rekuperator/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/marley-menv-180-plus-rekuperator/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/marley-menv-180-pro-rekuperator/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/marley-menv-180-rekuperator/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/marley-pritochnyy-klapan/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/3113/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/3108/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/3424/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/rekuperator-shuft-caup-300ve-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/rekuperator-shuft-caup-450ce-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/3106/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/3111/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/rekuperator-shuft-caup-800se-a/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/3107/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/vakio-base-plus-rekuperator/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/vakio-base-plus-rekuperator-v-cvetnom-korpuse/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/vakio-kiv-pritochnyy-klapan/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/vakio-window-plus-rekuperator/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/vakio-komplekt-montazhnyy-kanalnyy-dlya-lodzhii-/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/7127/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/7128/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ehc-100-18-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ehc-100-24-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/aeroblok-ehc-125-121/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/aeroblok-ehc-125-181/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/aeroblok-ehc-125-181-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/7131/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/7132/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/7133/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/7134/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/aeroblok-ehc-160-502/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/7136-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/7136/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/7146-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/7137/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/aeroblok-ehc-200-301/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/7139/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/7140/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/7141/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/7141-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/7146/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/7142/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/aeroblok-ehc-250-602/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/aeroblok-ehc-250-603/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/7145/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/7151/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/aeroblok-ehc-315-301/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/7148/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/aeroblok-ehc-315-603/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/7150/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/7152-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/7152/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/aeroblok-ehr-1000x500-45/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/7124/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/aeroblok-ehr-1000x500-75/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/7126/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/7099/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ehr-400x200-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/7099-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/aeroblok-ehr-400x200-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/7101/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/7103-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/7103-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/aeroblok-ehr-500x250-18/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/7103/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/7101-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/7104/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/7104-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/7106-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/7105/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/7106/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/7105-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/7107-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/7107/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/aeroblok-ehr-600x300-225/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/aeroblok-ehr-600x300-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/7109/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/aeroblok-ehr-600x300-36/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/7111/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/7110/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/7110-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/aeroblok-ehr-600x350-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/aeroblok-ehr-600x350-36-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/aeroblok-ehr-600x350-36/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/aeroblok-ehr-600x350-45/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/aeroblok-ehr-600x350-48/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/aeroblok-ehr-700x400-225/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/7114/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/7115/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/7116/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/7117/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/7118/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/7120-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/aeroblok-ehr-800x500-45/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/7120/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/7121/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/7122/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/aeroblok-ehr-900x500-45/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/aeroblok-ehr-900x500-90/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/7093/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/aeroblok-whc-200x200-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/7095/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/aeroblok-whc-400x400-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/7091/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/aeroblok-whr-1000x500-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/aeroblok-whr-300x150-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/aeroblok-whr-300x150-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/aeroblok-whr-400x200-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/aeroblok-whr-400x200-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/7079/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/aeroblok-whr-500x250-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/7081/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/aeroblok-whr-500x300-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/7083/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/7084/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/aeroblok-whr-600x350-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/7086/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/vodyanoy_nagrevatel_shuft_whr_700x400_2/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/7088/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/vodyanoy_nagrevatel_whr_800_500_2/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/7090/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/vodyanoy_nagrevatel_whr_900_500_2/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/7090-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shumoglushitel-aeroblok-dlya-pryamougolnykh-vozdukhovodov-srr-1000x5001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shumoglushitel-aeroblok-dlya-pryamougolnykh-vozdukhovodov-srr-300x1501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shumoglushitel-aeroblok-dlya-pryamougolnykh-vozdukhovodov-srr-400x2001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shumoglushitel-aeroblok-dlya-pryamougolnykh-vozdukhovodov-srr-500x2501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shumoglushitel-aeroblok-dlya-pryamougolnykh-vozdukhovodov-srr-500x3001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shumoglushitel-aeroblok-dlya-pryamougolnykh-vozdukhovodov-srr-600x3001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shumoglushitel-aeroblok-dlya-pryamougolnykh-vozdukhovodov-srr-600x3501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shumoglushitel-aeroblok-dlya-pryamougolnykh-vozdukhovodov-srr-700x4001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shumoglushitel-aeroblok-dlya-pryamougolnykh-vozdukhovodov-srr-800x5001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shumoglushitel-aeroblok-dlya-pryamougolnykh-vozdukhovodov-srsr-1000x5001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shumoglushitel-aeroblok-dlya-pryamougolnykh-vozdukhovodov-srsr-300x1501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shumoglushitel-aeroblok-dlya-pryamougolnykh-vozdukhovodov-srsr-400x2001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shumoglushitel-aeroblok-dlya-pryamougolnykh-vozdukhovodov-srsr-500x2501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shumoglushitel-aeroblok-dlya-pryamougolnykh-vozdukhovodov-srsr-500x3001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shumoglushitel-aeroblok-dlya-pryamougolnykh-vozdukhovodov-srsr-600x3001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shumoglushitel-aeroblok-dlya-pryamougolnykh-vozdukhovodov-srsr-600x3501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shumoglushitel-aeroblok-dlya-pryamougolnykh-vozdukhovodov-srsr-700x4001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shumoglushitel-aeroblok-dlya-pryamougolnykh-vozdukhovodov-srsr-800x5001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/zilon-zss-1000x500-1000-shumoglushitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/zilon-zss-300x150-1000-shumoglushitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/zilon-zss-400x200-1000-shumoglushitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/zilon-zss-500x250-1000-shumoglushitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/zilon-zss-500x300-1000-shumoglushitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/zilon-zss-600x300-1000-shumoglushitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/zilon-zss-600x350-1000-shumoglushitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/zilon-zss-700x400-1000-shumoglushitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/zilon-zss-800x500-1000-shumoglushitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shumoglushitel-scr-100600/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shumoglushitel-scr-1009/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shumoglushitel-scr-125600/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shumoglushitel-scr-125900/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shumoglushitel-scr-160600/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shumoglushitel-scr-160900/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shumoglushitel-scr-200600/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shumoglushitel-scr-200900/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shumoglushitel-scr-250600/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shumoglushitel-scr-250900/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shumoglushitel-scr-315600/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shumoglushitel-scr-315900/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shumoglushitel-scr-355-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shumoglushitel-scr-355-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shumoglushitel-scr-400600/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shumoglushitel-scr-400900/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shumoglushitel-scr-450600/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shumoglushitel-scr-450900/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shumoglushitel-scr-500600/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shumoglushitel-scr-500900/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/zilon-zsa-100-600-shumoglushitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/zilon-zsa-100-900-shumoglushitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/zilon-zsa-125-600-shumoglushitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/zilon-zsa-125-900-shumoglushitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/zilon-zsa-160-600-shumoglushitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/zilon-zsa-160-900-shumoglushitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/zilon-zsa-200-600-shumoglushitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/zilon-zsa-200-900-shumoglushitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/zilon-zsa-250-600-shumoglushitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/zilon-zsa-250-900-shumoglushitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/zilon-zsa-315-600-shumoglushitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/zilon-zsa-315-900-shumoglushitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/zilon-zsa-355-600-shumoglushitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/zilon-zsa-355-900-shumoglushitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/zilon-zsa-400-600-shumoglushitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/zilon-zsa-400-900-shumoglushitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/zilon-zsa-450-600-shumoglushitel-zsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/zilon-zsa-450-900-shumoglushitel-zsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/zilon-zsa-500-900-shumoglushitel-zsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/vozdushnyj-filtr-fbcr-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/vozdushnyj-filtr-fbcr-125/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/3144/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/3145/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/3146/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/3147/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/3147-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/3148/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-fbrr-1000-500-filtr-boks-korpus/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-fbrr-300-150-filtr-boks-korpus/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-fbrr-400-200-filtr-boks-korpus/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-fbrr-500-250-filtr-boks-korpus/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-fbrr-500-300-filtr-boks-korpus/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-fbrr-600-300-filtr-boks-korpus/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-fbrr-600-350-filtr-boks-korpus/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-fbrr-700-400-filtr-boks-korpus/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-fbrr-800-500-filtr-boks-korpus/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-fbrr-k-1000-500-filtr-boks-korpus/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-fbrr-k-400-200-filtr-boks-korpus/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-fbrr-k-500-250-filtr-boks-korpus/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-fbrr-k-500-300-filtr-boks-korpus/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-fbrr-k-600-300-filtr-boks-korpus/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-fbrr-k-600-350-filtr-boks-korpus/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-fbrr-k-700-400-filtr-boks-korpus/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-fbrr-k-800-500-filtr-boks-korpus/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/fcr-1-eu3-filtr-kassetnyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/fcr_125_eu3_filtr_kassetnyy_material_/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/fcr-160-eu3-filtr-kassetnyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/fcr-200-eu3-filtr-kassetnyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/fcr-250-eu3-filtr-kassetnyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/fcr-315-eu3-filtr-kassetnyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/fcr-355-eu3-filtr-kassetnyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/fcr-4-eu3-filtr-kassetnyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-frkr-g3-1000x500-100-filtr-kassetnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-frkr-g3-1000x500-50-filtr-kassetnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-frkr-g3-300x150-50-filtr-kassetnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-frkr-g3-400x200-50-filtr-kassetnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-frkr-g3-500x250-100-filtr-kassetnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-frkr-g3-500x250-50-filtr-kassetnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-frkr-g3-500x300-100-filtr-kassetnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-frkr-g3-500x300-50-filtr-kassetnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-frkr-g3-600x300-100-filtr-kassetnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-frkr-g3-600x300-50-filtr-kassetnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-frkr-g3-600x350-100-filtr-kassetnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-frkr-g3-600x350-50-filtr-kassetnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-frkr-g3-700x400-100-filtr-kassetnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-frkr-g3-700x400-50-filtr-kassetnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-frkr-g3-800x500-100-filtr-kassetnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-frkr-g3-800x500-50-filtr-kassetnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-frr-f5-eu5-1000x500-filtr-karmannyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-frr-f5-eu5-300x150-filtr-karmannyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-frr-f5-eu5-400x200-filtr-karmannyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-frr-f5-eu5-500x250-filtr-karmannyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-frr-f5-eu5-500x300-filtr-karmannyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-frr-f5-eu5-600x300-filtr-karmannyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-frr-f5-eu5-600x350-filtr-karmannyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-frr-f5-eu5-700x400-filtr-karmannyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-frr-f5-eu5-800x500-filtr-karmannyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-frr-f7-eu7-1000x500-filtr-karmannyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-frr-f7-eu7-300x150-filtr-karmannyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-frr-f7-eu7-400x200-filtr-karmannyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-frr-f7-eu7-500x300-filtr-karmannyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-frr-f7-eu7-600x300-filtr-karmannyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-frr-f7-eu7-600x350-filtr-karmannyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-frr-f7-eu7-700x400-filtr-karmannyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-frr-f7-eu7-800x500-filtr-karmannyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-frr-f9-600x350-filtr-karmannyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-frr-f9-700x400-filtr-karmannyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-frr-g3-eu3-1000x500-filtr-karmannyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-frr-g3-eu3-300x150-filtr-karmannyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-frr-g3-eu3-400x200-filtr-karmannyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-frr-g3-eu3-500x250-filtr-karmannyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-frr-g3-eu3-500x300-filtr-karmannyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-frr-g3-eu3-600x300-filtr-karmannyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-frr-g3-eu3-600x350-filtr-karmannyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-frr-g3-eu3-700x400-filtr-karmannyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-frr-g3-eu3-800x500-filtr-karmannyy-material/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-4-ca-300-300-reshetka-potolochnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-4-ca-450-450-reshetka-potolochnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-1-wa-1000x200-nastennaya-odnoryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-1-wa-1000x300-nastennaya-odnoryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-1-wa-100x100-nastennaya-odnoryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-1-wa-150x100-nastennaya-odnoryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-1-wa-150x150-nastennaya-odnoryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-1-wa-200x100-nastennaya-odnoryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-1-wa-200x150-nastennaya-odnoryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-1-wa-200x200-nastennaya-odnoryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-1-wa-300x100-nastennaya-odnoryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-1-wa-300x150-nastennaya-odnoryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-1-wa-300x200-nastennaya-odnoryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-1-wa-300x300-nastennaya-odnoryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-1-wa-400x100-nastennaya-odnoryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-1-wa-400x150-nastennaya-odnoryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-1-wa-400x200-nastennaya-odnoryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-1-wa-400x300-nastennaya-odnoryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-1-wa-500x100-nastennaya-odnoryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-1-wa-500x150-nastennaya-odnoryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-1-wa-500x200-nastennaya-odnoryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-1-wa-500x300-nastennaya-odnoryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-1-wa-600x100-nastennaya-odnoryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-1-wa-600x150-nastennaya-odnoryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-1-wa-600x200-nastennaya-odnoryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-1-wa-600x300-nastennaya-odnoryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-1-wa-700x150-nastennaya-odnoryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-1-wa-700x200-nastennaya-odnoryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-1-wa-700x300-nastennaya-odnoryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-1-wa-800x150-nastennaya-odnoryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-1-wa-800x200-nastennaya-odnoryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-1-wa-800x300-nastennaya-odnoryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-2-wa-1000x200-nastennaya-dvukhryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-2-wa-1000x300-nastennaya-dvukhryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-2-wa-150x100-nastennaya-dvukhryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-2-wa-150x150-nastennaya-dvukhryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-2-wa-200x100-nastennaya-dvukhryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-2-wa-200x150-nastennaya-dvukhryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-2-wa-200x200-nastennaya-dvukhryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-2-wa-300x100-nastennaya-dvukhryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-2-wa-300x150-nastennaya-dvukhryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-2-wa-300x200-nastennaya-dvukhryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-2-wa-300x300-nastennaya-dvukhryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-2-wa-400x100-nastennaya-dvukhryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-2-wa-400x150-nastennaya-dvukhryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-2-wa-400x200-nastennaya-dvukhryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-2-wa-400x300-nastennaya-dvukhryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-2-wa-500x100-nastennaya-dvukhryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-2-wa-500x150-nastennaya-dvukhryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-2-wa-500x200-nastennaya-dvukhryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-2-wa-500x300-nastennaya-dvukhryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-2-wa-600x100-nastennaya-dvukhryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-2-wa-600x150-nastennaya-dvukhryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-2-wa-600x200-nastennaya-dvukhryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-2-wa-600x250-nastennaya-dvukhryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-2-wa-600x300-nastennaya-dvukhryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-2-wa-700x150-nastennaya-dvukhryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-2-wa-700x200-nastennaya-dvukhryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-2-wa-700x300-nastennaya-dvukhryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-2-wa-800x150-nastennaya-dvukhryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-2-wa-800x200-nastennaya-dvukhryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-2-wa-800x300-nastennaya-dvukhryadnaya-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/plastikovye_pritochno_vytyazhnye_diffuzory_serii_dvk_s_100/" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-dvk-s-125-diffuzor-universalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-dvk-s-160-diffuzor-universalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-dvk-s-200-diffuzor-universalnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-dvs-e-100-diffuzor/" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-dvs-e-125-diffuzor/" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-dvs-e-160-diffuzor/" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-dvs-e-200-diffuzor/" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-dvs-e-p-100-diffuzor/" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-dvs-e-p-125-diffuzor/" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-dvs-e-p-160-diffuzor/" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-dvs-e-p-200-diffuzor/" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-jeta-100-diffuzor-dekorativnyy-struyno-soplovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-jeta-125-diffuzor-dekorativnyy-struyno-soplovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-jeta-160-diffuzor-dekorativnyy-struyno-soplovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-jeta-200-diffuzor-dekorativnyy-struyno-soplovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-jeta-250-diffuzor-dekorativnyy-struyno-soplovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-jeta-315-diffuzor-dekorativnyy-struyno-soplovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-jeta-400-diffuzor-dekorativnyy-struyno-soplovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-jeta-450-diffuzor-dekorativnyy-struyno-soplovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/naruzhnaja-reshetka-pgc-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/3170/" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/3171/" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/3172/" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/3173/" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/pgc-315/" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-ga-1000x500-reshetka-inertsionnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-ga-400x200-reshetka-inertsionnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-ga-500x250-reshetka-inertsionnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-ga-500x300-reshetka-inertsionnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-ga-600x300-reshetka-inertsionnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-ga-600x350-reshetka-inertsionnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-ga-700x400-reshetka-inertsionnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-ga-800x500-reshetka-inertsionnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/naruzhnaja-reshetka-pg-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/PG-125/" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/PG-160/" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/PG-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/PG-250/" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/PG-315/" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/pg-355/" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/pg-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/3156/" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/aljuminievaja-reshetka-sa-200x200/" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/3150/" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/3151/" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/SA-400x400/" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/3153/" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/3157/" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/3152/" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/3154/" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/3155/" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/3158/" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-sgs-100-reshetka-naruzhnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-sgs-150-reshetka-naruzhnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-sgs-200-reshetka-naruzhnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-sgw-100-reshetka-naruzhnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-sgw-150-reshetka-naruzhnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-sgw-200-reshetka-naruzhnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-sgw-250-reshetka-naruzhnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-fkr-1000x500-gibkaya-vstavka/" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-fkr-300x250-gibkaya-vstavka/" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-fkr-500x250-gibkaya-vstavka/" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-fkr-500x300-gibkaya-vstavka/" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-fkr-600x300-gibkaya-vstavka/" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-fkr-600x350-gibkaya-vstavka/" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-fkr-700x400-gibkaya-vstavka/" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-fkr-600x350-gibkaya-vstavka-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-fkr-900x500-gibkaya-vstavka/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F790"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <pane ySplit="9" topLeftCell="A10" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="9" activePane="bottomLeft" state="frozen" topLeftCell="A10"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="25" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="B2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:6">
@@ -7645,51 +7644,51 @@
       </c>
       <c r="C20" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D20" s="5">
         <v>0.0</v>
       </c>
       <c r="E20" s="9">
         <v>70130.0</v>
       </c>
       <c r="F20" s="7" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="11">
         <v>1</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>45</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>46</v>
       </c>
       <c r="D21" s="5">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="E21" s="9">
         <v>47900.0</v>
       </c>
       <c r="F21" s="7" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="11">
         <v>2</v>
       </c>
       <c r="B22" s="6" t="s">
         <v>48</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D22" s="5">
         <v>1.0</v>
       </c>
       <c r="E22" s="9">
         <v>0.0</v>
       </c>
       <c r="F22" s="7" t="s">
@@ -7805,291 +7804,291 @@
       </c>
       <c r="C28" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D28" s="5">
         <v>0.0</v>
       </c>
       <c r="E28" s="9">
         <v>0.0</v>
       </c>
       <c r="F28" s="7" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="11">
         <v>1</v>
       </c>
       <c r="B29" s="6" t="s">
         <v>69</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>70</v>
       </c>
       <c r="D29" s="5">
-        <v>7.0</v>
+        <v>2.0</v>
       </c>
       <c r="E29" s="9">
         <v>177256.0</v>
       </c>
       <c r="F29" s="7" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="11">
         <v>2</v>
       </c>
       <c r="B30" s="6" t="s">
         <v>72</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D30" s="5">
-        <v>8.0</v>
+        <v>1.0</v>
       </c>
       <c r="E30" s="9">
         <v>29851.0</v>
       </c>
       <c r="F30" s="7" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="11">
         <v>3</v>
       </c>
       <c r="B31" s="6" t="s">
         <v>75</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D31" s="5">
-        <v>7.0</v>
+        <v>3.0</v>
       </c>
       <c r="E31" s="9">
         <v>29208.0</v>
       </c>
       <c r="F31" s="7" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="11">
         <v>4</v>
       </c>
       <c r="B32" s="6" t="s">
         <v>78</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D32" s="5">
-        <v>56.0</v>
+        <v>55.0</v>
       </c>
       <c r="E32" s="9">
         <v>36588.0</v>
       </c>
       <c r="F32" s="7" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="11">
         <v>5</v>
       </c>
       <c r="B33" s="6" t="s">
         <v>81</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>82</v>
       </c>
       <c r="D33" s="5">
-        <v>14.0</v>
+        <v>3.0</v>
       </c>
       <c r="E33" s="9">
         <v>36154.0</v>
       </c>
       <c r="F33" s="7" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="11">
         <v>6</v>
       </c>
       <c r="B34" s="6" t="s">
         <v>84</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D34" s="5">
-        <v>53.0</v>
+        <v>12.0</v>
       </c>
       <c r="E34" s="9">
         <v>40544.0</v>
       </c>
       <c r="F34" s="7" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="11">
         <v>7</v>
       </c>
       <c r="B35" s="6" t="s">
         <v>87</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>88</v>
       </c>
       <c r="D35" s="5">
         <v>54.0</v>
       </c>
       <c r="E35" s="9">
         <v>41976.0</v>
       </c>
       <c r="F35" s="7" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="11">
         <v>8</v>
       </c>
       <c r="B36" s="6" t="s">
         <v>90</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>91</v>
       </c>
       <c r="D36" s="5">
-        <v>44.0</v>
+        <v>11.0</v>
       </c>
       <c r="E36" s="9">
         <v>53496.0</v>
       </c>
       <c r="F36" s="7" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="11">
         <v>9</v>
       </c>
       <c r="B37" s="6" t="s">
         <v>93</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>94</v>
       </c>
       <c r="D37" s="5">
-        <v>19.0</v>
+        <v>14.0</v>
       </c>
       <c r="E37" s="9">
         <v>52757.0</v>
       </c>
       <c r="F37" s="7" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="11">
         <v>10</v>
       </c>
       <c r="B38" s="6" t="s">
         <v>96</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D38" s="5">
-        <v>36.0</v>
+        <v>6.0</v>
       </c>
       <c r="E38" s="9">
         <v>66370.0</v>
       </c>
       <c r="F38" s="7" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="11">
         <v>11</v>
       </c>
       <c r="B39" s="6" t="s">
         <v>99</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>100</v>
       </c>
       <c r="D39" s="5">
-        <v>19.0</v>
+        <v>17.0</v>
       </c>
       <c r="E39" s="9">
         <v>69136.0</v>
       </c>
       <c r="F39" s="7" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="11">
         <v>12</v>
       </c>
       <c r="B40" s="6" t="s">
         <v>102</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>103</v>
       </c>
       <c r="D40" s="5">
-        <v>39.0</v>
+        <v>7.0</v>
       </c>
       <c r="E40" s="9">
         <v>69447.0</v>
       </c>
       <c r="F40" s="7" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="11">
         <v>13</v>
       </c>
       <c r="B41" s="6" t="s">
         <v>105</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>106</v>
       </c>
       <c r="D41" s="5">
-        <v>15.0</v>
+        <v>17.0</v>
       </c>
       <c r="E41" s="9">
         <v>131687.0</v>
       </c>
       <c r="F41" s="7" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="11">
         <v>14</v>
       </c>
       <c r="B42" s="6" t="s">
         <v>108</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D42" s="5">
         <v>0.0</v>
       </c>
       <c r="E42" s="9">
         <v>174822.0</v>
       </c>
       <c r="F42" s="7" t="s">
@@ -8165,491 +8164,491 @@
       </c>
       <c r="C46" s="7" t="s">
         <v>121</v>
       </c>
       <c r="D46" s="5">
         <v>0.0</v>
       </c>
       <c r="E46" s="9">
         <v>42366.0</v>
       </c>
       <c r="F46" s="7" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="11">
         <v>19</v>
       </c>
       <c r="B47" s="6" t="s">
         <v>123</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D47" s="5">
-        <v>28.0</v>
+        <v>13.0</v>
       </c>
       <c r="E47" s="9">
         <v>149101.0</v>
       </c>
       <c r="F47" s="7" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="11">
         <v>20</v>
       </c>
       <c r="B48" s="6" t="s">
         <v>126</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>127</v>
       </c>
       <c r="D48" s="5">
-        <v>13.0</v>
+        <v>0.0</v>
       </c>
       <c r="E48" s="9">
         <v>73172.0</v>
       </c>
       <c r="F48" s="7" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="11">
         <v>21</v>
       </c>
       <c r="B49" s="6" t="s">
         <v>129</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>130</v>
       </c>
       <c r="D49" s="5">
-        <v>16.0</v>
+        <v>4.0</v>
       </c>
       <c r="E49" s="9">
         <v>70083.0</v>
       </c>
       <c r="F49" s="7" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="11">
         <v>22</v>
       </c>
       <c r="B50" s="6" t="s">
         <v>132</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>133</v>
       </c>
       <c r="D50" s="5">
-        <v>35.0</v>
+        <v>7.0</v>
       </c>
       <c r="E50" s="9">
         <v>76951.0</v>
       </c>
       <c r="F50" s="7" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="11">
         <v>23</v>
       </c>
       <c r="B51" s="6" t="s">
         <v>135</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>136</v>
       </c>
       <c r="D51" s="5">
-        <v>25.0</v>
+        <v>18.0</v>
       </c>
       <c r="E51" s="9">
         <v>79810.0</v>
       </c>
       <c r="F51" s="7" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="11">
         <v>24</v>
       </c>
       <c r="B52" s="6" t="s">
         <v>138</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>139</v>
       </c>
       <c r="D52" s="5">
-        <v>30.0</v>
+        <v>25.0</v>
       </c>
       <c r="E52" s="9">
         <v>82060.0</v>
       </c>
       <c r="F52" s="7" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="11">
         <v>25</v>
       </c>
       <c r="B53" s="6" t="s">
         <v>141</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>142</v>
       </c>
       <c r="D53" s="5">
         <v>56.0</v>
       </c>
       <c r="E53" s="9">
         <v>98441.0</v>
       </c>
       <c r="F53" s="7" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="11">
         <v>26</v>
       </c>
       <c r="B54" s="6" t="s">
         <v>144</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>145</v>
       </c>
       <c r="D54" s="5">
-        <v>33.0</v>
+        <v>34.0</v>
       </c>
       <c r="E54" s="9">
         <v>100257.0</v>
       </c>
       <c r="F54" s="7" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="11">
         <v>27</v>
       </c>
       <c r="B55" s="6" t="s">
         <v>147</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>148</v>
       </c>
       <c r="D55" s="5">
-        <v>11.0</v>
+        <v>8.0</v>
       </c>
       <c r="E55" s="9">
         <v>120898.0</v>
       </c>
       <c r="F55" s="7" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="11">
         <v>28</v>
       </c>
       <c r="B56" s="6" t="s">
         <v>150</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>151</v>
       </c>
       <c r="D56" s="5">
-        <v>4.0</v>
+        <v>7.0</v>
       </c>
       <c r="E56" s="9">
         <v>121197.0</v>
       </c>
       <c r="F56" s="7" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="11">
         <v>29</v>
       </c>
       <c r="B57" s="6" t="s">
         <v>153</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>154</v>
       </c>
       <c r="D57" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E57" s="9">
         <v>86233.0</v>
       </c>
       <c r="F57" s="7" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="11">
         <v>1</v>
       </c>
       <c r="B58" s="6" t="s">
         <v>156</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>157</v>
       </c>
       <c r="D58" s="5">
-        <v>24.0</v>
+        <v>71.0</v>
       </c>
       <c r="E58" s="9">
         <v>8548.0</v>
       </c>
       <c r="F58" s="7" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="11">
         <v>2</v>
       </c>
       <c r="B59" s="6" t="s">
         <v>159</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>160</v>
       </c>
       <c r="D59" s="5">
-        <v>80.0</v>
+        <v>77.0</v>
       </c>
       <c r="E59" s="9">
         <v>8731.0</v>
       </c>
       <c r="F59" s="7" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="11">
         <v>3</v>
       </c>
       <c r="B60" s="6" t="s">
         <v>162</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>163</v>
       </c>
       <c r="D60" s="5">
-        <v>83.0</v>
+        <v>73.0</v>
       </c>
       <c r="E60" s="9">
         <v>8876.0</v>
       </c>
       <c r="F60" s="7" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="11">
         <v>4</v>
       </c>
       <c r="B61" s="6" t="s">
         <v>165</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>166</v>
       </c>
       <c r="D61" s="5">
-        <v>76.0</v>
+        <v>25.0</v>
       </c>
       <c r="E61" s="9">
         <v>9021.0</v>
       </c>
       <c r="F61" s="7" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="11">
         <v>5</v>
       </c>
       <c r="B62" s="6" t="s">
         <v>168</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>169</v>
       </c>
       <c r="D62" s="5">
-        <v>62.0</v>
+        <v>26.0</v>
       </c>
       <c r="E62" s="9">
         <v>10673.0</v>
       </c>
       <c r="F62" s="7" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="11">
         <v>6</v>
       </c>
       <c r="B63" s="6" t="s">
         <v>171</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>172</v>
       </c>
       <c r="D63" s="5">
-        <v>79.0</v>
+        <v>73.0</v>
       </c>
       <c r="E63" s="9">
         <v>10383.0</v>
       </c>
       <c r="F63" s="7" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="11">
         <v>7</v>
       </c>
       <c r="B64" s="6" t="s">
         <v>174</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>175</v>
       </c>
       <c r="D64" s="5">
-        <v>81.0</v>
+        <v>76.0</v>
       </c>
       <c r="E64" s="9">
         <v>12678.0</v>
       </c>
       <c r="F64" s="7" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="11">
         <v>8</v>
       </c>
       <c r="B65" s="6" t="s">
         <v>177</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>178</v>
       </c>
       <c r="D65" s="5">
-        <v>76.0</v>
+        <v>69.0</v>
       </c>
       <c r="E65" s="9">
         <v>12064.0</v>
       </c>
       <c r="F65" s="7" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="11">
         <v>9</v>
       </c>
       <c r="B66" s="6" t="s">
         <v>180</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>181</v>
       </c>
       <c r="D66" s="5">
-        <v>85.0</v>
+        <v>82.0</v>
       </c>
       <c r="E66" s="9">
         <v>13664.0</v>
       </c>
       <c r="F66" s="7" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="11">
         <v>10</v>
       </c>
       <c r="B67" s="6" t="s">
         <v>183</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>184</v>
       </c>
       <c r="D67" s="5">
-        <v>80.0</v>
+        <v>70.0</v>
       </c>
       <c r="E67" s="9">
         <v>13541.0</v>
       </c>
       <c r="F67" s="7" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="11">
         <v>11</v>
       </c>
       <c r="B68" s="6" t="s">
         <v>186</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>187</v>
       </c>
       <c r="D68" s="5">
-        <v>78.0</v>
+        <v>70.0</v>
       </c>
       <c r="E68" s="9">
         <v>17762.0</v>
       </c>
       <c r="F68" s="7" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="11">
         <v>12</v>
       </c>
       <c r="B69" s="6" t="s">
         <v>189</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>190</v>
       </c>
       <c r="D69" s="5">
-        <v>55.0</v>
+        <v>57.0</v>
       </c>
       <c r="E69" s="9">
         <v>16246.0</v>
       </c>
       <c r="F69" s="7" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="11">
         <v>13</v>
       </c>
       <c r="B70" s="6" t="s">
         <v>192</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>193</v>
       </c>
       <c r="D70" s="5">
         <v>0.0</v>
       </c>
       <c r="E70" s="9">
         <v>20095.0</v>
       </c>
       <c r="F70" s="7" t="s">
@@ -8665,51 +8664,51 @@
       </c>
       <c r="C71" s="7" t="s">
         <v>196</v>
       </c>
       <c r="D71" s="5">
         <v>0.0</v>
       </c>
       <c r="E71" s="9">
         <v>23892.0</v>
       </c>
       <c r="F71" s="7" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="11">
         <v>1</v>
       </c>
       <c r="B72" s="6" t="s">
         <v>198</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>199</v>
       </c>
       <c r="D72" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E72" s="9">
         <v>6277.0</v>
       </c>
       <c r="F72" s="7" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="11">
         <v>2</v>
       </c>
       <c r="B73" s="6" t="s">
         <v>201</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>202</v>
       </c>
       <c r="D73" s="5">
         <v>0.0</v>
       </c>
       <c r="E73" s="9">
         <v>6699.0</v>
       </c>
       <c r="F73" s="7" t="s">
@@ -8785,2534 +8784,2534 @@
       </c>
       <c r="C77" s="7" t="s">
         <v>214</v>
       </c>
       <c r="D77" s="5">
         <v>0.0</v>
       </c>
       <c r="E77" s="9">
         <v>11594.0</v>
       </c>
       <c r="F77" s="7" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="11">
         <v>1</v>
       </c>
       <c r="B78" s="6" t="s">
         <v>216</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>217</v>
       </c>
       <c r="D78" s="5">
-        <v>42.0</v>
+        <v>6.0</v>
       </c>
       <c r="E78" s="9">
-        <v>15530.0</v>
+        <v>16380.0</v>
       </c>
       <c r="F78" s="7" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="11">
         <v>2</v>
       </c>
       <c r="B79" s="6" t="s">
         <v>219</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>220</v>
       </c>
       <c r="D79" s="5">
-        <v>25.0</v>
+        <v>0.0</v>
       </c>
       <c r="E79" s="9">
-        <v>16810.0</v>
+        <v>17730.0</v>
       </c>
       <c r="F79" s="7" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="11">
         <v>3</v>
       </c>
       <c r="B80" s="6" t="s">
         <v>222</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>223</v>
       </c>
       <c r="D80" s="5">
-        <v>48.0</v>
+        <v>5.0</v>
       </c>
       <c r="E80" s="9">
-        <v>21470.0</v>
+        <v>22650.0</v>
       </c>
       <c r="F80" s="7" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="11">
         <v>4</v>
       </c>
       <c r="B81" s="6" t="s">
         <v>225</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>226</v>
       </c>
       <c r="D81" s="5">
-        <v>93.0</v>
+        <v>44.0</v>
       </c>
       <c r="E81" s="9">
-        <v>23460.0</v>
+        <v>24750.0</v>
       </c>
       <c r="F81" s="7" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="11">
         <v>5</v>
       </c>
       <c r="B82" s="6" t="s">
         <v>228</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>229</v>
       </c>
       <c r="D82" s="5">
-        <v>44.0</v>
+        <v>128.0</v>
       </c>
       <c r="E82" s="9">
-        <v>27950.0</v>
+        <v>29490.0</v>
       </c>
       <c r="F82" s="7" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="11">
         <v>6</v>
       </c>
       <c r="B83" s="6" t="s">
         <v>231</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>232</v>
       </c>
       <c r="D83" s="5">
-        <v>41.0</v>
+        <v>0.0</v>
       </c>
       <c r="E83" s="9">
-        <v>34640.0</v>
+        <v>36550.0</v>
       </c>
       <c r="F83" s="7" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="11">
         <v>7</v>
       </c>
       <c r="B84" s="6" t="s">
         <v>234</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>235</v>
       </c>
       <c r="D84" s="5">
-        <v>18.0</v>
+        <v>16.0</v>
       </c>
       <c r="E84" s="9">
-        <v>52050.0</v>
+        <v>54910.0</v>
       </c>
       <c r="F84" s="7" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="11">
         <v>8</v>
       </c>
       <c r="B85" s="6" t="s">
         <v>237</v>
       </c>
       <c r="C85" s="7" t="s">
         <v>238</v>
       </c>
       <c r="D85" s="5">
-        <v>46.0</v>
+        <v>41.0</v>
       </c>
       <c r="E85" s="9">
-        <v>57230.0</v>
+        <v>60380.0</v>
       </c>
       <c r="F85" s="7" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="11">
         <v>9</v>
       </c>
       <c r="B86" s="6" t="s">
         <v>240</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>241</v>
       </c>
       <c r="D86" s="5">
-        <v>13.0</v>
+        <v>7.0</v>
       </c>
       <c r="E86" s="9">
-        <v>64750.0</v>
+        <v>68310.0</v>
       </c>
       <c r="F86" s="7" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="11">
         <v>10</v>
       </c>
       <c r="B87" s="6" t="s">
         <v>243</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>244</v>
       </c>
       <c r="D87" s="5">
-        <v>8.0</v>
+        <v>3.0</v>
       </c>
       <c r="E87" s="9">
-        <v>67040.0</v>
+        <v>70730.0</v>
       </c>
       <c r="F87" s="7" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="11">
         <v>11</v>
       </c>
       <c r="B88" s="6" t="s">
         <v>246</v>
       </c>
       <c r="C88" s="7" t="s">
         <v>247</v>
       </c>
       <c r="D88" s="5">
-        <v>3.0</v>
+        <v>0.0</v>
       </c>
       <c r="E88" s="9">
-        <v>7204.21</v>
+        <v>7653.99</v>
       </c>
       <c r="F88" s="7" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="11">
         <v>12</v>
       </c>
       <c r="B89" s="6" t="s">
         <v>249</v>
       </c>
       <c r="C89" s="7" t="s">
         <v>250</v>
       </c>
       <c r="D89" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E89" s="9">
-        <v>8389.71</v>
+        <v>8913.5</v>
       </c>
       <c r="F89" s="7" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="11">
         <v>13</v>
       </c>
       <c r="B90" s="6" t="s">
         <v>252</v>
       </c>
       <c r="C90" s="7" t="s">
         <v>253</v>
       </c>
       <c r="D90" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E90" s="9">
-        <v>13405.3</v>
+        <v>14242.23</v>
       </c>
       <c r="F90" s="7" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="11">
         <v>14</v>
       </c>
       <c r="B91" s="6" t="s">
         <v>255</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>256</v>
       </c>
       <c r="D91" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E91" s="9">
-        <v>24074.82</v>
+        <v>25577.88</v>
       </c>
       <c r="F91" s="7" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="11">
         <v>1</v>
       </c>
       <c r="B92" s="6" t="s">
         <v>258</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>259</v>
       </c>
       <c r="D92" s="5">
-        <v>26.0</v>
+        <v>2.0</v>
       </c>
       <c r="E92" s="9">
-        <v>14630.0</v>
+        <v>15430.0</v>
       </c>
       <c r="F92" s="7" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="11">
         <v>2</v>
       </c>
       <c r="B93" s="6" t="s">
         <v>261</v>
       </c>
       <c r="C93" s="7" t="s">
         <v>262</v>
       </c>
       <c r="D93" s="5">
-        <v>23.0</v>
+        <v>0.0</v>
       </c>
       <c r="E93" s="9">
-        <v>15140.0</v>
+        <v>15970.0</v>
       </c>
       <c r="F93" s="7" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="11">
         <v>3</v>
       </c>
       <c r="B94" s="6" t="s">
         <v>264</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>265</v>
       </c>
       <c r="D94" s="5">
-        <v>36.0</v>
+        <v>26.0</v>
       </c>
       <c r="E94" s="9">
-        <v>18870.0</v>
+        <v>19910.0</v>
       </c>
       <c r="F94" s="7" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="11">
         <v>4</v>
       </c>
       <c r="B95" s="6" t="s">
         <v>267</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>268</v>
       </c>
       <c r="D95" s="5">
-        <v>51.0</v>
+        <v>36.0</v>
       </c>
       <c r="E95" s="9">
-        <v>20860.0</v>
+        <v>22010.0</v>
       </c>
       <c r="F95" s="7" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="11">
         <v>5</v>
       </c>
       <c r="B96" s="6" t="s">
         <v>270</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>271</v>
       </c>
       <c r="D96" s="5">
-        <v>15.0</v>
+        <v>24.0</v>
       </c>
       <c r="E96" s="9">
-        <v>26730.0</v>
+        <v>28200.0</v>
       </c>
       <c r="F96" s="7" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="11">
         <v>6</v>
       </c>
       <c r="B97" s="6" t="s">
         <v>273</v>
       </c>
       <c r="C97" s="7" t="s">
         <v>274</v>
       </c>
       <c r="D97" s="5">
-        <v>17.0</v>
+        <v>27.0</v>
       </c>
       <c r="E97" s="9">
-        <v>32440.0</v>
+        <v>34220.0</v>
       </c>
       <c r="F97" s="7" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="11">
         <v>1</v>
       </c>
       <c r="B98" s="6" t="s">
         <v>276</v>
       </c>
       <c r="C98" s="7" t="s">
         <v>277</v>
       </c>
       <c r="D98" s="5">
-        <v>7.0</v>
+        <v>5.0</v>
       </c>
       <c r="E98" s="9">
-        <v>293530.0</v>
+        <v>325160.0</v>
       </c>
       <c r="F98" s="7" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="11">
         <v>2</v>
       </c>
       <c r="B99" s="6" t="s">
         <v>279</v>
       </c>
       <c r="C99" s="7" t="s">
         <v>280</v>
       </c>
       <c r="D99" s="5">
         <v>0.0</v>
       </c>
       <c r="E99" s="9">
         <v>170060.0</v>
       </c>
       <c r="F99" s="7" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="11">
         <v>3</v>
       </c>
       <c r="B100" s="6" t="s">
         <v>282</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>283</v>
       </c>
       <c r="D100" s="5">
-        <v>6.0</v>
+        <v>2.0</v>
       </c>
       <c r="E100" s="9">
-        <v>187290.0</v>
+        <v>202410.0</v>
       </c>
       <c r="F100" s="7" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="11">
         <v>4</v>
       </c>
       <c r="B101" s="6" t="s">
         <v>285</v>
       </c>
       <c r="C101" s="7" t="s">
         <v>286</v>
       </c>
       <c r="D101" s="5">
-        <v>20.0</v>
+        <v>24.0</v>
       </c>
       <c r="E101" s="9">
-        <v>36860.0</v>
+        <v>39840.0</v>
       </c>
       <c r="F101" s="7" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="11">
         <v>5</v>
       </c>
       <c r="B102" s="6" t="s">
         <v>288</v>
       </c>
       <c r="C102" s="7" t="s">
         <v>289</v>
       </c>
       <c r="D102" s="5">
-        <v>58.0</v>
+        <v>31.0</v>
       </c>
       <c r="E102" s="9">
-        <v>44240.0</v>
+        <v>47800.0</v>
       </c>
       <c r="F102" s="7" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="11">
         <v>6</v>
       </c>
       <c r="B103" s="6" t="s">
         <v>291</v>
       </c>
       <c r="C103" s="7" t="s">
         <v>292</v>
       </c>
       <c r="D103" s="5">
-        <v>223.0</v>
+        <v>228.0</v>
       </c>
       <c r="E103" s="9">
-        <v>74960.0</v>
+        <v>83040.0</v>
       </c>
       <c r="F103" s="7" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="11">
         <v>7</v>
       </c>
       <c r="B104" s="6" t="s">
         <v>294</v>
       </c>
       <c r="C104" s="7" t="s">
         <v>295</v>
       </c>
       <c r="D104" s="5">
-        <v>130.0</v>
+        <v>121.0</v>
       </c>
       <c r="E104" s="9">
-        <v>79740.0</v>
+        <v>86170.0</v>
       </c>
       <c r="F104" s="7" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="11">
         <v>8</v>
       </c>
       <c r="B105" s="6" t="s">
         <v>297</v>
       </c>
       <c r="C105" s="7" t="s">
         <v>298</v>
       </c>
       <c r="D105" s="5">
-        <v>110.0</v>
+        <v>130.0</v>
       </c>
       <c r="E105" s="9">
-        <v>105740.0</v>
+        <v>114280.0</v>
       </c>
       <c r="F105" s="7" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="11">
         <v>9</v>
       </c>
       <c r="B106" s="6" t="s">
         <v>300</v>
       </c>
       <c r="C106" s="7" t="s">
         <v>301</v>
       </c>
       <c r="D106" s="5">
-        <v>46.0</v>
+        <v>10.0</v>
       </c>
       <c r="E106" s="9">
-        <v>158990.0</v>
+        <v>171830.0</v>
       </c>
       <c r="F106" s="7" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="11">
         <v>10</v>
       </c>
       <c r="B107" s="6" t="s">
         <v>303</v>
       </c>
       <c r="C107" s="7" t="s">
         <v>304</v>
       </c>
       <c r="D107" s="5">
-        <v>28.0</v>
+        <v>27.0</v>
       </c>
       <c r="E107" s="9">
-        <v>42630.0</v>
+        <v>44970.0</v>
       </c>
       <c r="F107" s="7" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="11">
         <v>11</v>
       </c>
       <c r="B108" s="6" t="s">
         <v>306</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>307</v>
       </c>
       <c r="D108" s="5">
-        <v>19.0</v>
+        <v>24.0</v>
       </c>
       <c r="E108" s="9">
-        <v>50840.0</v>
+        <v>53640.0</v>
       </c>
       <c r="F108" s="7" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="11">
         <v>12</v>
       </c>
       <c r="B109" s="6" t="s">
         <v>309</v>
       </c>
       <c r="C109" s="7" t="s">
         <v>310</v>
       </c>
       <c r="D109" s="5">
-        <v>41.0</v>
+        <v>36.0</v>
       </c>
       <c r="E109" s="9">
-        <v>59030.0</v>
+        <v>62280.0</v>
       </c>
       <c r="F109" s="7" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="11">
         <v>13</v>
       </c>
       <c r="B110" s="6" t="s">
         <v>312</v>
       </c>
       <c r="C110" s="7" t="s">
         <v>313</v>
       </c>
       <c r="D110" s="5">
-        <v>9.0</v>
+        <v>17.0</v>
       </c>
       <c r="E110" s="9">
-        <v>83000.0</v>
+        <v>87570.0</v>
       </c>
       <c r="F110" s="7" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="11">
         <v>14</v>
       </c>
       <c r="B111" s="6" t="s">
         <v>315</v>
       </c>
       <c r="C111" s="7" t="s">
         <v>316</v>
       </c>
       <c r="D111" s="5">
-        <v>4.0</v>
+        <v>16.0</v>
       </c>
       <c r="E111" s="9">
-        <v>87660.0</v>
+        <v>92480.0</v>
       </c>
       <c r="F111" s="7" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="11">
         <v>1</v>
       </c>
       <c r="B112" s="6" t="s">
         <v>318</v>
       </c>
       <c r="C112" s="7" t="s">
         <v>319</v>
       </c>
       <c r="D112" s="5">
         <v>0.0</v>
       </c>
       <c r="E112" s="9">
         <v>0.0</v>
       </c>
       <c r="F112" s="7" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="11">
         <v>2</v>
       </c>
       <c r="B113" s="6" t="s">
         <v>321</v>
       </c>
       <c r="C113" s="7" t="s">
         <v>322</v>
       </c>
       <c r="D113" s="5">
-        <v>38.0</v>
+        <v>26.0</v>
       </c>
       <c r="E113" s="9">
-        <v>331470.0</v>
+        <v>367180.0</v>
       </c>
       <c r="F113" s="7" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="11">
         <v>3</v>
       </c>
       <c r="B114" s="6" t="s">
         <v>324</v>
       </c>
       <c r="C114" s="7" t="s">
         <v>325</v>
       </c>
       <c r="D114" s="5">
-        <v>14.0</v>
+        <v>6.0</v>
       </c>
       <c r="E114" s="9">
-        <v>132000.0</v>
+        <v>146220.0</v>
       </c>
       <c r="F114" s="7" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="11">
         <v>4</v>
       </c>
       <c r="B115" s="6" t="s">
         <v>327</v>
       </c>
       <c r="C115" s="7" t="s">
         <v>328</v>
       </c>
       <c r="D115" s="5">
-        <v>16.0</v>
+        <v>13.0</v>
       </c>
       <c r="E115" s="9">
-        <v>112140.0</v>
+        <v>124220.0</v>
       </c>
       <c r="F115" s="7" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="11">
         <v>5</v>
       </c>
       <c r="B116" s="6" t="s">
         <v>330</v>
       </c>
       <c r="C116" s="7" t="s">
         <v>331</v>
       </c>
       <c r="D116" s="5">
         <v>15.0</v>
       </c>
       <c r="E116" s="9">
-        <v>114430.0</v>
+        <v>126760.0</v>
       </c>
       <c r="F116" s="7" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="11">
         <v>6</v>
       </c>
       <c r="B117" s="6" t="s">
         <v>333</v>
       </c>
       <c r="C117" s="7" t="s">
         <v>334</v>
       </c>
       <c r="D117" s="5">
-        <v>22.0</v>
+        <v>17.0</v>
       </c>
       <c r="E117" s="9">
-        <v>140630.0</v>
+        <v>155780.0</v>
       </c>
       <c r="F117" s="7" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="11">
         <v>7</v>
       </c>
       <c r="B118" s="6" t="s">
         <v>336</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>337</v>
       </c>
       <c r="D118" s="5">
-        <v>27.0</v>
+        <v>18.0</v>
       </c>
       <c r="E118" s="9">
-        <v>190500.0</v>
+        <v>211030.0</v>
       </c>
       <c r="F118" s="7" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="11">
         <v>8</v>
       </c>
       <c r="B119" s="6" t="s">
         <v>339</v>
       </c>
       <c r="C119" s="7" t="s">
         <v>340</v>
       </c>
       <c r="D119" s="5">
-        <v>18.0</v>
+        <v>14.0</v>
       </c>
       <c r="E119" s="9">
-        <v>276110.0</v>
+        <v>305870.0</v>
       </c>
       <c r="F119" s="7" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="11">
         <v>9</v>
       </c>
       <c r="B120" s="6" t="s">
         <v>342</v>
       </c>
       <c r="C120" s="7" t="s">
         <v>343</v>
       </c>
       <c r="D120" s="5">
         <v>14.0</v>
       </c>
       <c r="E120" s="9">
-        <v>34030.0</v>
+        <v>37700.0</v>
       </c>
       <c r="F120" s="7" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="11">
         <v>10</v>
       </c>
       <c r="B121" s="6" t="s">
         <v>345</v>
       </c>
       <c r="C121" s="7" t="s">
         <v>346</v>
       </c>
       <c r="D121" s="5">
-        <v>8.0</v>
+        <v>10.0</v>
       </c>
       <c r="E121" s="9">
-        <v>37120.0</v>
+        <v>41120.0</v>
       </c>
       <c r="F121" s="7" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="11">
         <v>11</v>
       </c>
       <c r="B122" s="6" t="s">
         <v>348</v>
       </c>
       <c r="C122" s="7" t="s">
         <v>349</v>
       </c>
       <c r="D122" s="5">
         <v>1.0</v>
       </c>
       <c r="E122" s="9">
         <v>40690.0</v>
       </c>
       <c r="F122" s="7" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="11">
         <v>12</v>
       </c>
       <c r="B123" s="6" t="s">
         <v>351</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>352</v>
       </c>
       <c r="D123" s="5">
-        <v>14.0</v>
+        <v>19.0</v>
       </c>
       <c r="E123" s="9">
-        <v>48830.0</v>
+        <v>53834.0</v>
       </c>
       <c r="F123" s="7" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="11">
         <v>13</v>
       </c>
       <c r="B124" s="6" t="s">
         <v>354</v>
       </c>
       <c r="C124" s="7" t="s">
         <v>355</v>
       </c>
       <c r="D124" s="5">
-        <v>12.0</v>
+        <v>16.0</v>
       </c>
       <c r="E124" s="9">
-        <v>54690.0</v>
+        <v>60291.0</v>
       </c>
       <c r="F124" s="7" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="11">
         <v>14</v>
       </c>
       <c r="B125" s="6" t="s">
         <v>357</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>358</v>
       </c>
       <c r="D125" s="5">
-        <v>11.0</v>
+        <v>16.0</v>
       </c>
       <c r="E125" s="9">
-        <v>104790.0</v>
+        <v>115532.0</v>
       </c>
       <c r="F125" s="7" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="11">
         <v>15</v>
       </c>
       <c r="B126" s="6" t="s">
         <v>360</v>
       </c>
       <c r="C126" s="7" t="s">
         <v>361</v>
       </c>
       <c r="D126" s="5">
-        <v>31.0</v>
+        <v>30.0</v>
       </c>
       <c r="E126" s="9">
-        <v>109650.0</v>
+        <v>120887.0</v>
       </c>
       <c r="F126" s="7" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="11">
         <v>1</v>
       </c>
       <c r="B127" s="6" t="s">
         <v>363</v>
       </c>
       <c r="C127" s="7" t="s">
         <v>364</v>
       </c>
       <c r="D127" s="5">
-        <v>552.0</v>
+        <v>423.0</v>
       </c>
       <c r="E127" s="9">
         <v>11540.0</v>
       </c>
       <c r="F127" s="7" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="11">
         <v>2</v>
       </c>
       <c r="B128" s="6" t="s">
         <v>366</v>
       </c>
       <c r="C128" s="7" t="s">
         <v>367</v>
       </c>
       <c r="D128" s="5">
-        <v>576.0</v>
+        <v>443.0</v>
       </c>
       <c r="E128" s="9">
         <v>12000.0</v>
       </c>
       <c r="F128" s="7" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="11">
         <v>3</v>
       </c>
       <c r="B129" s="6" t="s">
         <v>369</v>
       </c>
       <c r="C129" s="7" t="s">
         <v>370</v>
       </c>
       <c r="D129" s="5">
-        <v>125.0</v>
+        <v>271.0</v>
       </c>
       <c r="E129" s="9">
         <v>14950.0</v>
       </c>
       <c r="F129" s="7" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="11">
         <v>4</v>
       </c>
       <c r="B130" s="6" t="s">
         <v>372</v>
       </c>
       <c r="C130" s="7" t="s">
         <v>373</v>
       </c>
       <c r="D130" s="5">
-        <v>548.0</v>
+        <v>530.0</v>
       </c>
       <c r="E130" s="9">
         <v>16810.0</v>
       </c>
       <c r="F130" s="7" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="11">
         <v>5</v>
       </c>
       <c r="B131" s="6" t="s">
         <v>375</v>
       </c>
       <c r="C131" s="7" t="s">
         <v>376</v>
       </c>
       <c r="D131" s="5">
-        <v>14.0</v>
+        <v>9.0</v>
       </c>
       <c r="E131" s="9">
         <v>18900.0</v>
       </c>
       <c r="F131" s="7" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="11">
         <v>6</v>
       </c>
       <c r="B132" s="6" t="s">
         <v>378</v>
       </c>
       <c r="C132" s="7" t="s">
         <v>379</v>
       </c>
       <c r="D132" s="5">
-        <v>157.0</v>
+        <v>141.0</v>
       </c>
       <c r="E132" s="9">
         <v>23090.0</v>
       </c>
       <c r="F132" s="7" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="11">
         <v>1</v>
       </c>
       <c r="B133" s="6" t="s">
         <v>381</v>
       </c>
       <c r="C133" s="7" t="s">
         <v>382</v>
       </c>
       <c r="D133" s="5">
-        <v>179.0</v>
+        <v>114.0</v>
       </c>
       <c r="E133" s="9">
-        <v>9650.0</v>
+        <v>9990.0</v>
       </c>
       <c r="F133" s="7" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="11">
         <v>2</v>
       </c>
       <c r="B134" s="6" t="s">
         <v>384</v>
       </c>
       <c r="C134" s="7" t="s">
         <v>385</v>
       </c>
       <c r="D134" s="5">
-        <v>227.0</v>
+        <v>139.0</v>
       </c>
       <c r="E134" s="9">
-        <v>9920.0</v>
+        <v>10270.0</v>
       </c>
       <c r="F134" s="7" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="11">
         <v>3</v>
       </c>
       <c r="B135" s="6" t="s">
         <v>387</v>
       </c>
       <c r="C135" s="7" t="s">
         <v>388</v>
       </c>
       <c r="D135" s="5">
-        <v>176.0</v>
+        <v>73.0</v>
       </c>
       <c r="E135" s="9">
-        <v>11450.0</v>
+        <v>11850.0</v>
       </c>
       <c r="F135" s="7" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="11">
         <v>4</v>
       </c>
       <c r="B136" s="6" t="s">
         <v>390</v>
       </c>
       <c r="C136" s="7" t="s">
         <v>391</v>
       </c>
       <c r="D136" s="5">
-        <v>252.0</v>
+        <v>145.0</v>
       </c>
       <c r="E136" s="9">
-        <v>14180.0</v>
+        <v>14680.0</v>
       </c>
       <c r="F136" s="7" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="11">
         <v>5</v>
       </c>
       <c r="B137" s="6" t="s">
         <v>393</v>
       </c>
       <c r="C137" s="7" t="s">
         <v>394</v>
       </c>
       <c r="D137" s="5">
-        <v>160.0</v>
+        <v>115.0</v>
       </c>
       <c r="E137" s="9">
-        <v>15750.0</v>
+        <v>16300.0</v>
       </c>
       <c r="F137" s="7" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="11">
         <v>6</v>
       </c>
       <c r="B138" s="6" t="s">
         <v>396</v>
       </c>
       <c r="C138" s="7" t="s">
         <v>397</v>
       </c>
       <c r="D138" s="5">
-        <v>216.0</v>
+        <v>125.0</v>
       </c>
       <c r="E138" s="9">
-        <v>19430.0</v>
+        <v>20110.0</v>
       </c>
       <c r="F138" s="7" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="11">
         <v>1</v>
       </c>
       <c r="B139" s="6" t="s">
         <v>399</v>
       </c>
       <c r="C139" s="7" t="s">
         <v>400</v>
       </c>
       <c r="D139" s="5">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="E139" s="9">
-        <v>322821.45</v>
+        <v>342976.09</v>
       </c>
       <c r="F139" s="7" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="11">
         <v>2</v>
       </c>
       <c r="B140" s="6" t="s">
         <v>402</v>
       </c>
       <c r="C140" s="7" t="s">
         <v>403</v>
       </c>
       <c r="D140" s="5">
-        <v>38.0</v>
+        <v>16.0</v>
       </c>
       <c r="E140" s="9">
-        <v>77513.62</v>
+        <v>82353.02</v>
       </c>
       <c r="F140" s="7" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" s="11">
         <v>3</v>
       </c>
       <c r="B141" s="6" t="s">
         <v>405</v>
       </c>
       <c r="C141" s="7" t="s">
         <v>406</v>
       </c>
       <c r="D141" s="5">
-        <v>10.0</v>
+        <v>15.0</v>
       </c>
       <c r="E141" s="9">
-        <v>92104.42</v>
+        <v>97854.76</v>
       </c>
       <c r="F141" s="7" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" s="11">
         <v>4</v>
       </c>
       <c r="B142" s="6" t="s">
         <v>408</v>
       </c>
       <c r="C142" s="7" t="s">
         <v>409</v>
       </c>
       <c r="D142" s="5">
-        <v>37.0</v>
+        <v>31.0</v>
       </c>
       <c r="E142" s="9">
-        <v>148643.78</v>
+        <v>157924.02</v>
       </c>
       <c r="F142" s="7" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" s="11">
         <v>5</v>
       </c>
       <c r="B143" s="6" t="s">
         <v>411</v>
       </c>
       <c r="C143" s="7" t="s">
         <v>412</v>
       </c>
       <c r="D143" s="5">
-        <v>37.0</v>
+        <v>30.0</v>
       </c>
       <c r="E143" s="9">
-        <v>165058.42</v>
+        <v>175363.48</v>
       </c>
       <c r="F143" s="7" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="11">
         <v>1</v>
       </c>
       <c r="B144" s="6" t="s">
         <v>414</v>
       </c>
       <c r="C144" s="7" t="s">
         <v>415</v>
       </c>
       <c r="D144" s="5">
-        <v>519.0</v>
+        <v>445.0</v>
       </c>
       <c r="E144" s="9">
-        <v>7770.0</v>
+        <v>8350.0</v>
       </c>
       <c r="F144" s="7" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="11">
         <v>2</v>
       </c>
       <c r="B145" s="6" t="s">
         <v>417</v>
       </c>
       <c r="C145" s="7" t="s">
         <v>418</v>
       </c>
       <c r="D145" s="5">
-        <v>536.0</v>
+        <v>46.0</v>
       </c>
       <c r="E145" s="9">
-        <v>7990.0</v>
+        <v>8590.0</v>
       </c>
       <c r="F145" s="7" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="11">
         <v>3</v>
       </c>
       <c r="B146" s="6" t="s">
         <v>420</v>
       </c>
       <c r="C146" s="7" t="s">
         <v>421</v>
       </c>
       <c r="D146" s="5">
-        <v>459.0</v>
+        <v>54.0</v>
       </c>
       <c r="E146" s="9">
-        <v>9160.0</v>
+        <v>9850.0</v>
       </c>
       <c r="F146" s="7" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="11">
         <v>4</v>
       </c>
       <c r="B147" s="6" t="s">
         <v>423</v>
       </c>
       <c r="C147" s="7" t="s">
         <v>424</v>
       </c>
       <c r="D147" s="5">
-        <v>294.0</v>
+        <v>12.0</v>
       </c>
       <c r="E147" s="9">
-        <v>11310.0</v>
+        <v>12160.0</v>
       </c>
       <c r="F147" s="7" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" s="11">
         <v>5</v>
       </c>
       <c r="B148" s="6" t="s">
         <v>426</v>
       </c>
       <c r="C148" s="7" t="s">
         <v>427</v>
       </c>
       <c r="D148" s="5">
-        <v>534.0</v>
+        <v>239.0</v>
       </c>
       <c r="E148" s="9">
-        <v>12450.0</v>
+        <v>13380.0</v>
       </c>
       <c r="F148" s="7" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="11">
         <v>6</v>
       </c>
       <c r="B149" s="6" t="s">
         <v>429</v>
       </c>
       <c r="C149" s="7" t="s">
         <v>430</v>
       </c>
       <c r="D149" s="5">
-        <v>229.0</v>
+        <v>16.0</v>
       </c>
       <c r="E149" s="9">
-        <v>15360.0</v>
+        <v>16510.0</v>
       </c>
       <c r="F149" s="7" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="11">
         <v>1</v>
       </c>
       <c r="B150" s="6" t="s">
         <v>432</v>
       </c>
       <c r="C150" s="7" t="s">
         <v>433</v>
       </c>
       <c r="D150" s="5">
         <v>0.0</v>
       </c>
       <c r="E150" s="9">
         <v>257459.0</v>
       </c>
       <c r="F150" s="7" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="11">
         <v>2</v>
       </c>
       <c r="B151" s="6" t="s">
         <v>435</v>
       </c>
       <c r="C151" s="7" t="s">
         <v>436</v>
       </c>
       <c r="D151" s="5">
-        <v>13.0</v>
+        <v>11.0</v>
       </c>
       <c r="E151" s="9">
-        <v>67456.0</v>
+        <v>71170.0</v>
       </c>
       <c r="F151" s="7" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="11">
         <v>3</v>
       </c>
       <c r="B152" s="6" t="s">
         <v>438</v>
       </c>
       <c r="C152" s="7" t="s">
         <v>439</v>
       </c>
       <c r="D152" s="5">
-        <v>1.0</v>
+        <v>5.0</v>
       </c>
       <c r="E152" s="9">
-        <v>73855.0</v>
+        <v>77920.0</v>
       </c>
       <c r="F152" s="7" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="11">
         <v>4</v>
       </c>
       <c r="B153" s="6" t="s">
         <v>441</v>
       </c>
       <c r="C153" s="7" t="s">
         <v>442</v>
       </c>
       <c r="D153" s="5">
-        <v>8.0</v>
+        <v>10.0</v>
       </c>
       <c r="E153" s="9">
-        <v>76289.0</v>
+        <v>80480.0</v>
       </c>
       <c r="F153" s="7" t="s">
         <v>443</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="11">
         <v>5</v>
       </c>
       <c r="B154" s="6" t="s">
         <v>444</v>
       </c>
       <c r="C154" s="7" t="s">
         <v>445</v>
       </c>
       <c r="D154" s="5">
-        <v>3.0</v>
+        <v>4.0</v>
       </c>
       <c r="E154" s="9">
-        <v>94380.0</v>
+        <v>99570.0</v>
       </c>
       <c r="F154" s="7" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="11">
         <v>6</v>
       </c>
       <c r="B155" s="6" t="s">
         <v>447</v>
       </c>
       <c r="C155" s="7" t="s">
         <v>448</v>
       </c>
       <c r="D155" s="5">
-        <v>4.0</v>
+        <v>2.0</v>
       </c>
       <c r="E155" s="9">
-        <v>95736.0</v>
+        <v>101000.0</v>
       </c>
       <c r="F155" s="7" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="11">
         <v>7</v>
       </c>
       <c r="B156" s="6" t="s">
         <v>450</v>
       </c>
       <c r="C156" s="7" t="s">
         <v>451</v>
       </c>
       <c r="D156" s="5">
         <v>4.0</v>
       </c>
       <c r="E156" s="9">
-        <v>195685.0</v>
+        <v>206450.0</v>
       </c>
       <c r="F156" s="7" t="s">
         <v>452</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="11">
         <v>8</v>
       </c>
       <c r="B157" s="6" t="s">
         <v>453</v>
       </c>
       <c r="C157" s="7" t="s">
         <v>454</v>
       </c>
       <c r="D157" s="5">
-        <v>12.0</v>
+        <v>0.0</v>
       </c>
       <c r="E157" s="9">
-        <v>231385.0</v>
+        <v>244110.0</v>
       </c>
       <c r="F157" s="7" t="s">
         <v>455</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="11">
         <v>9</v>
       </c>
       <c r="B158" s="6" t="s">
         <v>456</v>
       </c>
       <c r="C158" s="7" t="s">
         <v>457</v>
       </c>
       <c r="D158" s="5">
-        <v>20.0</v>
+        <v>4.0</v>
       </c>
       <c r="E158" s="9">
-        <v>362783.0</v>
+        <v>382740.0</v>
       </c>
       <c r="F158" s="7" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" s="11">
         <v>10</v>
       </c>
       <c r="B159" s="6" t="s">
         <v>459</v>
       </c>
       <c r="C159" s="7" t="s">
         <v>460</v>
       </c>
       <c r="D159" s="5">
-        <v>17.0</v>
+        <v>8.0</v>
       </c>
       <c r="E159" s="9">
-        <v>282761.0</v>
+        <v>298310.0</v>
       </c>
       <c r="F159" s="7" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" s="11">
         <v>11</v>
       </c>
       <c r="B160" s="6" t="s">
         <v>462</v>
       </c>
       <c r="C160" s="7" t="s">
         <v>463</v>
       </c>
       <c r="D160" s="5">
-        <v>18.0</v>
+        <v>13.0</v>
       </c>
       <c r="E160" s="9">
-        <v>56701.0</v>
+        <v>59820.0</v>
       </c>
       <c r="F160" s="7" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" s="11">
         <v>12</v>
       </c>
       <c r="B161" s="6" t="s">
         <v>465</v>
       </c>
       <c r="C161" s="7" t="s">
         <v>466</v>
       </c>
       <c r="D161" s="5">
-        <v>17.0</v>
+        <v>11.0</v>
       </c>
       <c r="E161" s="9">
-        <v>72550.0</v>
+        <v>76540.0</v>
       </c>
       <c r="F161" s="7" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" s="11">
         <v>13</v>
       </c>
       <c r="B162" s="6" t="s">
         <v>468</v>
       </c>
       <c r="C162" s="7" t="s">
         <v>469</v>
       </c>
       <c r="D162" s="5">
-        <v>16.0</v>
+        <v>7.0</v>
       </c>
       <c r="E162" s="9">
-        <v>73571.0</v>
+        <v>77620.0</v>
       </c>
       <c r="F162" s="7" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="11">
         <v>14</v>
       </c>
       <c r="B163" s="6" t="s">
         <v>471</v>
       </c>
       <c r="C163" s="7" t="s">
         <v>472</v>
       </c>
       <c r="D163" s="5">
-        <v>13.0</v>
+        <v>7.0</v>
       </c>
       <c r="E163" s="9">
-        <v>84590.0</v>
+        <v>89240.0</v>
       </c>
       <c r="F163" s="7" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" s="11">
         <v>15</v>
       </c>
       <c r="B164" s="6" t="s">
         <v>474</v>
       </c>
       <c r="C164" s="7" t="s">
         <v>475</v>
       </c>
       <c r="D164" s="5">
-        <v>11.0</v>
+        <v>10.0</v>
       </c>
       <c r="E164" s="9">
-        <v>110629.0</v>
+        <v>116710.0</v>
       </c>
       <c r="F164" s="7" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" s="11">
         <v>16</v>
       </c>
       <c r="B165" s="6" t="s">
         <v>477</v>
       </c>
       <c r="C165" s="7" t="s">
         <v>478</v>
       </c>
       <c r="D165" s="5">
         <v>0.0</v>
       </c>
       <c r="E165" s="9">
         <v>0.0</v>
       </c>
       <c r="F165" s="7" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" s="11">
         <v>1</v>
       </c>
       <c r="B166" s="6" t="s">
         <v>480</v>
       </c>
       <c r="C166" s="7" t="s">
         <v>481</v>
       </c>
       <c r="D166" s="5">
-        <v>29.0</v>
+        <v>26.0</v>
       </c>
       <c r="E166" s="9">
-        <v>33000.0</v>
+        <v>35310.0</v>
       </c>
       <c r="F166" s="7" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" s="11">
         <v>2</v>
       </c>
       <c r="B167" s="6" t="s">
         <v>483</v>
       </c>
       <c r="C167" s="7" t="s">
         <v>484</v>
       </c>
       <c r="D167" s="5">
-        <v>22.0</v>
+        <v>13.0</v>
       </c>
       <c r="E167" s="9">
-        <v>36500.0</v>
+        <v>39055.0</v>
       </c>
       <c r="F167" s="7" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="11">
         <v>3</v>
       </c>
       <c r="B168" s="6" t="s">
         <v>486</v>
       </c>
       <c r="C168" s="7" t="s">
         <v>487</v>
       </c>
       <c r="D168" s="5">
-        <v>6.0</v>
+        <v>9.0</v>
       </c>
       <c r="E168" s="9">
-        <v>46900.0</v>
+        <v>50183.0</v>
       </c>
       <c r="F168" s="7" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="11">
         <v>4</v>
       </c>
       <c r="B169" s="6" t="s">
         <v>489</v>
       </c>
       <c r="C169" s="7" t="s">
         <v>490</v>
       </c>
       <c r="D169" s="5">
-        <v>2.0</v>
+        <v>13.0</v>
       </c>
       <c r="E169" s="9">
-        <v>63500.0</v>
+        <v>67945.0</v>
       </c>
       <c r="F169" s="7" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="11">
         <v>5</v>
       </c>
       <c r="B170" s="6" t="s">
         <v>492</v>
       </c>
       <c r="C170" s="7" t="s">
         <v>493</v>
       </c>
       <c r="D170" s="5">
-        <v>7.0</v>
+        <v>0.0</v>
       </c>
       <c r="E170" s="9">
-        <v>81500.0</v>
+        <v>87205.0</v>
       </c>
       <c r="F170" s="7" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" s="11">
         <v>6</v>
       </c>
       <c r="B171" s="6" t="s">
         <v>495</v>
       </c>
       <c r="C171" s="7" t="s">
         <v>496</v>
       </c>
       <c r="D171" s="5">
-        <v>28.0</v>
+        <v>30.0</v>
       </c>
       <c r="E171" s="9">
-        <v>90000.0</v>
+        <v>96300.0</v>
       </c>
       <c r="F171" s="7" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="11">
         <v>1</v>
       </c>
       <c r="B172" s="6" t="s">
         <v>498</v>
       </c>
       <c r="C172" s="7" t="s">
         <v>499</v>
       </c>
       <c r="D172" s="5">
         <v>0.0</v>
       </c>
       <c r="E172" s="9">
-        <v>9666.4</v>
+        <v>10269.91</v>
       </c>
       <c r="F172" s="7" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="11">
         <v>2</v>
       </c>
       <c r="B173" s="6" t="s">
         <v>501</v>
       </c>
       <c r="C173" s="7" t="s">
         <v>502</v>
       </c>
       <c r="D173" s="5">
         <v>0.0</v>
       </c>
       <c r="E173" s="9">
-        <v>9666.4</v>
+        <v>10269.91</v>
       </c>
       <c r="F173" s="7" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="11">
         <v>3</v>
       </c>
       <c r="B174" s="6" t="s">
         <v>504</v>
       </c>
       <c r="C174" s="7" t="s">
         <v>505</v>
       </c>
       <c r="D174" s="5">
         <v>0.0</v>
       </c>
       <c r="E174" s="9">
-        <v>12402.18</v>
+        <v>13176.48</v>
       </c>
       <c r="F174" s="7" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" s="11">
         <v>4</v>
       </c>
       <c r="B175" s="6" t="s">
         <v>507</v>
       </c>
       <c r="C175" s="7" t="s">
         <v>508</v>
       </c>
       <c r="D175" s="5">
         <v>0.0</v>
       </c>
       <c r="E175" s="9">
         <v>12402.18</v>
       </c>
       <c r="F175" s="7" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" s="11">
         <v>5</v>
       </c>
       <c r="B176" s="6" t="s">
         <v>510</v>
       </c>
       <c r="C176" s="7" t="s">
         <v>511</v>
       </c>
       <c r="D176" s="5">
-        <v>52.0</v>
+        <v>0.0</v>
       </c>
       <c r="E176" s="9">
-        <v>12949.34</v>
+        <v>13757.8</v>
       </c>
       <c r="F176" s="7" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="11">
         <v>6</v>
       </c>
       <c r="B177" s="6" t="s">
         <v>513</v>
       </c>
       <c r="C177" s="7" t="s">
         <v>514</v>
       </c>
       <c r="D177" s="5">
-        <v>10.0</v>
+        <v>1.0</v>
       </c>
       <c r="E177" s="9">
-        <v>12949.34</v>
+        <v>13757.8</v>
       </c>
       <c r="F177" s="7" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" s="11">
         <v>7</v>
       </c>
       <c r="B178" s="6" t="s">
         <v>516</v>
       </c>
       <c r="C178" s="7" t="s">
         <v>517</v>
       </c>
       <c r="D178" s="5">
         <v>0.0</v>
       </c>
       <c r="E178" s="9">
-        <v>17508.96</v>
+        <v>18602.09</v>
       </c>
       <c r="F178" s="7" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" s="11">
         <v>8</v>
       </c>
       <c r="B179" s="6" t="s">
         <v>519</v>
       </c>
       <c r="C179" s="7" t="s">
         <v>520</v>
       </c>
       <c r="D179" s="5">
-        <v>26.0</v>
+        <v>0.0</v>
       </c>
       <c r="E179" s="9">
-        <v>17508.96</v>
+        <v>18602.09</v>
       </c>
       <c r="F179" s="7" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" s="11">
         <v>9</v>
       </c>
       <c r="B180" s="6" t="s">
         <v>522</v>
       </c>
       <c r="C180" s="7" t="s">
         <v>523</v>
       </c>
       <c r="D180" s="5">
-        <v>22.0</v>
+        <v>0.0</v>
       </c>
       <c r="E180" s="9">
-        <v>19424.0</v>
+        <v>20636.7</v>
       </c>
       <c r="F180" s="7" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" s="11">
         <v>10</v>
       </c>
       <c r="B181" s="6" t="s">
         <v>525</v>
       </c>
       <c r="C181" s="7" t="s">
         <v>526</v>
       </c>
       <c r="D181" s="5">
-        <v>6.0</v>
+        <v>0.0</v>
       </c>
       <c r="E181" s="9">
-        <v>19424.0</v>
+        <v>20636.7</v>
       </c>
       <c r="F181" s="7" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" s="11">
         <v>11</v>
       </c>
       <c r="B182" s="6" t="s">
         <v>528</v>
       </c>
       <c r="C182" s="7" t="s">
         <v>529</v>
       </c>
       <c r="D182" s="5">
-        <v>35.0</v>
+        <v>10.0</v>
       </c>
       <c r="E182" s="9">
-        <v>22068.58</v>
+        <v>23446.39</v>
       </c>
       <c r="F182" s="7" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" s="11">
         <v>12</v>
       </c>
       <c r="B183" s="6" t="s">
         <v>531</v>
       </c>
       <c r="C183" s="7" t="s">
         <v>532</v>
       </c>
       <c r="D183" s="5">
-        <v>96.0</v>
+        <v>52.0</v>
       </c>
       <c r="E183" s="9">
-        <v>22068.58</v>
+        <v>23446.39</v>
       </c>
       <c r="F183" s="7" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" s="11">
         <v>13</v>
       </c>
       <c r="B184" s="6" t="s">
         <v>534</v>
       </c>
       <c r="C184" s="7" t="s">
         <v>535</v>
       </c>
       <c r="D184" s="5">
-        <v>13.0</v>
+        <v>5.0</v>
       </c>
       <c r="E184" s="9">
-        <v>30549.49</v>
+        <v>32456.78</v>
       </c>
       <c r="F184" s="7" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="11">
         <v>14</v>
       </c>
       <c r="B185" s="6" t="s">
         <v>537</v>
       </c>
       <c r="C185" s="7" t="s">
         <v>538</v>
       </c>
       <c r="D185" s="5">
-        <v>28.0</v>
+        <v>0.0</v>
       </c>
       <c r="E185" s="9">
-        <v>30549.49</v>
+        <v>32456.78</v>
       </c>
       <c r="F185" s="7" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" s="11">
         <v>15</v>
       </c>
       <c r="B186" s="6" t="s">
         <v>540</v>
       </c>
       <c r="C186" s="7" t="s">
         <v>541</v>
       </c>
       <c r="D186" s="5">
         <v>0.0</v>
       </c>
       <c r="E186" s="9">
-        <v>41583.78</v>
+        <v>44179.97</v>
       </c>
       <c r="F186" s="7" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" s="11">
         <v>16</v>
       </c>
       <c r="B187" s="6" t="s">
         <v>543</v>
       </c>
       <c r="C187" s="7" t="s">
         <v>544</v>
       </c>
       <c r="D187" s="5">
         <v>0.0</v>
       </c>
       <c r="E187" s="9">
-        <v>41583.78</v>
+        <v>44179.97</v>
       </c>
       <c r="F187" s="7" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" s="11">
         <v>1</v>
       </c>
       <c r="B188" s="6" t="s">
         <v>546</v>
       </c>
       <c r="C188" s="7" t="s">
         <v>547</v>
       </c>
       <c r="D188" s="5">
         <v>0.0</v>
       </c>
       <c r="E188" s="9">
-        <v>256524.5</v>
+        <v>272540.04</v>
       </c>
       <c r="F188" s="7" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" s="11">
         <v>2</v>
       </c>
       <c r="B189" s="6" t="s">
         <v>549</v>
       </c>
       <c r="C189" s="7" t="s">
         <v>550</v>
       </c>
       <c r="D189" s="5">
         <v>0.0</v>
       </c>
       <c r="E189" s="9">
         <v>261450.45</v>
       </c>
       <c r="F189" s="7" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" s="11">
         <v>1</v>
       </c>
       <c r="B190" s="6" t="s">
         <v>552</v>
       </c>
       <c r="C190" s="7" t="s">
         <v>553</v>
       </c>
       <c r="D190" s="5">
-        <v>21.0</v>
+        <v>0.0</v>
       </c>
       <c r="E190" s="9">
-        <v>53700.0</v>
+        <v>56385.0</v>
       </c>
       <c r="F190" s="7" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" s="11">
         <v>2</v>
       </c>
       <c r="B191" s="6" t="s">
         <v>555</v>
       </c>
       <c r="C191" s="7" t="s">
         <v>556</v>
       </c>
       <c r="D191" s="5">
-        <v>14.0</v>
+        <v>12.0</v>
       </c>
       <c r="E191" s="9">
-        <v>65700.0</v>
+        <v>68985.0</v>
       </c>
       <c r="F191" s="7" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" s="11">
         <v>3</v>
       </c>
       <c r="B192" s="6" t="s">
         <v>558</v>
       </c>
       <c r="C192" s="7" t="s">
         <v>559</v>
       </c>
       <c r="D192" s="5">
-        <v>0.0</v>
+        <v>4.0</v>
       </c>
       <c r="E192" s="9">
-        <v>71100.0</v>
+        <v>74655.0</v>
       </c>
       <c r="F192" s="7" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" s="11">
         <v>4</v>
       </c>
       <c r="B193" s="6" t="s">
         <v>561</v>
       </c>
       <c r="C193" s="7" t="s">
         <v>562</v>
       </c>
       <c r="D193" s="5">
-        <v>15.0</v>
+        <v>0.0</v>
       </c>
       <c r="E193" s="9">
-        <v>114000.0</v>
+        <v>119700.0</v>
       </c>
       <c r="F193" s="7" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" s="11">
         <v>5</v>
       </c>
       <c r="B194" s="6" t="s">
         <v>564</v>
       </c>
       <c r="C194" s="7" t="s">
         <v>565</v>
       </c>
       <c r="D194" s="5">
-        <v>5.0</v>
+        <v>0.0</v>
       </c>
       <c r="E194" s="9">
-        <v>134200.0</v>
+        <v>140910.0</v>
       </c>
       <c r="F194" s="7" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" s="11">
         <v>6</v>
       </c>
       <c r="B195" s="6" t="s">
         <v>567</v>
       </c>
       <c r="C195" s="7" t="s">
         <v>568</v>
       </c>
       <c r="D195" s="5">
-        <v>0.0</v>
+        <v>16.0</v>
       </c>
       <c r="E195" s="9">
-        <v>32100.0</v>
+        <v>33705.0</v>
       </c>
       <c r="F195" s="7" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" s="11">
         <v>7</v>
       </c>
       <c r="B196" s="6" t="s">
         <v>570</v>
       </c>
       <c r="C196" s="7" t="s">
         <v>571</v>
       </c>
       <c r="D196" s="5">
-        <v>4.0</v>
+        <v>28.0</v>
       </c>
       <c r="E196" s="9">
-        <v>35100.0</v>
+        <v>36855.0</v>
       </c>
       <c r="F196" s="7" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" s="11">
         <v>8</v>
       </c>
       <c r="B197" s="6" t="s">
         <v>573</v>
       </c>
       <c r="C197" s="7" t="s">
         <v>574</v>
       </c>
       <c r="D197" s="5">
-        <v>16.0</v>
+        <v>28.0</v>
       </c>
       <c r="E197" s="9">
-        <v>36500.0</v>
+        <v>38325.0</v>
       </c>
       <c r="F197" s="7" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" s="11">
         <v>9</v>
       </c>
       <c r="B198" s="6" t="s">
         <v>576</v>
       </c>
       <c r="C198" s="7" t="s">
         <v>577</v>
       </c>
       <c r="D198" s="5">
-        <v>7.0</v>
+        <v>19.0</v>
       </c>
       <c r="E198" s="9">
-        <v>37800.0</v>
+        <v>39690.0</v>
       </c>
       <c r="F198" s="7" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" s="11">
         <v>10</v>
       </c>
       <c r="B199" s="6" t="s">
         <v>579</v>
       </c>
       <c r="C199" s="7" t="s">
         <v>580</v>
       </c>
       <c r="D199" s="5">
         <v>9.0</v>
       </c>
       <c r="E199" s="9">
-        <v>54700.0</v>
+        <v>57435.0</v>
       </c>
       <c r="F199" s="7" t="s">
         <v>581</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" s="11">
         <v>11</v>
       </c>
       <c r="B200" s="6" t="s">
         <v>582</v>
       </c>
       <c r="C200" s="7" t="s">
         <v>583</v>
       </c>
       <c r="D200" s="5">
-        <v>12.0</v>
+        <v>21.0</v>
       </c>
       <c r="E200" s="9">
-        <v>59800.0</v>
+        <v>62790.0</v>
       </c>
       <c r="F200" s="7" t="s">
         <v>584</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" s="11">
         <v>12</v>
       </c>
       <c r="B201" s="6" t="s">
         <v>585</v>
       </c>
       <c r="C201" s="7" t="s">
         <v>586</v>
       </c>
       <c r="D201" s="5">
-        <v>14.0</v>
+        <v>7.0</v>
       </c>
       <c r="E201" s="9">
-        <v>72400.0</v>
+        <v>76020.0</v>
       </c>
       <c r="F201" s="7" t="s">
         <v>587</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" s="11">
         <v>13</v>
       </c>
       <c r="B202" s="6" t="s">
         <v>588</v>
       </c>
       <c r="C202" s="7" t="s">
         <v>589</v>
       </c>
       <c r="D202" s="5">
-        <v>11.0</v>
+        <v>0.0</v>
       </c>
       <c r="E202" s="9">
-        <v>116100.0</v>
+        <v>121905.0</v>
       </c>
       <c r="F202" s="7" t="s">
         <v>590</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" s="11">
         <v>1</v>
       </c>
       <c r="B203" s="6"/>
       <c r="C203" s="7" t="s">
         <v>591</v>
       </c>
       <c r="D203" s="5">
         <v>0.0</v>
       </c>
       <c r="E203" s="9">
         <v>4040.0</v>
       </c>
       <c r="F203" s="7" t="s">
         <v>592</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" s="11">
@@ -11791,111 +11790,111 @@
       </c>
       <c r="C230" s="7" t="s">
         <v>646</v>
       </c>
       <c r="D230" s="5">
         <v>4.0</v>
       </c>
       <c r="E230" s="9">
         <v>138363.0</v>
       </c>
       <c r="F230" s="7" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" s="11">
         <v>2</v>
       </c>
       <c r="B231" s="6" t="s">
         <v>648</v>
       </c>
       <c r="C231" s="7" t="s">
         <v>649</v>
       </c>
       <c r="D231" s="5">
-        <v>10.0</v>
+        <v>9.0</v>
       </c>
       <c r="E231" s="9">
         <v>115322.0</v>
       </c>
       <c r="F231" s="7" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" s="11">
         <v>3</v>
       </c>
       <c r="B232" s="6" t="s">
         <v>651</v>
       </c>
       <c r="C232" s="7" t="s">
         <v>652</v>
       </c>
       <c r="D232" s="5">
-        <v>11.0</v>
+        <v>10.0</v>
       </c>
       <c r="E232" s="9">
         <v>128636.0</v>
       </c>
       <c r="F232" s="7" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" s="11">
         <v>4</v>
       </c>
       <c r="B233" s="6" t="s">
         <v>654</v>
       </c>
       <c r="C233" s="7" t="s">
         <v>655</v>
       </c>
       <c r="D233" s="5">
-        <v>2.0</v>
+        <v>3.0</v>
       </c>
       <c r="E233" s="9">
         <v>118128.0</v>
       </c>
       <c r="F233" s="7" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" s="11">
         <v>5</v>
       </c>
       <c r="B234" s="6" t="s">
         <v>657</v>
       </c>
       <c r="C234" s="7" t="s">
         <v>658</v>
       </c>
       <c r="D234" s="5">
-        <v>18.0</v>
+        <v>10.0</v>
       </c>
       <c r="E234" s="9">
         <v>138616.0</v>
       </c>
       <c r="F234" s="7" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" s="11">
         <v>6</v>
       </c>
       <c r="B235" s="6" t="s">
         <v>660</v>
       </c>
       <c r="C235" s="7" t="s">
         <v>661</v>
       </c>
       <c r="D235" s="5">
         <v>0.0</v>
       </c>
       <c r="E235" s="9">
         <v>85460.0</v>
       </c>
       <c r="F235" s="7" t="s">
@@ -11911,211 +11910,211 @@
       </c>
       <c r="C236" s="7" t="s">
         <v>664</v>
       </c>
       <c r="D236" s="5">
         <v>0.0</v>
       </c>
       <c r="E236" s="9">
         <v>86860.0</v>
       </c>
       <c r="F236" s="7" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" s="11">
         <v>8</v>
       </c>
       <c r="B237" s="6" t="s">
         <v>666</v>
       </c>
       <c r="C237" s="7" t="s">
         <v>667</v>
       </c>
       <c r="D237" s="5">
-        <v>11.0</v>
+        <v>10.0</v>
       </c>
       <c r="E237" s="9">
         <v>128689.0</v>
       </c>
       <c r="F237" s="7" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" s="11">
         <v>9</v>
       </c>
       <c r="B238" s="6" t="s">
         <v>669</v>
       </c>
       <c r="C238" s="7" t="s">
         <v>670</v>
       </c>
       <c r="D238" s="5">
-        <v>14.0</v>
+        <v>10.0</v>
       </c>
       <c r="E238" s="9">
         <v>118329.0</v>
       </c>
       <c r="F238" s="7" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" s="11">
         <v>10</v>
       </c>
       <c r="B239" s="6" t="s">
         <v>672</v>
       </c>
       <c r="C239" s="7" t="s">
         <v>673</v>
       </c>
       <c r="D239" s="5">
-        <v>1.0</v>
+        <v>9.0</v>
       </c>
       <c r="E239" s="9">
         <v>168589.0</v>
       </c>
       <c r="F239" s="7" t="s">
         <v>674</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" s="11">
         <v>11</v>
       </c>
       <c r="B240" s="6" t="s">
         <v>675</v>
       </c>
       <c r="C240" s="7" t="s">
         <v>676</v>
       </c>
       <c r="D240" s="5">
         <v>5.0</v>
       </c>
       <c r="E240" s="9">
         <v>172883.0</v>
       </c>
       <c r="F240" s="7" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" s="11">
         <v>12</v>
       </c>
       <c r="B241" s="6" t="s">
         <v>678</v>
       </c>
       <c r="C241" s="7" t="s">
         <v>679</v>
       </c>
       <c r="D241" s="5">
-        <v>12.0</v>
+        <v>10.0</v>
       </c>
       <c r="E241" s="9">
         <v>163472.0</v>
       </c>
       <c r="F241" s="7" t="s">
         <v>680</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" s="11">
         <v>13</v>
       </c>
       <c r="B242" s="6" t="s">
         <v>681</v>
       </c>
       <c r="C242" s="7" t="s">
         <v>682</v>
       </c>
       <c r="D242" s="5">
-        <v>6.0</v>
+        <v>0.0</v>
       </c>
       <c r="E242" s="9">
         <v>170530.0</v>
       </c>
       <c r="F242" s="7" t="s">
         <v>683</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" s="11">
         <v>14</v>
       </c>
       <c r="B243" s="6" t="s">
         <v>684</v>
       </c>
       <c r="C243" s="7" t="s">
         <v>685</v>
       </c>
       <c r="D243" s="5">
-        <v>15.0</v>
+        <v>1.0</v>
       </c>
       <c r="E243" s="9">
         <v>167787.0</v>
       </c>
       <c r="F243" s="7" t="s">
         <v>686</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" s="11">
         <v>15</v>
       </c>
       <c r="B244" s="6" t="s">
         <v>687</v>
       </c>
       <c r="C244" s="7" t="s">
         <v>688</v>
       </c>
       <c r="D244" s="5">
-        <v>30.0</v>
+        <v>24.0</v>
       </c>
       <c r="E244" s="9">
         <v>172081.0</v>
       </c>
       <c r="F244" s="7" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" s="11">
         <v>16</v>
       </c>
       <c r="B245" s="6" t="s">
         <v>690</v>
       </c>
       <c r="C245" s="7" t="s">
         <v>691</v>
       </c>
       <c r="D245" s="5">
-        <v>15.0</v>
+        <v>11.0</v>
       </c>
       <c r="E245" s="9">
         <v>170741.0</v>
       </c>
       <c r="F245" s="7" t="s">
         <v>692</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" s="11">
         <v>17</v>
       </c>
       <c r="B246" s="6" t="s">
         <v>693</v>
       </c>
       <c r="C246" s="7" t="s">
         <v>694</v>
       </c>
       <c r="D246" s="5">
         <v>1.0</v>
       </c>
       <c r="E246" s="9">
         <v>214218.0</v>
       </c>
       <c r="F246" s="7" t="s">
@@ -12151,91 +12150,91 @@
       </c>
       <c r="C248" s="7" t="s">
         <v>700</v>
       </c>
       <c r="D248" s="5">
         <v>0.0</v>
       </c>
       <c r="E248" s="9">
         <v>181534.0</v>
       </c>
       <c r="F248" s="7" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" s="11">
         <v>20</v>
       </c>
       <c r="B249" s="6" t="s">
         <v>702</v>
       </c>
       <c r="C249" s="7" t="s">
         <v>703</v>
       </c>
       <c r="D249" s="5">
-        <v>2.0</v>
+        <v>3.0</v>
       </c>
       <c r="E249" s="9">
         <v>231667.0</v>
       </c>
       <c r="F249" s="7" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" s="11">
         <v>21</v>
       </c>
       <c r="B250" s="6" t="s">
         <v>705</v>
       </c>
       <c r="C250" s="7" t="s">
         <v>706</v>
       </c>
       <c r="D250" s="5">
-        <v>5.0</v>
+        <v>2.0</v>
       </c>
       <c r="E250" s="9">
         <v>217952.0</v>
       </c>
       <c r="F250" s="7" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" s="11">
         <v>22</v>
       </c>
       <c r="B251" s="6" t="s">
         <v>708</v>
       </c>
       <c r="C251" s="7" t="s">
         <v>709</v>
       </c>
       <c r="D251" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E251" s="9">
         <v>208236.0</v>
       </c>
       <c r="F251" s="7" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" s="11">
         <v>23</v>
       </c>
       <c r="B252" s="6" t="s">
         <v>678</v>
       </c>
       <c r="C252" s="7" t="s">
         <v>711</v>
       </c>
       <c r="D252" s="5">
         <v>3.0</v>
       </c>
       <c r="E252" s="9">
         <v>218923.0</v>
       </c>
       <c r="F252" s="7" t="s">
@@ -12251,171 +12250,171 @@
       </c>
       <c r="C253" s="7" t="s">
         <v>714</v>
       </c>
       <c r="D253" s="5">
         <v>2.0</v>
       </c>
       <c r="E253" s="9">
         <v>226772.0</v>
       </c>
       <c r="F253" s="7" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" s="11">
         <v>25</v>
       </c>
       <c r="B254" s="6" t="s">
         <v>716</v>
       </c>
       <c r="C254" s="7" t="s">
         <v>717</v>
       </c>
       <c r="D254" s="5">
-        <v>8.0</v>
+        <v>1.0</v>
       </c>
       <c r="E254" s="9">
         <v>214893.0</v>
       </c>
       <c r="F254" s="7" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" s="11">
         <v>26</v>
       </c>
       <c r="B255" s="6" t="s">
         <v>719</v>
       </c>
       <c r="C255" s="7" t="s">
         <v>720</v>
       </c>
       <c r="D255" s="5">
         <v>0.0</v>
       </c>
       <c r="E255" s="9">
         <v>269436.0</v>
       </c>
       <c r="F255" s="7" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" s="11">
         <v>27</v>
       </c>
       <c r="B256" s="6" t="s">
         <v>722</v>
       </c>
       <c r="C256" s="7" t="s">
         <v>723</v>
       </c>
       <c r="D256" s="5">
-        <v>3.0</v>
+        <v>0.0</v>
       </c>
       <c r="E256" s="9">
         <v>270755.0</v>
       </c>
       <c r="F256" s="7" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" s="11">
         <v>28</v>
       </c>
       <c r="B257" s="6" t="s">
         <v>725</v>
       </c>
       <c r="C257" s="7" t="s">
         <v>726</v>
       </c>
       <c r="D257" s="5">
         <v>2.0</v>
       </c>
       <c r="E257" s="9">
         <v>221392.0</v>
       </c>
       <c r="F257" s="7" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" s="11">
         <v>29</v>
       </c>
       <c r="B258" s="6" t="s">
         <v>728</v>
       </c>
       <c r="C258" s="7" t="s">
         <v>729</v>
       </c>
       <c r="D258" s="5">
-        <v>6.0</v>
+        <v>4.0</v>
       </c>
       <c r="E258" s="9">
         <v>276558.0</v>
       </c>
       <c r="F258" s="7" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" s="11">
         <v>30</v>
       </c>
       <c r="B259" s="6" t="s">
         <v>731</v>
       </c>
       <c r="C259" s="7" t="s">
         <v>732</v>
       </c>
       <c r="D259" s="5">
-        <v>7.0</v>
+        <v>0.0</v>
       </c>
       <c r="E259" s="9">
         <v>256460.0</v>
       </c>
       <c r="F259" s="7" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" s="11">
         <v>31</v>
       </c>
       <c r="B260" s="6" t="s">
         <v>734</v>
       </c>
       <c r="C260" s="7" t="s">
         <v>735</v>
       </c>
       <c r="D260" s="5">
-        <v>7.0</v>
+        <v>2.0</v>
       </c>
       <c r="E260" s="9">
         <v>131052.0</v>
       </c>
       <c r="F260" s="7" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" s="11">
         <v>1</v>
       </c>
       <c r="B261" s="6"/>
       <c r="C261" s="7" t="s">
         <v>737</v>
       </c>
       <c r="D261" s="5">
         <v>0.0</v>
       </c>
       <c r="E261" s="9">
         <v>179955.0</v>
       </c>
       <c r="F261" s="7" t="s">
         <v>738</v>
       </c>
@@ -12749,751 +12748,751 @@
       </c>
       <c r="C279" s="7" t="s">
         <v>781</v>
       </c>
       <c r="D279" s="5">
         <v>0.0</v>
       </c>
       <c r="E279" s="9">
         <v>2240.0</v>
       </c>
       <c r="F279" s="7" t="s">
         <v>782</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" s="11">
         <v>9</v>
       </c>
       <c r="B280" s="6" t="s">
         <v>783</v>
       </c>
       <c r="C280" s="7" t="s">
         <v>784</v>
       </c>
       <c r="D280" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E280" s="9">
         <v>2790.0</v>
       </c>
       <c r="F280" s="7" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" s="11">
         <v>1</v>
       </c>
       <c r="B281" s="6" t="s">
         <v>786</v>
       </c>
       <c r="C281" s="7" t="s">
         <v>787</v>
       </c>
       <c r="D281" s="5">
-        <v>0.0</v>
+        <v>193.0</v>
       </c>
       <c r="E281" s="9">
         <v>4590.0</v>
       </c>
       <c r="F281" s="7" t="s">
         <v>788</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" s="11">
         <v>2</v>
       </c>
       <c r="B282" s="6" t="s">
         <v>789</v>
       </c>
       <c r="C282" s="7" t="s">
         <v>790</v>
       </c>
       <c r="D282" s="5">
-        <v>0.0</v>
+        <v>45.0</v>
       </c>
       <c r="E282" s="9">
         <v>5790.0</v>
       </c>
       <c r="F282" s="7" t="s">
         <v>791</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" s="11">
         <v>3</v>
       </c>
       <c r="B283" s="6" t="s">
         <v>792</v>
       </c>
       <c r="C283" s="7" t="s">
         <v>793</v>
       </c>
       <c r="D283" s="5">
-        <v>15.0</v>
+        <v>0.0</v>
       </c>
       <c r="E283" s="9">
         <v>6990.0</v>
       </c>
       <c r="F283" s="7" t="s">
         <v>794</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" s="11">
         <v>4</v>
       </c>
       <c r="B284" s="6" t="s">
         <v>795</v>
       </c>
       <c r="C284" s="7" t="s">
         <v>796</v>
       </c>
       <c r="D284" s="5">
-        <v>21.0</v>
+        <v>103.0</v>
       </c>
       <c r="E284" s="9">
         <v>5790.0</v>
       </c>
       <c r="F284" s="7" t="s">
         <v>797</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" s="11">
         <v>5</v>
       </c>
       <c r="B285" s="6" t="s">
         <v>798</v>
       </c>
       <c r="C285" s="7" t="s">
         <v>799</v>
       </c>
       <c r="D285" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E285" s="9">
         <v>5790.0</v>
       </c>
       <c r="F285" s="7" t="s">
         <v>800</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" s="11">
         <v>6</v>
       </c>
       <c r="B286" s="6" t="s">
         <v>801</v>
       </c>
       <c r="C286" s="7" t="s">
         <v>802</v>
       </c>
       <c r="D286" s="5">
         <v>0.0</v>
       </c>
       <c r="E286" s="9">
         <v>6790.0</v>
       </c>
       <c r="F286" s="7" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" s="11">
         <v>7</v>
       </c>
       <c r="B287" s="6" t="s">
         <v>804</v>
       </c>
       <c r="C287" s="7" t="s">
         <v>805</v>
       </c>
       <c r="D287" s="5">
-        <v>39.0</v>
+        <v>171.0</v>
       </c>
       <c r="E287" s="9">
         <v>6590.0</v>
       </c>
       <c r="F287" s="7" t="s">
         <v>806</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" s="11">
         <v>8</v>
       </c>
       <c r="B288" s="6" t="s">
         <v>807</v>
       </c>
       <c r="C288" s="7" t="s">
         <v>808</v>
       </c>
       <c r="D288" s="5">
-        <v>34.0</v>
+        <v>1.0</v>
       </c>
       <c r="E288" s="9">
         <v>6590.0</v>
       </c>
       <c r="F288" s="7" t="s">
         <v>809</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" s="11">
         <v>9</v>
       </c>
       <c r="B289" s="6" t="s">
         <v>810</v>
       </c>
       <c r="C289" s="7" t="s">
         <v>811</v>
       </c>
       <c r="D289" s="5">
         <v>0.0</v>
       </c>
       <c r="E289" s="9">
         <v>7190.0</v>
       </c>
       <c r="F289" s="7" t="s">
         <v>812</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" s="11">
         <v>1</v>
       </c>
       <c r="B290" s="6" t="s">
         <v>813</v>
       </c>
       <c r="C290" s="7" t="s">
         <v>814</v>
       </c>
       <c r="D290" s="5">
-        <v>647.0</v>
+        <v>716.0</v>
       </c>
       <c r="E290" s="9">
         <v>2390.0</v>
       </c>
       <c r="F290" s="7" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" s="11">
         <v>2</v>
       </c>
       <c r="B291" s="6" t="s">
         <v>816</v>
       </c>
       <c r="C291" s="7" t="s">
         <v>817</v>
       </c>
       <c r="D291" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E291" s="9">
         <v>3390.0</v>
       </c>
       <c r="F291" s="7" t="s">
         <v>818</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" s="11">
         <v>3</v>
       </c>
       <c r="B292" s="6" t="s">
         <v>819</v>
       </c>
       <c r="C292" s="7" t="s">
         <v>820</v>
       </c>
       <c r="D292" s="5">
         <v>0.0</v>
       </c>
       <c r="E292" s="9">
         <v>4390.0</v>
       </c>
       <c r="F292" s="7" t="s">
         <v>821</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" s="11">
         <v>4</v>
       </c>
       <c r="B293" s="6" t="s">
         <v>822</v>
       </c>
       <c r="C293" s="7" t="s">
         <v>823</v>
       </c>
       <c r="D293" s="5">
-        <v>125.0</v>
+        <v>514.0</v>
       </c>
       <c r="E293" s="9">
         <v>2890.0</v>
       </c>
       <c r="F293" s="7" t="s">
         <v>824</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" s="11">
         <v>5</v>
       </c>
       <c r="B294" s="6" t="s">
         <v>825</v>
       </c>
       <c r="C294" s="7" t="s">
         <v>826</v>
       </c>
       <c r="D294" s="5">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="E294" s="9">
         <v>3790.0</v>
       </c>
       <c r="F294" s="7" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" s="11">
         <v>6</v>
       </c>
       <c r="B295" s="6" t="s">
         <v>828</v>
       </c>
       <c r="C295" s="7" t="s">
         <v>829</v>
       </c>
       <c r="D295" s="5">
-        <v>25.0</v>
+        <v>13.0</v>
       </c>
       <c r="E295" s="9">
         <v>4790.0</v>
       </c>
       <c r="F295" s="7" t="s">
         <v>830</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" s="11">
         <v>7</v>
       </c>
       <c r="B296" s="6" t="s">
         <v>831</v>
       </c>
       <c r="C296" s="7" t="s">
         <v>832</v>
       </c>
       <c r="D296" s="5">
         <v>500.0</v>
       </c>
       <c r="E296" s="9">
         <v>3690.0</v>
       </c>
       <c r="F296" s="7" t="s">
         <v>833</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" s="11">
         <v>8</v>
       </c>
       <c r="B297" s="6" t="s">
         <v>834</v>
       </c>
       <c r="C297" s="7" t="s">
         <v>835</v>
       </c>
       <c r="D297" s="5">
-        <v>14.0</v>
+        <v>1.0</v>
       </c>
       <c r="E297" s="9">
         <v>4390.0</v>
       </c>
       <c r="F297" s="7" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" s="11">
         <v>9</v>
       </c>
       <c r="B298" s="6" t="s">
         <v>837</v>
       </c>
       <c r="C298" s="7" t="s">
         <v>838</v>
       </c>
       <c r="D298" s="5">
-        <v>3.0</v>
+        <v>0.0</v>
       </c>
       <c r="E298" s="9">
         <v>5390.0</v>
       </c>
       <c r="F298" s="7" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" s="11">
         <v>1</v>
       </c>
       <c r="B299" s="6" t="s">
         <v>840</v>
       </c>
       <c r="C299" s="7" t="s">
         <v>841</v>
       </c>
       <c r="D299" s="5">
-        <v>37.0</v>
+        <v>4.0</v>
       </c>
       <c r="E299" s="9">
         <v>1290.0</v>
       </c>
       <c r="F299" s="7" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" s="11">
         <v>2</v>
       </c>
       <c r="B300" s="6" t="s">
         <v>843</v>
       </c>
       <c r="C300" s="7" t="s">
         <v>844</v>
       </c>
       <c r="D300" s="5">
-        <v>46.0</v>
+        <v>44.0</v>
       </c>
       <c r="E300" s="9">
         <v>1490.0</v>
       </c>
       <c r="F300" s="7" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" s="11">
         <v>3</v>
       </c>
       <c r="B301" s="6" t="s">
         <v>846</v>
       </c>
       <c r="C301" s="7" t="s">
         <v>847</v>
       </c>
       <c r="D301" s="5">
-        <v>21.0</v>
+        <v>14.0</v>
       </c>
       <c r="E301" s="9">
         <v>1690.0</v>
       </c>
       <c r="F301" s="7" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" s="11">
         <v>1</v>
       </c>
       <c r="B302" s="6" t="s">
         <v>849</v>
       </c>
       <c r="C302" s="7" t="s">
         <v>850</v>
       </c>
       <c r="D302" s="5">
         <v>2.0</v>
       </c>
       <c r="E302" s="9">
         <v>4490.0</v>
       </c>
       <c r="F302" s="7" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303" s="11">
         <v>2</v>
       </c>
       <c r="B303" s="6" t="s">
         <v>852</v>
       </c>
       <c r="C303" s="7" t="s">
         <v>853</v>
       </c>
       <c r="D303" s="5">
-        <v>15.0</v>
+        <v>153.0</v>
       </c>
       <c r="E303" s="9">
         <v>4790.0</v>
       </c>
       <c r="F303" s="7" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304" s="11">
         <v>3</v>
       </c>
       <c r="B304" s="6" t="s">
         <v>855</v>
       </c>
       <c r="C304" s="7" t="s">
         <v>856</v>
       </c>
       <c r="D304" s="5">
-        <v>12.0</v>
+        <v>1.0</v>
       </c>
       <c r="E304" s="9">
         <v>4590.0</v>
       </c>
       <c r="F304" s="7" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" s="11">
         <v>4</v>
       </c>
       <c r="B305" s="6" t="s">
         <v>858</v>
       </c>
       <c r="C305" s="7" t="s">
         <v>859</v>
       </c>
       <c r="D305" s="5">
-        <v>43.0</v>
+        <v>18.0</v>
       </c>
       <c r="E305" s="9">
         <v>4590.0</v>
       </c>
       <c r="F305" s="7" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" s="11">
         <v>5</v>
       </c>
       <c r="B306" s="6" t="s">
         <v>861</v>
       </c>
       <c r="C306" s="7" t="s">
         <v>862</v>
       </c>
       <c r="D306" s="5">
-        <v>15.0</v>
+        <v>34.0</v>
       </c>
       <c r="E306" s="9">
         <v>5990.0</v>
       </c>
       <c r="F306" s="7" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" s="11">
         <v>6</v>
       </c>
       <c r="B307" s="6" t="s">
         <v>864</v>
       </c>
       <c r="C307" s="7" t="s">
         <v>865</v>
       </c>
       <c r="D307" s="5">
-        <v>11.0</v>
+        <v>80.0</v>
       </c>
       <c r="E307" s="9">
         <v>6090.0</v>
       </c>
       <c r="F307" s="7" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" s="11">
         <v>7</v>
       </c>
       <c r="B308" s="6" t="s">
         <v>867</v>
       </c>
       <c r="C308" s="7" t="s">
         <v>868</v>
       </c>
       <c r="D308" s="5">
-        <v>0.0</v>
+        <v>5.0</v>
       </c>
       <c r="E308" s="9">
         <v>5990.0</v>
       </c>
       <c r="F308" s="7" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" s="11">
         <v>8</v>
       </c>
       <c r="B309" s="6" t="s">
         <v>870</v>
       </c>
       <c r="C309" s="7" t="s">
         <v>871</v>
       </c>
       <c r="D309" s="5">
-        <v>5.0</v>
+        <v>17.0</v>
       </c>
       <c r="E309" s="9">
         <v>5990.0</v>
       </c>
       <c r="F309" s="7" t="s">
         <v>872</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" s="11">
         <v>9</v>
       </c>
       <c r="B310" s="6" t="s">
         <v>873</v>
       </c>
       <c r="C310" s="7" t="s">
         <v>874</v>
       </c>
       <c r="D310" s="5">
-        <v>0.0</v>
+        <v>50.0</v>
       </c>
       <c r="E310" s="9">
         <v>6990.0</v>
       </c>
       <c r="F310" s="7" t="s">
         <v>875</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" s="11">
         <v>10</v>
       </c>
       <c r="B311" s="6" t="s">
         <v>876</v>
       </c>
       <c r="C311" s="7" t="s">
         <v>877</v>
       </c>
       <c r="D311" s="5">
-        <v>51.0</v>
+        <v>116.0</v>
       </c>
       <c r="E311" s="9">
         <v>6890.0</v>
       </c>
       <c r="F311" s="7" t="s">
         <v>878</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" s="11">
         <v>11</v>
       </c>
       <c r="B312" s="6" t="s">
         <v>879</v>
       </c>
       <c r="C312" s="7" t="s">
         <v>880</v>
       </c>
       <c r="D312" s="5">
-        <v>1.0</v>
+        <v>18.0</v>
       </c>
       <c r="E312" s="9">
         <v>6990.0</v>
       </c>
       <c r="F312" s="7" t="s">
         <v>881</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313" s="11">
         <v>12</v>
       </c>
       <c r="B313" s="6" t="s">
         <v>882</v>
       </c>
       <c r="C313" s="7" t="s">
         <v>883</v>
       </c>
       <c r="D313" s="5">
-        <v>0.0</v>
+        <v>35.0</v>
       </c>
       <c r="E313" s="9">
         <v>6890.0</v>
       </c>
       <c r="F313" s="7" t="s">
         <v>884</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" s="11">
         <v>1</v>
       </c>
       <c r="B314" s="6" t="s">
         <v>885</v>
       </c>
       <c r="C314" s="7" t="s">
         <v>886</v>
       </c>
       <c r="D314" s="5">
-        <v>54.0</v>
+        <v>489.0</v>
       </c>
       <c r="E314" s="9">
         <v>3590.0</v>
       </c>
       <c r="F314" s="7" t="s">
         <v>887</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" s="11">
         <v>2</v>
       </c>
       <c r="B315" s="6" t="s">
         <v>888</v>
       </c>
       <c r="C315" s="7" t="s">
         <v>889</v>
       </c>
       <c r="D315" s="5">
-        <v>3.0</v>
+        <v>0.0</v>
       </c>
       <c r="E315" s="9">
         <v>3590.0</v>
       </c>
       <c r="F315" s="7" t="s">
         <v>890</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" s="11">
         <v>3</v>
       </c>
       <c r="B316" s="6" t="s">
         <v>891</v>
       </c>
       <c r="C316" s="7" t="s">
         <v>892</v>
       </c>
       <c r="D316" s="5">
         <v>0.0</v>
       </c>
       <c r="E316" s="9">
         <v>4390.0</v>
       </c>
       <c r="F316" s="7" t="s">
@@ -13549,51 +13548,51 @@
       </c>
       <c r="C319" s="7" t="s">
         <v>901</v>
       </c>
       <c r="D319" s="5">
         <v>0.0</v>
       </c>
       <c r="E319" s="9">
         <v>600.0</v>
       </c>
       <c r="F319" s="7" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320" s="11">
         <v>7</v>
       </c>
       <c r="B320" s="6" t="s">
         <v>903</v>
       </c>
       <c r="C320" s="7" t="s">
         <v>904</v>
       </c>
       <c r="D320" s="5">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
       <c r="E320" s="9">
         <v>4190.0</v>
       </c>
       <c r="F320" s="7" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321" s="11">
         <v>8</v>
       </c>
       <c r="B321" s="6" t="s">
         <v>906</v>
       </c>
       <c r="C321" s="7" t="s">
         <v>907</v>
       </c>
       <c r="D321" s="5">
         <v>0.0</v>
       </c>
       <c r="E321" s="9">
         <v>600.0</v>
       </c>
       <c r="F321" s="7" t="s">
@@ -13609,191 +13608,191 @@
       </c>
       <c r="C322" s="7" t="s">
         <v>910</v>
       </c>
       <c r="D322" s="5">
         <v>0.0</v>
       </c>
       <c r="E322" s="9">
         <v>600.0</v>
       </c>
       <c r="F322" s="7" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" s="11">
         <v>1</v>
       </c>
       <c r="B323" s="6" t="s">
         <v>912</v>
       </c>
       <c r="C323" s="7" t="s">
         <v>913</v>
       </c>
       <c r="D323" s="5">
-        <v>73.0</v>
+        <v>62.0</v>
       </c>
       <c r="E323" s="9">
         <v>4190.0</v>
       </c>
       <c r="F323" s="7" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324" s="11">
         <v>2</v>
       </c>
       <c r="B324" s="6" t="s">
         <v>915</v>
       </c>
       <c r="C324" s="7" t="s">
         <v>916</v>
       </c>
       <c r="D324" s="5">
-        <v>47.0</v>
+        <v>266.0</v>
       </c>
       <c r="E324" s="9">
         <v>4190.0</v>
       </c>
       <c r="F324" s="7" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325" s="11">
         <v>3</v>
       </c>
       <c r="B325" s="6" t="s">
         <v>918</v>
       </c>
       <c r="C325" s="7" t="s">
         <v>919</v>
       </c>
       <c r="D325" s="5">
-        <v>24.0</v>
+        <v>83.0</v>
       </c>
       <c r="E325" s="9">
         <v>4190.0</v>
       </c>
       <c r="F325" s="7" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326" s="11">
         <v>4</v>
       </c>
       <c r="B326" s="6" t="s">
         <v>921</v>
       </c>
       <c r="C326" s="7" t="s">
         <v>922</v>
       </c>
       <c r="D326" s="5">
         <v>0.0</v>
       </c>
       <c r="E326" s="9">
         <v>2850.0</v>
       </c>
       <c r="F326" s="7" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327" s="11">
         <v>5</v>
       </c>
       <c r="B327" s="6" t="s">
         <v>924</v>
       </c>
       <c r="C327" s="7" t="s">
         <v>925</v>
       </c>
       <c r="D327" s="5">
-        <v>13.0</v>
+        <v>23.0</v>
       </c>
       <c r="E327" s="9">
         <v>4190.0</v>
       </c>
       <c r="F327" s="7" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328" s="11">
         <v>6</v>
       </c>
       <c r="B328" s="6" t="s">
         <v>927</v>
       </c>
       <c r="C328" s="7" t="s">
         <v>928</v>
       </c>
       <c r="D328" s="5">
-        <v>9.0</v>
+        <v>7.0</v>
       </c>
       <c r="E328" s="9">
         <v>4190.0</v>
       </c>
       <c r="F328" s="7" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329" s="11">
         <v>7</v>
       </c>
       <c r="B329" s="6" t="s">
         <v>930</v>
       </c>
       <c r="C329" s="7" t="s">
         <v>931</v>
       </c>
       <c r="D329" s="5">
         <v>2.0</v>
       </c>
       <c r="E329" s="9">
         <v>4190.0</v>
       </c>
       <c r="F329" s="7" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330" s="11">
         <v>8</v>
       </c>
       <c r="B330" s="6" t="s">
         <v>933</v>
       </c>
       <c r="C330" s="7" t="s">
         <v>934</v>
       </c>
       <c r="D330" s="5">
-        <v>565.0</v>
+        <v>561.0</v>
       </c>
       <c r="E330" s="9">
         <v>4190.0</v>
       </c>
       <c r="F330" s="7" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331" s="11">
         <v>9</v>
       </c>
       <c r="B331" s="6" t="s">
         <v>936</v>
       </c>
       <c r="C331" s="7" t="s">
         <v>937</v>
       </c>
       <c r="D331" s="5">
         <v>0.0</v>
       </c>
       <c r="E331" s="9">
         <v>500.0</v>
       </c>
       <c r="F331" s="7" t="s">
@@ -13869,51 +13868,51 @@
       </c>
       <c r="C335" s="7" t="s">
         <v>949</v>
       </c>
       <c r="D335" s="5">
         <v>0.0</v>
       </c>
       <c r="E335" s="9">
         <v>500.0</v>
       </c>
       <c r="F335" s="7" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="336" spans="1:6">
       <c r="A336" s="11">
         <v>14</v>
       </c>
       <c r="B336" s="6" t="s">
         <v>951</v>
       </c>
       <c r="C336" s="7" t="s">
         <v>952</v>
       </c>
       <c r="D336" s="5">
-        <v>33.0</v>
+        <v>30.0</v>
       </c>
       <c r="E336" s="9">
         <v>5390.0</v>
       </c>
       <c r="F336" s="7" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337" s="11">
         <v>15</v>
       </c>
       <c r="B337" s="6" t="s">
         <v>954</v>
       </c>
       <c r="C337" s="7" t="s">
         <v>955</v>
       </c>
       <c r="D337" s="5">
         <v>0.0</v>
       </c>
       <c r="E337" s="9">
         <v>5590.0</v>
       </c>
       <c r="F337" s="7" t="s">
@@ -13969,71 +13968,71 @@
       </c>
       <c r="C340" s="7" t="s">
         <v>964</v>
       </c>
       <c r="D340" s="5">
         <v>0.0</v>
       </c>
       <c r="E340" s="9">
         <v>6490.0</v>
       </c>
       <c r="F340" s="7" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341" s="11">
         <v>19</v>
       </c>
       <c r="B341" s="6" t="s">
         <v>966</v>
       </c>
       <c r="C341" s="7" t="s">
         <v>967</v>
       </c>
       <c r="D341" s="5">
-        <v>7.0</v>
+        <v>36.0</v>
       </c>
       <c r="E341" s="9">
         <v>6690.0</v>
       </c>
       <c r="F341" s="7" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="342" spans="1:6">
       <c r="A342" s="11">
         <v>20</v>
       </c>
       <c r="B342" s="6" t="s">
         <v>969</v>
       </c>
       <c r="C342" s="7" t="s">
         <v>970</v>
       </c>
       <c r="D342" s="5">
-        <v>14.0</v>
+        <v>2.0</v>
       </c>
       <c r="E342" s="9">
         <v>3990.0</v>
       </c>
       <c r="F342" s="7" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343" s="11">
         <v>21</v>
       </c>
       <c r="B343" s="6" t="s">
         <v>972</v>
       </c>
       <c r="C343" s="7" t="s">
         <v>973</v>
       </c>
       <c r="D343" s="5">
         <v>0.0</v>
       </c>
       <c r="E343" s="9">
         <v>4190.0</v>
       </c>
       <c r="F343" s="7" t="s">
@@ -14049,71 +14048,71 @@
       </c>
       <c r="C344" s="7" t="s">
         <v>976</v>
       </c>
       <c r="D344" s="5">
         <v>0.0</v>
       </c>
       <c r="E344" s="9">
         <v>3690.0</v>
       </c>
       <c r="F344" s="7" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345" s="11">
         <v>23</v>
       </c>
       <c r="B345" s="6" t="s">
         <v>978</v>
       </c>
       <c r="C345" s="7" t="s">
         <v>979</v>
       </c>
       <c r="D345" s="5">
-        <v>13.0</v>
+        <v>0.0</v>
       </c>
       <c r="E345" s="9">
         <v>3990.0</v>
       </c>
       <c r="F345" s="7" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" s="11">
         <v>24</v>
       </c>
       <c r="B346" s="6" t="s">
         <v>981</v>
       </c>
       <c r="C346" s="7" t="s">
         <v>982</v>
       </c>
       <c r="D346" s="5">
-        <v>11.0</v>
+        <v>26.0</v>
       </c>
       <c r="E346" s="9">
         <v>4990.0</v>
       </c>
       <c r="F346" s="7" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" s="11">
         <v>25</v>
       </c>
       <c r="B347" s="6" t="s">
         <v>984</v>
       </c>
       <c r="C347" s="7" t="s">
         <v>985</v>
       </c>
       <c r="D347" s="5">
         <v>0.0</v>
       </c>
       <c r="E347" s="9">
         <v>4890.0</v>
       </c>
       <c r="F347" s="7" t="s">
@@ -14149,51 +14148,51 @@
       </c>
       <c r="C349" s="7" t="s">
         <v>991</v>
       </c>
       <c r="D349" s="5">
         <v>0.0</v>
       </c>
       <c r="E349" s="9">
         <v>4990.0</v>
       </c>
       <c r="F349" s="7" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350" s="11">
         <v>28</v>
       </c>
       <c r="B350" s="6" t="s">
         <v>993</v>
       </c>
       <c r="C350" s="7" t="s">
         <v>994</v>
       </c>
       <c r="D350" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E350" s="9">
         <v>500.0</v>
       </c>
       <c r="F350" s="7" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="351" spans="1:6">
       <c r="A351" s="11">
         <v>29</v>
       </c>
       <c r="B351" s="6" t="s">
         <v>996</v>
       </c>
       <c r="C351" s="7" t="s">
         <v>997</v>
       </c>
       <c r="D351" s="5">
         <v>0.0</v>
       </c>
       <c r="E351" s="9">
         <v>6290.0</v>
       </c>
       <c r="F351" s="7" t="s">
@@ -14229,51 +14228,51 @@
       </c>
       <c r="C353" s="7" t="s">
         <v>1003</v>
       </c>
       <c r="D353" s="5">
         <v>0.0</v>
       </c>
       <c r="E353" s="9">
         <v>5690.0</v>
       </c>
       <c r="F353" s="7" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="354" spans="1:6">
       <c r="A354" s="11">
         <v>32</v>
       </c>
       <c r="B354" s="6" t="s">
         <v>1005</v>
       </c>
       <c r="C354" s="7" t="s">
         <v>1006</v>
       </c>
       <c r="D354" s="5">
-        <v>14.0</v>
+        <v>0.0</v>
       </c>
       <c r="E354" s="9">
         <v>4490.0</v>
       </c>
       <c r="F354" s="7" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="355" spans="1:6">
       <c r="A355" s="11">
         <v>33</v>
       </c>
       <c r="B355" s="6" t="s">
         <v>1008</v>
       </c>
       <c r="C355" s="7" t="s">
         <v>1009</v>
       </c>
       <c r="D355" s="5">
         <v>0.0</v>
       </c>
       <c r="E355" s="9">
         <v>4990.0</v>
       </c>
       <c r="F355" s="7" t="s">
@@ -14289,51 +14288,51 @@
       </c>
       <c r="C356" s="7" t="s">
         <v>1012</v>
       </c>
       <c r="D356" s="5">
         <v>0.0</v>
       </c>
       <c r="E356" s="9">
         <v>4990.0</v>
       </c>
       <c r="F356" s="7" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="357" spans="1:6">
       <c r="A357" s="11">
         <v>35</v>
       </c>
       <c r="B357" s="6" t="s">
         <v>1014</v>
       </c>
       <c r="C357" s="7" t="s">
         <v>1015</v>
       </c>
       <c r="D357" s="5">
-        <v>31.0</v>
+        <v>79.0</v>
       </c>
       <c r="E357" s="9">
         <v>5660.0</v>
       </c>
       <c r="F357" s="7" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="358" spans="1:6">
       <c r="A358" s="11">
         <v>36</v>
       </c>
       <c r="B358" s="6" t="s">
         <v>1017</v>
       </c>
       <c r="C358" s="7" t="s">
         <v>1018</v>
       </c>
       <c r="D358" s="5">
         <v>0.0</v>
       </c>
       <c r="E358" s="9">
         <v>7490.0</v>
       </c>
       <c r="F358" s="7" t="s">
@@ -14409,291 +14408,291 @@
       </c>
       <c r="C362" s="7" t="s">
         <v>1030</v>
       </c>
       <c r="D362" s="5">
         <v>0.0</v>
       </c>
       <c r="E362" s="9">
         <v>6990.0</v>
       </c>
       <c r="F362" s="7" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="363" spans="1:6">
       <c r="A363" s="11">
         <v>41</v>
       </c>
       <c r="B363" s="6" t="s">
         <v>1032</v>
       </c>
       <c r="C363" s="7" t="s">
         <v>1033</v>
       </c>
       <c r="D363" s="5">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="E363" s="9">
         <v>5990.0</v>
       </c>
       <c r="F363" s="7" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="364" spans="1:6">
       <c r="A364" s="11">
         <v>1</v>
       </c>
       <c r="B364" s="6" t="s">
         <v>1035</v>
       </c>
       <c r="C364" s="7" t="s">
         <v>1036</v>
       </c>
       <c r="D364" s="5">
-        <v>392.0</v>
+        <v>567.0</v>
       </c>
       <c r="E364" s="9">
         <v>3090.0</v>
       </c>
       <c r="F364" s="7" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="365" spans="1:6">
       <c r="A365" s="11">
         <v>2</v>
       </c>
       <c r="B365" s="6" t="s">
         <v>1038</v>
       </c>
       <c r="C365" s="7" t="s">
         <v>1039</v>
       </c>
       <c r="D365" s="5">
-        <v>32.0</v>
+        <v>52.0</v>
       </c>
       <c r="E365" s="9">
         <v>4390.0</v>
       </c>
       <c r="F365" s="7" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="366" spans="1:6">
       <c r="A366" s="11">
         <v>3</v>
       </c>
       <c r="B366" s="6" t="s">
         <v>1041</v>
       </c>
       <c r="C366" s="7" t="s">
         <v>1042</v>
       </c>
       <c r="D366" s="5">
-        <v>15.0</v>
+        <v>0.0</v>
       </c>
       <c r="E366" s="9">
         <v>5390.0</v>
       </c>
       <c r="F366" s="7" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="367" spans="1:6">
       <c r="A367" s="11">
         <v>4</v>
       </c>
       <c r="B367" s="6" t="s">
         <v>1044</v>
       </c>
       <c r="C367" s="7" t="s">
         <v>1045</v>
       </c>
       <c r="D367" s="5">
-        <v>1.0</v>
+        <v>310.0</v>
       </c>
       <c r="E367" s="9">
         <v>4290.0</v>
       </c>
       <c r="F367" s="7" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="368" spans="1:6">
       <c r="A368" s="11">
         <v>5</v>
       </c>
       <c r="B368" s="6" t="s">
         <v>1047</v>
       </c>
       <c r="C368" s="7" t="s">
         <v>1048</v>
       </c>
       <c r="D368" s="5">
-        <v>11.0</v>
+        <v>37.0</v>
       </c>
       <c r="E368" s="9">
         <v>5690.0</v>
       </c>
       <c r="F368" s="7" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="369" spans="1:6">
       <c r="A369" s="11">
         <v>6</v>
       </c>
       <c r="B369" s="6" t="s">
         <v>1050</v>
       </c>
       <c r="C369" s="7" t="s">
         <v>1051</v>
       </c>
       <c r="D369" s="5">
         <v>0.0</v>
       </c>
       <c r="E369" s="9">
         <v>6290.0</v>
       </c>
       <c r="F369" s="7" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="370" spans="1:6">
       <c r="A370" s="11">
         <v>7</v>
       </c>
       <c r="B370" s="6" t="s">
         <v>1053</v>
       </c>
       <c r="C370" s="7" t="s">
         <v>1054</v>
       </c>
       <c r="D370" s="5">
-        <v>14.0</v>
+        <v>191.0</v>
       </c>
       <c r="E370" s="9">
         <v>4790.0</v>
       </c>
       <c r="F370" s="7" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="371" spans="1:6">
       <c r="A371" s="11">
         <v>8</v>
       </c>
       <c r="B371" s="6" t="s">
         <v>1056</v>
       </c>
       <c r="C371" s="7" t="s">
         <v>1057</v>
       </c>
       <c r="D371" s="5">
-        <v>32.0</v>
+        <v>1.0</v>
       </c>
       <c r="E371" s="9">
         <v>5990.0</v>
       </c>
       <c r="F371" s="7" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="372" spans="1:6">
       <c r="A372" s="11">
         <v>9</v>
       </c>
       <c r="B372" s="6" t="s">
         <v>1059</v>
       </c>
       <c r="C372" s="7" t="s">
         <v>1060</v>
       </c>
       <c r="D372" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E372" s="9">
         <v>6790.0</v>
       </c>
       <c r="F372" s="7" t="s">
         <v>1061</v>
       </c>
     </row>
     <row r="373" spans="1:6">
       <c r="A373" s="11">
         <v>1</v>
       </c>
       <c r="B373" s="6" t="s">
         <v>1062</v>
       </c>
       <c r="C373" s="7" t="s">
         <v>1063</v>
       </c>
       <c r="D373" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E373" s="9">
         <v>4490.0</v>
       </c>
       <c r="F373" s="7" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="374" spans="1:6">
       <c r="A374" s="11">
         <v>2</v>
       </c>
       <c r="B374" s="6" t="s">
         <v>1065</v>
       </c>
       <c r="C374" s="7" t="s">
         <v>1066</v>
       </c>
       <c r="D374" s="5">
         <v>0.0</v>
       </c>
       <c r="E374" s="9">
         <v>6590.0</v>
       </c>
       <c r="F374" s="7" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="375" spans="1:6">
       <c r="A375" s="11">
         <v>1</v>
       </c>
       <c r="B375" s="6" t="s">
         <v>1068</v>
       </c>
       <c r="C375" s="7" t="s">
         <v>1069</v>
       </c>
       <c r="D375" s="5">
-        <v>21.0</v>
+        <v>243.0</v>
       </c>
       <c r="E375" s="9">
         <v>2990.0</v>
       </c>
       <c r="F375" s="7" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="376" spans="1:6">
       <c r="A376" s="11">
         <v>2</v>
       </c>
       <c r="B376" s="6" t="s">
         <v>1071</v>
       </c>
       <c r="C376" s="7" t="s">
         <v>1072</v>
       </c>
       <c r="D376" s="5">
         <v>3.0</v>
       </c>
       <c r="E376" s="9">
         <v>3990.0</v>
       </c>
       <c r="F376" s="7" t="s">
@@ -14709,211 +14708,211 @@
       </c>
       <c r="C377" s="7" t="s">
         <v>1075</v>
       </c>
       <c r="D377" s="5">
         <v>0.0</v>
       </c>
       <c r="E377" s="9">
         <v>4990.0</v>
       </c>
       <c r="F377" s="7" t="s">
         <v>1076</v>
       </c>
     </row>
     <row r="378" spans="1:6">
       <c r="A378" s="11">
         <v>4</v>
       </c>
       <c r="B378" s="6" t="s">
         <v>1077</v>
       </c>
       <c r="C378" s="7" t="s">
         <v>1078</v>
       </c>
       <c r="D378" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E378" s="9">
         <v>2790.0</v>
       </c>
       <c r="F378" s="7" t="s">
         <v>1079</v>
       </c>
     </row>
     <row r="379" spans="1:6">
       <c r="A379" s="11">
         <v>5</v>
       </c>
       <c r="B379" s="6" t="s">
         <v>1080</v>
       </c>
       <c r="C379" s="7" t="s">
         <v>1081</v>
       </c>
       <c r="D379" s="5">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="E379" s="9">
         <v>3590.0</v>
       </c>
       <c r="F379" s="7" t="s">
         <v>1082</v>
       </c>
     </row>
     <row r="380" spans="1:6">
       <c r="A380" s="11">
         <v>6</v>
       </c>
       <c r="B380" s="6" t="s">
         <v>1083</v>
       </c>
       <c r="C380" s="7" t="s">
         <v>1084</v>
       </c>
       <c r="D380" s="5">
         <v>0.0</v>
       </c>
       <c r="E380" s="9">
         <v>4990.0</v>
       </c>
       <c r="F380" s="7" t="s">
         <v>1085</v>
       </c>
     </row>
     <row r="381" spans="1:6">
       <c r="A381" s="11">
         <v>7</v>
       </c>
       <c r="B381" s="6" t="s">
         <v>1086</v>
       </c>
       <c r="C381" s="7" t="s">
         <v>1087</v>
       </c>
       <c r="D381" s="5">
-        <v>23.0</v>
+        <v>6.0</v>
       </c>
       <c r="E381" s="9">
         <v>3290.0</v>
       </c>
       <c r="F381" s="7" t="s">
         <v>1088</v>
       </c>
     </row>
     <row r="382" spans="1:6">
       <c r="A382" s="11">
         <v>8</v>
       </c>
       <c r="B382" s="6" t="s">
         <v>1089</v>
       </c>
       <c r="C382" s="7" t="s">
         <v>1090</v>
       </c>
       <c r="D382" s="5">
-        <v>9.0</v>
+        <v>3.0</v>
       </c>
       <c r="E382" s="9">
         <v>4290.0</v>
       </c>
       <c r="F382" s="7" t="s">
         <v>1091</v>
       </c>
     </row>
     <row r="383" spans="1:6">
       <c r="A383" s="11">
         <v>9</v>
       </c>
       <c r="B383" s="6" t="s">
         <v>1092</v>
       </c>
       <c r="C383" s="7" t="s">
         <v>1093</v>
       </c>
       <c r="D383" s="5">
         <v>0.0</v>
       </c>
       <c r="E383" s="9">
         <v>5290.0</v>
       </c>
       <c r="F383" s="7" t="s">
         <v>1094</v>
       </c>
     </row>
     <row r="384" spans="1:6">
       <c r="A384" s="11">
         <v>1</v>
       </c>
       <c r="B384" s="6" t="s">
         <v>1095</v>
       </c>
       <c r="C384" s="7" t="s">
         <v>1096</v>
       </c>
       <c r="D384" s="5">
-        <v>8.0</v>
+        <v>55.0</v>
       </c>
       <c r="E384" s="9">
         <v>49200.0</v>
       </c>
       <c r="F384" s="7" t="s">
         <v>1097</v>
       </c>
     </row>
     <row r="385" spans="1:6">
       <c r="A385" s="11">
         <v>2</v>
       </c>
       <c r="B385" s="6" t="s">
         <v>1098</v>
       </c>
       <c r="C385" s="7" t="s">
         <v>1099</v>
       </c>
       <c r="D385" s="5">
-        <v>64.0</v>
+        <v>59.0</v>
       </c>
       <c r="E385" s="9">
         <v>49200.0</v>
       </c>
       <c r="F385" s="7" t="s">
         <v>1100</v>
       </c>
     </row>
     <row r="386" spans="1:6">
       <c r="A386" s="11">
         <v>3</v>
       </c>
       <c r="B386" s="6" t="s">
         <v>1101</v>
       </c>
       <c r="C386" s="7" t="s">
         <v>1102</v>
       </c>
       <c r="D386" s="5">
-        <v>16.0</v>
+        <v>59.0</v>
       </c>
       <c r="E386" s="9">
         <v>31790.0</v>
       </c>
       <c r="F386" s="7" t="s">
         <v>1103</v>
       </c>
     </row>
     <row r="387" spans="1:6">
       <c r="A387" s="11">
         <v>1</v>
       </c>
       <c r="B387" s="6" t="s">
         <v>1104</v>
       </c>
       <c r="C387" s="7" t="s">
         <v>1105</v>
       </c>
       <c r="D387" s="5">
         <v>0.0</v>
       </c>
       <c r="E387" s="9">
         <v>209880.0</v>
       </c>
       <c r="F387" s="7" t="s">
@@ -15391,1594 +15390,1594 @@
       </c>
       <c r="C412" s="7" t="s">
         <v>1171</v>
       </c>
       <c r="D412" s="5">
         <v>0.0</v>
       </c>
       <c r="E412" s="9">
         <v>0.0</v>
       </c>
       <c r="F412" s="7" t="s">
         <v>1172</v>
       </c>
     </row>
     <row r="413" spans="1:6">
       <c r="A413" s="11">
         <v>1</v>
       </c>
       <c r="B413" s="6" t="s">
         <v>1173</v>
       </c>
       <c r="C413" s="7" t="s">
         <v>1174</v>
       </c>
       <c r="D413" s="5">
-        <v>12.0</v>
+        <v>9.0</v>
       </c>
       <c r="E413" s="9">
-        <v>7070.0</v>
+        <v>7320.0</v>
       </c>
       <c r="F413" s="7" t="s">
         <v>1175</v>
       </c>
     </row>
     <row r="414" spans="1:6">
       <c r="A414" s="11">
         <v>2</v>
       </c>
       <c r="B414" s="6" t="s">
         <v>1176</v>
       </c>
       <c r="C414" s="7" t="s">
         <v>1177</v>
       </c>
       <c r="D414" s="5">
-        <v>56.0</v>
+        <v>26.0</v>
       </c>
       <c r="E414" s="9">
-        <v>7070.0</v>
+        <v>7320.0</v>
       </c>
       <c r="F414" s="7" t="s">
         <v>1178</v>
       </c>
     </row>
     <row r="415" spans="1:6">
       <c r="A415" s="11">
         <v>3</v>
       </c>
       <c r="B415" s="6" t="s">
         <v>1179</v>
       </c>
       <c r="C415" s="7" t="s">
         <v>1180</v>
       </c>
       <c r="D415" s="5">
-        <v>30.0</v>
+        <v>14.0</v>
       </c>
       <c r="E415" s="9">
-        <v>9890.0</v>
+        <v>10240.0</v>
       </c>
       <c r="F415" s="7" t="s">
         <v>1181</v>
       </c>
     </row>
     <row r="416" spans="1:6">
       <c r="A416" s="11">
         <v>4</v>
       </c>
       <c r="B416" s="6" t="s">
         <v>1182</v>
       </c>
       <c r="C416" s="7" t="s">
         <v>1183</v>
       </c>
       <c r="D416" s="5">
-        <v>68.0</v>
+        <v>60.0</v>
       </c>
       <c r="E416" s="9">
-        <v>11470.0</v>
+        <v>11870.0</v>
       </c>
       <c r="F416" s="7" t="s">
         <v>1184</v>
       </c>
     </row>
     <row r="417" spans="1:6">
       <c r="A417" s="11">
         <v>5</v>
       </c>
       <c r="B417" s="6" t="s">
         <v>1185</v>
       </c>
       <c r="C417" s="7" t="s">
         <v>1186</v>
       </c>
       <c r="D417" s="5">
-        <v>39.0</v>
+        <v>16.0</v>
       </c>
       <c r="E417" s="9">
-        <v>9160.0</v>
+        <v>9480.0</v>
       </c>
       <c r="F417" s="7" t="s">
         <v>1187</v>
       </c>
     </row>
     <row r="418" spans="1:6">
       <c r="A418" s="11">
         <v>6</v>
       </c>
       <c r="B418" s="6" t="s">
         <v>1188</v>
       </c>
       <c r="C418" s="7" t="s">
         <v>1189</v>
       </c>
       <c r="D418" s="5">
-        <v>52.0</v>
+        <v>33.0</v>
       </c>
       <c r="E418" s="9">
-        <v>10770.0</v>
+        <v>11150.0</v>
       </c>
       <c r="F418" s="7" t="s">
         <v>1190</v>
       </c>
     </row>
     <row r="419" spans="1:6">
       <c r="A419" s="11">
         <v>7</v>
       </c>
       <c r="B419" s="6" t="s">
         <v>1191</v>
       </c>
       <c r="C419" s="7" t="s">
         <v>1192</v>
       </c>
       <c r="D419" s="5">
-        <v>61.0</v>
+        <v>37.0</v>
       </c>
       <c r="E419" s="9">
-        <v>10920.0</v>
+        <v>11300.0</v>
       </c>
       <c r="F419" s="7" t="s">
         <v>1193</v>
       </c>
     </row>
     <row r="420" spans="1:6">
       <c r="A420" s="11">
         <v>8</v>
       </c>
       <c r="B420" s="6" t="s">
         <v>1194</v>
       </c>
       <c r="C420" s="7" t="s">
         <v>1195</v>
       </c>
       <c r="D420" s="5">
-        <v>22.0</v>
+        <v>38.0</v>
       </c>
       <c r="E420" s="9">
-        <v>9280.0</v>
+        <v>9600.0</v>
       </c>
       <c r="F420" s="7" t="s">
         <v>1196</v>
       </c>
     </row>
     <row r="421" spans="1:6">
       <c r="A421" s="11">
         <v>9</v>
       </c>
       <c r="B421" s="6" t="s">
         <v>1197</v>
       </c>
       <c r="C421" s="7" t="s">
         <v>1198</v>
       </c>
       <c r="D421" s="5">
-        <v>31.0</v>
+        <v>28.0</v>
       </c>
       <c r="E421" s="9">
-        <v>10990.0</v>
+        <v>11370.0</v>
       </c>
       <c r="F421" s="7" t="s">
         <v>1199</v>
       </c>
     </row>
     <row r="422" spans="1:6">
       <c r="A422" s="11">
         <v>10</v>
       </c>
       <c r="B422" s="6" t="s">
         <v>1200</v>
       </c>
       <c r="C422" s="7" t="s">
         <v>1201</v>
       </c>
       <c r="D422" s="5">
-        <v>74.0</v>
+        <v>23.0</v>
       </c>
       <c r="E422" s="9">
-        <v>11620.0</v>
+        <v>12030.0</v>
       </c>
       <c r="F422" s="7" t="s">
         <v>1202</v>
       </c>
     </row>
     <row r="423" spans="1:6">
       <c r="A423" s="11">
         <v>11</v>
       </c>
       <c r="B423" s="6" t="s">
         <v>1203</v>
       </c>
       <c r="C423" s="7" t="s">
         <v>1204</v>
       </c>
       <c r="D423" s="5">
-        <v>33.0</v>
+        <v>34.0</v>
       </c>
       <c r="E423" s="9">
-        <v>11620.0</v>
+        <v>12030.0</v>
       </c>
       <c r="F423" s="7" t="s">
         <v>1205</v>
       </c>
     </row>
     <row r="424" spans="1:6">
       <c r="A424" s="11">
         <v>12</v>
       </c>
       <c r="B424" s="6" t="s">
         <v>1206</v>
       </c>
       <c r="C424" s="7" t="s">
         <v>1207</v>
       </c>
       <c r="D424" s="5">
-        <v>35.0</v>
+        <v>8.0</v>
       </c>
       <c r="E424" s="9">
-        <v>13870.0</v>
+        <v>14360.0</v>
       </c>
       <c r="F424" s="7" t="s">
         <v>1208</v>
       </c>
     </row>
     <row r="425" spans="1:6">
       <c r="A425" s="11">
         <v>13</v>
       </c>
       <c r="B425" s="6" t="s">
         <v>1209</v>
       </c>
       <c r="C425" s="7" t="s">
         <v>1210</v>
       </c>
       <c r="D425" s="5">
-        <v>52.0</v>
+        <v>40.0</v>
       </c>
       <c r="E425" s="9">
-        <v>18550.0</v>
+        <v>19200.0</v>
       </c>
       <c r="F425" s="7" t="s">
         <v>1211</v>
       </c>
     </row>
     <row r="426" spans="1:6">
       <c r="A426" s="11">
         <v>14</v>
       </c>
       <c r="B426" s="6" t="s">
         <v>1212</v>
       </c>
       <c r="C426" s="7" t="s">
         <v>1213</v>
       </c>
       <c r="D426" s="5">
-        <v>20.0</v>
+        <v>2.0</v>
       </c>
       <c r="E426" s="9">
-        <v>17580.0</v>
+        <v>18200.0</v>
       </c>
       <c r="F426" s="7" t="s">
         <v>1214</v>
       </c>
     </row>
     <row r="427" spans="1:6">
       <c r="A427" s="11">
         <v>15</v>
       </c>
       <c r="B427" s="6" t="s">
         <v>1215</v>
       </c>
       <c r="C427" s="7" t="s">
         <v>1216</v>
       </c>
       <c r="D427" s="5">
-        <v>8.0</v>
+        <v>4.0</v>
       </c>
       <c r="E427" s="9">
-        <v>22620.0</v>
+        <v>23410.0</v>
       </c>
       <c r="F427" s="7" t="s">
         <v>1217</v>
       </c>
     </row>
     <row r="428" spans="1:6">
       <c r="A428" s="11">
         <v>16</v>
       </c>
       <c r="B428" s="6" t="s">
         <v>1218</v>
       </c>
       <c r="C428" s="7" t="s">
         <v>1219</v>
       </c>
       <c r="D428" s="5">
-        <v>0.0</v>
+        <v>23.0</v>
       </c>
       <c r="E428" s="9">
-        <v>12500.0</v>
+        <v>12940.0</v>
       </c>
       <c r="F428" s="7" t="s">
         <v>1220</v>
       </c>
     </row>
     <row r="429" spans="1:6">
       <c r="A429" s="11">
         <v>17</v>
       </c>
       <c r="B429" s="6" t="s">
         <v>1221</v>
       </c>
       <c r="C429" s="7" t="s">
         <v>1222</v>
       </c>
       <c r="D429" s="5">
-        <v>8.0</v>
+        <v>24.0</v>
       </c>
       <c r="E429" s="9">
-        <v>12980.0</v>
+        <v>13430.0</v>
       </c>
       <c r="F429" s="7" t="s">
         <v>1223</v>
       </c>
     </row>
     <row r="430" spans="1:6">
       <c r="A430" s="11">
         <v>18</v>
       </c>
       <c r="B430" s="6" t="s">
         <v>1224</v>
       </c>
       <c r="C430" s="7" t="s">
         <v>1225</v>
       </c>
       <c r="D430" s="5">
-        <v>29.0</v>
+        <v>37.0</v>
       </c>
       <c r="E430" s="9">
-        <v>14560.0</v>
+        <v>15070.0</v>
       </c>
       <c r="F430" s="7" t="s">
         <v>1226</v>
       </c>
     </row>
     <row r="431" spans="1:6">
       <c r="A431" s="11">
         <v>19</v>
       </c>
       <c r="B431" s="6" t="s">
         <v>1227</v>
       </c>
       <c r="C431" s="7" t="s">
         <v>1228</v>
       </c>
       <c r="D431" s="5">
-        <v>21.0</v>
+        <v>26.0</v>
       </c>
       <c r="E431" s="9">
-        <v>14730.0</v>
+        <v>15250.0</v>
       </c>
       <c r="F431" s="7" t="s">
         <v>1229</v>
       </c>
     </row>
     <row r="432" spans="1:6">
       <c r="A432" s="11">
         <v>20</v>
       </c>
       <c r="B432" s="6" t="s">
         <v>1230</v>
       </c>
       <c r="C432" s="7" t="s">
         <v>1231</v>
       </c>
       <c r="D432" s="5">
-        <v>33.0</v>
+        <v>22.0</v>
       </c>
       <c r="E432" s="9">
-        <v>14730.0</v>
+        <v>15250.0</v>
       </c>
       <c r="F432" s="7" t="s">
         <v>1232</v>
       </c>
     </row>
     <row r="433" spans="1:6">
       <c r="A433" s="11">
         <v>21</v>
       </c>
       <c r="B433" s="6" t="s">
         <v>1233</v>
       </c>
       <c r="C433" s="7" t="s">
         <v>1234</v>
       </c>
       <c r="D433" s="5">
-        <v>18.0</v>
+        <v>9.0</v>
       </c>
       <c r="E433" s="9">
-        <v>17630.0</v>
+        <v>18250.0</v>
       </c>
       <c r="F433" s="7" t="s">
         <v>1235</v>
       </c>
     </row>
     <row r="434" spans="1:6">
       <c r="A434" s="11">
         <v>22</v>
       </c>
       <c r="B434" s="6" t="s">
         <v>1236</v>
       </c>
       <c r="C434" s="7" t="s">
         <v>1237</v>
       </c>
       <c r="D434" s="5">
-        <v>24.0</v>
+        <v>13.0</v>
       </c>
       <c r="E434" s="9">
-        <v>27500.0</v>
+        <v>28460.0</v>
       </c>
       <c r="F434" s="7" t="s">
         <v>1238</v>
       </c>
     </row>
     <row r="435" spans="1:6">
       <c r="A435" s="11">
         <v>23</v>
       </c>
       <c r="B435" s="6" t="s">
         <v>1239</v>
       </c>
       <c r="C435" s="7" t="s">
         <v>1240</v>
       </c>
       <c r="D435" s="5">
-        <v>18.0</v>
+        <v>5.0</v>
       </c>
       <c r="E435" s="9">
-        <v>13830.0</v>
+        <v>14310.0</v>
       </c>
       <c r="F435" s="7" t="s">
         <v>1241</v>
       </c>
     </row>
     <row r="436" spans="1:6">
       <c r="A436" s="11">
         <v>24</v>
       </c>
       <c r="B436" s="6" t="s">
         <v>1242</v>
       </c>
       <c r="C436" s="7" t="s">
         <v>1243</v>
       </c>
       <c r="D436" s="5">
-        <v>9.0</v>
+        <v>14.0</v>
       </c>
       <c r="E436" s="9">
-        <v>19730.0</v>
+        <v>20420.0</v>
       </c>
       <c r="F436" s="7" t="s">
         <v>1244</v>
       </c>
     </row>
     <row r="437" spans="1:6">
       <c r="A437" s="11">
         <v>25</v>
       </c>
       <c r="B437" s="6" t="s">
         <v>1245</v>
       </c>
       <c r="C437" s="7" t="s">
         <v>1246</v>
       </c>
       <c r="D437" s="5">
-        <v>37.0</v>
+        <v>27.0</v>
       </c>
       <c r="E437" s="9">
-        <v>19980.0</v>
+        <v>20680.0</v>
       </c>
       <c r="F437" s="7" t="s">
         <v>1247</v>
       </c>
     </row>
     <row r="438" spans="1:6">
       <c r="A438" s="11">
         <v>26</v>
       </c>
       <c r="B438" s="6" t="s">
         <v>1248</v>
       </c>
       <c r="C438" s="7" t="s">
         <v>1249</v>
       </c>
       <c r="D438" s="5">
-        <v>37.0</v>
+        <v>10.0</v>
       </c>
       <c r="E438" s="9">
-        <v>22240.0</v>
+        <v>23020.0</v>
       </c>
       <c r="F438" s="7" t="s">
         <v>1250</v>
       </c>
     </row>
     <row r="439" spans="1:6">
       <c r="A439" s="11">
         <v>27</v>
       </c>
       <c r="B439" s="6" t="s">
         <v>1251</v>
       </c>
       <c r="C439" s="7" t="s">
         <v>1252</v>
       </c>
       <c r="D439" s="5">
-        <v>19.0</v>
+        <v>5.0</v>
       </c>
       <c r="E439" s="9">
-        <v>25380.0</v>
+        <v>26270.0</v>
       </c>
       <c r="F439" s="7" t="s">
         <v>1253</v>
       </c>
     </row>
     <row r="440" spans="1:6">
       <c r="A440" s="11">
         <v>28</v>
       </c>
       <c r="B440" s="6" t="s">
         <v>1254</v>
       </c>
       <c r="C440" s="7" t="s">
         <v>1255</v>
       </c>
       <c r="D440" s="5">
-        <v>24.0</v>
+        <v>17.0</v>
       </c>
       <c r="E440" s="9">
-        <v>14330.0</v>
+        <v>14830.0</v>
       </c>
       <c r="F440" s="7" t="s">
         <v>1256</v>
       </c>
     </row>
     <row r="441" spans="1:6">
       <c r="A441" s="11">
         <v>29</v>
       </c>
       <c r="B441" s="6" t="s">
         <v>1257</v>
       </c>
       <c r="C441" s="7" t="s">
         <v>1258</v>
       </c>
       <c r="D441" s="5">
-        <v>26.0</v>
+        <v>8.0</v>
       </c>
       <c r="E441" s="9">
-        <v>19730.0</v>
+        <v>20420.0</v>
       </c>
       <c r="F441" s="7" t="s">
         <v>1259</v>
       </c>
     </row>
     <row r="442" spans="1:6">
       <c r="A442" s="11">
         <v>30</v>
       </c>
       <c r="B442" s="6" t="s">
         <v>1260</v>
       </c>
       <c r="C442" s="7" t="s">
         <v>1261</v>
       </c>
       <c r="D442" s="5">
-        <v>31.0</v>
+        <v>5.0</v>
       </c>
       <c r="E442" s="9">
-        <v>19730.0</v>
+        <v>20420.0</v>
       </c>
       <c r="F442" s="7" t="s">
         <v>1262</v>
       </c>
     </row>
     <row r="443" spans="1:6">
       <c r="A443" s="11">
         <v>31</v>
       </c>
       <c r="B443" s="6" t="s">
         <v>1263</v>
       </c>
       <c r="C443" s="7" t="s">
         <v>1264</v>
       </c>
       <c r="D443" s="5">
-        <v>17.0</v>
+        <v>10.0</v>
       </c>
       <c r="E443" s="9">
-        <v>21990.0</v>
+        <v>22760.0</v>
       </c>
       <c r="F443" s="7" t="s">
         <v>1265</v>
       </c>
     </row>
     <row r="444" spans="1:6">
       <c r="A444" s="11">
         <v>32</v>
       </c>
       <c r="B444" s="6" t="s">
         <v>1266</v>
       </c>
       <c r="C444" s="7" t="s">
         <v>1267</v>
       </c>
       <c r="D444" s="5">
         <v>0.0</v>
       </c>
       <c r="E444" s="9">
-        <v>32090.0</v>
+        <v>33210.0</v>
       </c>
       <c r="F444" s="7" t="s">
         <v>1268</v>
       </c>
     </row>
     <row r="445" spans="1:6">
       <c r="A445" s="11">
         <v>33</v>
       </c>
       <c r="B445" s="6" t="s">
         <v>1269</v>
       </c>
       <c r="C445" s="7" t="s">
         <v>1270</v>
       </c>
       <c r="D445" s="5">
-        <v>7.0</v>
+        <v>9.0</v>
       </c>
       <c r="E445" s="9">
-        <v>29990.0</v>
+        <v>31040.0</v>
       </c>
       <c r="F445" s="7" t="s">
         <v>1271</v>
       </c>
     </row>
     <row r="446" spans="1:6">
       <c r="A446" s="11">
         <v>1</v>
       </c>
       <c r="B446" s="6" t="s">
         <v>1272</v>
       </c>
       <c r="C446" s="7" t="s">
         <v>1273</v>
       </c>
       <c r="D446" s="5">
-        <v>13.0</v>
+        <v>1.0</v>
       </c>
       <c r="E446" s="9">
-        <v>113940.0</v>
+        <v>117930.0</v>
       </c>
       <c r="F446" s="7" t="s">
         <v>1274</v>
       </c>
     </row>
     <row r="447" spans="1:6">
       <c r="A447" s="11">
         <v>2</v>
       </c>
       <c r="B447" s="6" t="s">
         <v>1275</v>
       </c>
       <c r="C447" s="7" t="s">
         <v>1276</v>
       </c>
       <c r="D447" s="5">
-        <v>8.0</v>
+        <v>1.0</v>
       </c>
       <c r="E447" s="9">
-        <v>137780.0</v>
+        <v>142600.0</v>
       </c>
       <c r="F447" s="7" t="s">
         <v>1277</v>
       </c>
     </row>
     <row r="448" spans="1:6">
       <c r="A448" s="11">
         <v>3</v>
       </c>
       <c r="B448" s="6" t="s">
         <v>1278</v>
       </c>
       <c r="C448" s="7" t="s">
         <v>1279</v>
       </c>
       <c r="D448" s="5">
-        <v>12.0</v>
+        <v>9.0</v>
       </c>
       <c r="E448" s="9">
-        <v>162960.0</v>
+        <v>168660.0</v>
       </c>
       <c r="F448" s="7" t="s">
         <v>1280</v>
       </c>
     </row>
     <row r="449" spans="1:6">
       <c r="A449" s="11">
         <v>4</v>
       </c>
       <c r="B449" s="6" t="s">
         <v>1281</v>
       </c>
       <c r="C449" s="7" t="s">
         <v>1282</v>
       </c>
       <c r="D449" s="5">
-        <v>14.0</v>
+        <v>8.0</v>
       </c>
       <c r="E449" s="9">
-        <v>193680.0</v>
+        <v>200460.0</v>
       </c>
       <c r="F449" s="7" t="s">
         <v>1283</v>
       </c>
     </row>
     <row r="450" spans="1:6">
       <c r="A450" s="11">
         <v>5</v>
       </c>
       <c r="B450" s="6" t="s">
         <v>1284</v>
       </c>
       <c r="C450" s="7" t="s">
         <v>1285</v>
       </c>
       <c r="D450" s="5">
-        <v>10.0</v>
+        <v>3.0</v>
       </c>
       <c r="E450" s="9">
-        <v>39630.0</v>
+        <v>41020.0</v>
       </c>
       <c r="F450" s="7" t="s">
         <v>1286</v>
       </c>
     </row>
     <row r="451" spans="1:6">
       <c r="A451" s="11">
         <v>6</v>
       </c>
       <c r="B451" s="6" t="s">
         <v>1287</v>
       </c>
       <c r="C451" s="7" t="s">
         <v>1288</v>
       </c>
       <c r="D451" s="5">
-        <v>22.0</v>
+        <v>4.0</v>
       </c>
       <c r="E451" s="9">
-        <v>43850.0</v>
+        <v>45380.0</v>
       </c>
       <c r="F451" s="7" t="s">
         <v>1289</v>
       </c>
     </row>
     <row r="452" spans="1:6">
       <c r="A452" s="11">
         <v>7</v>
       </c>
       <c r="B452" s="6" t="s">
         <v>1290</v>
       </c>
       <c r="C452" s="7" t="s">
         <v>1291</v>
       </c>
       <c r="D452" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E452" s="9">
-        <v>32000.0</v>
+        <v>33120.0</v>
       </c>
       <c r="F452" s="7" t="s">
         <v>1292</v>
       </c>
     </row>
     <row r="453" spans="1:6">
       <c r="A453" s="11">
         <v>8</v>
       </c>
       <c r="B453" s="6" t="s">
         <v>1293</v>
       </c>
       <c r="C453" s="7" t="s">
         <v>1294</v>
       </c>
       <c r="D453" s="5">
-        <v>0.0</v>
+        <v>12.0</v>
       </c>
       <c r="E453" s="9">
-        <v>36970.0</v>
+        <v>38260.0</v>
       </c>
       <c r="F453" s="7" t="s">
         <v>1295</v>
       </c>
     </row>
     <row r="454" spans="1:6">
       <c r="A454" s="11">
         <v>9</v>
       </c>
       <c r="B454" s="6" t="s">
         <v>1296</v>
       </c>
       <c r="C454" s="7" t="s">
         <v>1297</v>
       </c>
       <c r="D454" s="5">
-        <v>12.0</v>
+        <v>2.0</v>
       </c>
       <c r="E454" s="9">
-        <v>33770.0</v>
+        <v>34950.0</v>
       </c>
       <c r="F454" s="7" t="s">
         <v>1298</v>
       </c>
     </row>
     <row r="455" spans="1:6">
       <c r="A455" s="11">
         <v>10</v>
       </c>
       <c r="B455" s="6" t="s">
         <v>1299</v>
       </c>
       <c r="C455" s="7" t="s">
         <v>1300</v>
       </c>
       <c r="D455" s="5">
-        <v>17.0</v>
+        <v>4.0</v>
       </c>
       <c r="E455" s="9">
-        <v>36970.0</v>
+        <v>38260.0</v>
       </c>
       <c r="F455" s="7" t="s">
         <v>1301</v>
       </c>
     </row>
     <row r="456" spans="1:6">
       <c r="A456" s="11">
         <v>11</v>
       </c>
       <c r="B456" s="6" t="s">
         <v>1302</v>
       </c>
       <c r="C456" s="7" t="s">
         <v>1303</v>
       </c>
       <c r="D456" s="5">
         <v>0.0</v>
       </c>
       <c r="E456" s="9">
         <v>21570.0</v>
       </c>
       <c r="F456" s="7" t="s">
         <v>1304</v>
       </c>
     </row>
     <row r="457" spans="1:6">
       <c r="A457" s="11">
         <v>12</v>
       </c>
       <c r="B457" s="6" t="s">
         <v>1305</v>
       </c>
       <c r="C457" s="7" t="s">
         <v>1306</v>
       </c>
       <c r="D457" s="5">
-        <v>17.0</v>
+        <v>14.0</v>
       </c>
       <c r="E457" s="9">
-        <v>44130.0</v>
+        <v>45670.0</v>
       </c>
       <c r="F457" s="7" t="s">
         <v>1307</v>
       </c>
     </row>
     <row r="458" spans="1:6">
       <c r="A458" s="11">
         <v>13</v>
       </c>
       <c r="B458" s="6" t="s">
         <v>1308</v>
       </c>
       <c r="C458" s="7" t="s">
         <v>1309</v>
       </c>
       <c r="D458" s="5">
         <v>0.0</v>
       </c>
       <c r="E458" s="9">
         <v>28320.0</v>
       </c>
       <c r="F458" s="7" t="s">
         <v>1310</v>
       </c>
     </row>
     <row r="459" spans="1:6">
       <c r="A459" s="11">
         <v>14</v>
       </c>
       <c r="B459" s="6" t="s">
         <v>1311</v>
       </c>
       <c r="C459" s="7" t="s">
         <v>1312</v>
       </c>
       <c r="D459" s="5">
-        <v>19.0</v>
+        <v>29.0</v>
       </c>
       <c r="E459" s="9">
-        <v>29380.0</v>
+        <v>30410.0</v>
       </c>
       <c r="F459" s="7" t="s">
         <v>1313</v>
       </c>
     </row>
     <row r="460" spans="1:6">
       <c r="A460" s="11">
         <v>15</v>
       </c>
       <c r="B460" s="6" t="s">
         <v>1314</v>
       </c>
       <c r="C460" s="7" t="s">
         <v>1315</v>
       </c>
       <c r="D460" s="5">
-        <v>15.0</v>
+        <v>16.0</v>
       </c>
       <c r="E460" s="9">
-        <v>38440.0</v>
+        <v>39790.0</v>
       </c>
       <c r="F460" s="7" t="s">
         <v>1316</v>
       </c>
     </row>
     <row r="461" spans="1:6">
       <c r="A461" s="11">
         <v>16</v>
       </c>
       <c r="B461" s="6" t="s">
         <v>1317</v>
       </c>
       <c r="C461" s="7" t="s">
         <v>1318</v>
       </c>
       <c r="D461" s="5">
-        <v>13.0</v>
+        <v>5.0</v>
       </c>
       <c r="E461" s="9">
-        <v>43250.0</v>
+        <v>44760.0</v>
       </c>
       <c r="F461" s="7" t="s">
         <v>1319</v>
       </c>
     </row>
     <row r="462" spans="1:6">
       <c r="A462" s="11">
         <v>17</v>
       </c>
       <c r="B462" s="6" t="s">
         <v>1320</v>
       </c>
       <c r="C462" s="7" t="s">
         <v>1321</v>
       </c>
       <c r="D462" s="5">
         <v>0.0</v>
       </c>
       <c r="E462" s="9">
         <v>0.0</v>
       </c>
       <c r="F462" s="7" t="s">
         <v>1322</v>
       </c>
     </row>
     <row r="463" spans="1:6">
       <c r="A463" s="11">
         <v>18</v>
       </c>
       <c r="B463" s="6" t="s">
         <v>1323</v>
       </c>
       <c r="C463" s="7" t="s">
         <v>1324</v>
       </c>
       <c r="D463" s="5">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="E463" s="9">
-        <v>52760.0</v>
+        <v>54610.0</v>
       </c>
       <c r="F463" s="7" t="s">
         <v>1325</v>
       </c>
     </row>
     <row r="464" spans="1:6">
       <c r="A464" s="11">
         <v>19</v>
       </c>
       <c r="B464" s="6" t="s">
         <v>1326</v>
       </c>
       <c r="C464" s="7" t="s">
         <v>1327</v>
       </c>
       <c r="D464" s="5">
         <v>0.0</v>
       </c>
       <c r="E464" s="9">
         <v>0.0</v>
       </c>
       <c r="F464" s="7" t="s">
         <v>1328</v>
       </c>
     </row>
     <row r="465" spans="1:6">
       <c r="A465" s="11">
         <v>20</v>
       </c>
       <c r="B465" s="6" t="s">
         <v>1329</v>
       </c>
       <c r="C465" s="7" t="s">
         <v>1330</v>
       </c>
       <c r="D465" s="5">
         <v>3.0</v>
       </c>
       <c r="E465" s="9">
-        <v>30810.0</v>
+        <v>31890.0</v>
       </c>
       <c r="F465" s="7" t="s">
         <v>1331</v>
       </c>
     </row>
     <row r="466" spans="1:6">
       <c r="A466" s="11">
         <v>21</v>
       </c>
       <c r="B466" s="6" t="s">
         <v>1332</v>
       </c>
       <c r="C466" s="7" t="s">
         <v>1333</v>
       </c>
       <c r="D466" s="5">
-        <v>4.0</v>
+        <v>3.0</v>
       </c>
       <c r="E466" s="9">
-        <v>46770.0</v>
+        <v>48410.0</v>
       </c>
       <c r="F466" s="7" t="s">
         <v>1334</v>
       </c>
     </row>
     <row r="467" spans="1:6">
       <c r="A467" s="11">
         <v>22</v>
       </c>
       <c r="B467" s="6" t="s">
         <v>1335</v>
       </c>
       <c r="C467" s="7" t="s">
         <v>1336</v>
       </c>
       <c r="D467" s="5">
-        <v>15.0</v>
+        <v>3.0</v>
       </c>
       <c r="E467" s="9">
-        <v>52760.0</v>
+        <v>54610.0</v>
       </c>
       <c r="F467" s="7" t="s">
         <v>1337</v>
       </c>
     </row>
     <row r="468" spans="1:6">
       <c r="A468" s="11">
         <v>23</v>
       </c>
       <c r="B468" s="6" t="s">
         <v>1338</v>
       </c>
       <c r="C468" s="7" t="s">
         <v>1339</v>
       </c>
       <c r="D468" s="5">
         <v>7.0</v>
       </c>
       <c r="E468" s="9">
-        <v>60070.0</v>
+        <v>62170.0</v>
       </c>
       <c r="F468" s="7" t="s">
         <v>1340</v>
       </c>
     </row>
     <row r="469" spans="1:6">
       <c r="A469" s="11">
         <v>24</v>
       </c>
       <c r="B469" s="6" t="s">
         <v>1341</v>
       </c>
       <c r="C469" s="7" t="s">
         <v>1342</v>
       </c>
       <c r="D469" s="5">
-        <v>16.0</v>
+        <v>0.0</v>
       </c>
       <c r="E469" s="9">
-        <v>63430.0</v>
+        <v>65650.0</v>
       </c>
       <c r="F469" s="7" t="s">
         <v>1343</v>
       </c>
     </row>
     <row r="470" spans="1:6">
       <c r="A470" s="11">
         <v>25</v>
       </c>
       <c r="B470" s="6" t="s">
         <v>1344</v>
       </c>
       <c r="C470" s="7" t="s">
         <v>1345</v>
       </c>
       <c r="D470" s="5">
-        <v>4.0</v>
+        <v>1.0</v>
       </c>
       <c r="E470" s="9">
-        <v>72630.0</v>
+        <v>75170.0</v>
       </c>
       <c r="F470" s="7" t="s">
         <v>1346</v>
       </c>
     </row>
     <row r="471" spans="1:6">
       <c r="A471" s="11">
         <v>26</v>
       </c>
       <c r="B471" s="6" t="s">
         <v>1347</v>
       </c>
       <c r="C471" s="7" t="s">
         <v>1348</v>
       </c>
       <c r="D471" s="5">
-        <v>0.0</v>
+        <v>3.0</v>
       </c>
       <c r="E471" s="9">
-        <v>87540.0</v>
+        <v>90600.0</v>
       </c>
       <c r="F471" s="7" t="s">
         <v>1349</v>
       </c>
     </row>
     <row r="472" spans="1:6">
       <c r="A472" s="11">
         <v>27</v>
       </c>
       <c r="B472" s="6" t="s">
         <v>1350</v>
       </c>
       <c r="C472" s="7" t="s">
         <v>1351</v>
       </c>
       <c r="D472" s="5">
-        <v>17.0</v>
+        <v>25.0</v>
       </c>
       <c r="E472" s="9">
-        <v>47800.0</v>
+        <v>49470.0</v>
       </c>
       <c r="F472" s="7" t="s">
         <v>1352</v>
       </c>
     </row>
     <row r="473" spans="1:6">
       <c r="A473" s="11">
         <v>28</v>
       </c>
       <c r="B473" s="6" t="s">
         <v>1353</v>
       </c>
       <c r="C473" s="7" t="s">
         <v>1354</v>
       </c>
       <c r="D473" s="5">
-        <v>18.0</v>
+        <v>0.0</v>
       </c>
       <c r="E473" s="9">
-        <v>53060.0</v>
+        <v>54920.0</v>
       </c>
       <c r="F473" s="7" t="s">
         <v>1355</v>
       </c>
     </row>
     <row r="474" spans="1:6">
       <c r="A474" s="11">
         <v>29</v>
       </c>
       <c r="B474" s="6" t="s">
         <v>1356</v>
       </c>
       <c r="C474" s="7" t="s">
         <v>1357</v>
       </c>
       <c r="D474" s="5">
-        <v>10.0</v>
+        <v>2.0</v>
       </c>
       <c r="E474" s="9">
-        <v>55970.0</v>
+        <v>57930.0</v>
       </c>
       <c r="F474" s="7" t="s">
         <v>1358</v>
       </c>
     </row>
     <row r="475" spans="1:6">
       <c r="A475" s="11">
         <v>30</v>
       </c>
       <c r="B475" s="6" t="s">
         <v>1359</v>
       </c>
       <c r="C475" s="7" t="s">
         <v>1360</v>
       </c>
       <c r="D475" s="5">
         <v>0.0</v>
       </c>
       <c r="E475" s="9">
         <v>0.0</v>
       </c>
       <c r="F475" s="7" t="s">
         <v>1361</v>
       </c>
     </row>
     <row r="476" spans="1:6">
       <c r="A476" s="11">
         <v>31</v>
       </c>
       <c r="B476" s="6" t="s">
         <v>1362</v>
       </c>
       <c r="C476" s="7" t="s">
         <v>1363</v>
       </c>
       <c r="D476" s="5">
-        <v>20.0</v>
+        <v>1.0</v>
       </c>
       <c r="E476" s="9">
-        <v>70440.0</v>
+        <v>72910.0</v>
       </c>
       <c r="F476" s="7" t="s">
         <v>1364</v>
       </c>
     </row>
     <row r="477" spans="1:6">
       <c r="A477" s="11">
         <v>32</v>
       </c>
       <c r="B477" s="6" t="s">
         <v>1365</v>
       </c>
       <c r="C477" s="7" t="s">
         <v>1366</v>
       </c>
       <c r="D477" s="5">
         <v>0.0</v>
       </c>
       <c r="E477" s="9">
-        <v>91630.0</v>
+        <v>94840.0</v>
       </c>
       <c r="F477" s="7" t="s">
         <v>1367</v>
       </c>
     </row>
     <row r="478" spans="1:6">
       <c r="A478" s="11">
         <v>33</v>
       </c>
       <c r="B478" s="6" t="s">
         <v>1368</v>
       </c>
       <c r="C478" s="7" t="s">
         <v>1369</v>
       </c>
       <c r="D478" s="5">
-        <v>15.0</v>
+        <v>12.0</v>
       </c>
       <c r="E478" s="9">
-        <v>90470.0</v>
+        <v>93640.0</v>
       </c>
       <c r="F478" s="7" t="s">
         <v>1370</v>
       </c>
     </row>
     <row r="479" spans="1:6">
       <c r="A479" s="11">
         <v>34</v>
       </c>
       <c r="B479" s="6" t="s">
         <v>1371</v>
       </c>
       <c r="C479" s="7" t="s">
         <v>1372</v>
       </c>
       <c r="D479" s="5">
         <v>14.0</v>
       </c>
       <c r="E479" s="9">
-        <v>97630.0</v>
+        <v>101050.0</v>
       </c>
       <c r="F479" s="7" t="s">
         <v>1373</v>
       </c>
     </row>
     <row r="480" spans="1:6">
       <c r="A480" s="11">
         <v>35</v>
       </c>
       <c r="B480" s="6" t="s">
         <v>1374</v>
       </c>
       <c r="C480" s="7" t="s">
         <v>1375</v>
       </c>
       <c r="D480" s="5">
-        <v>3.0</v>
+        <v>0.0</v>
       </c>
       <c r="E480" s="9">
-        <v>69710.0</v>
+        <v>72150.0</v>
       </c>
       <c r="F480" s="7" t="s">
         <v>1376</v>
       </c>
     </row>
     <row r="481" spans="1:6">
       <c r="A481" s="11">
         <v>36</v>
       </c>
       <c r="B481" s="6" t="s">
         <v>1377</v>
       </c>
       <c r="C481" s="7" t="s">
         <v>1378</v>
       </c>
       <c r="D481" s="5">
-        <v>9.0</v>
+        <v>8.0</v>
       </c>
       <c r="E481" s="9">
-        <v>72360.0</v>
+        <v>74890.0</v>
       </c>
       <c r="F481" s="7" t="s">
         <v>1379</v>
       </c>
     </row>
     <row r="482" spans="1:6">
       <c r="A482" s="11">
         <v>37</v>
       </c>
       <c r="B482" s="6" t="s">
         <v>1380</v>
       </c>
       <c r="C482" s="7" t="s">
         <v>1381</v>
       </c>
       <c r="D482" s="5">
-        <v>14.0</v>
+        <v>6.0</v>
       </c>
       <c r="E482" s="9">
-        <v>104500.0</v>
+        <v>108160.0</v>
       </c>
       <c r="F482" s="7" t="s">
         <v>1382</v>
       </c>
     </row>
     <row r="483" spans="1:6">
       <c r="A483" s="11">
         <v>38</v>
       </c>
       <c r="B483" s="6" t="s">
         <v>1383</v>
       </c>
       <c r="C483" s="7" t="s">
         <v>1384</v>
       </c>
       <c r="D483" s="5">
-        <v>12.0</v>
+        <v>0.0</v>
       </c>
       <c r="E483" s="9">
-        <v>126990.0</v>
+        <v>131430.0</v>
       </c>
       <c r="F483" s="7" t="s">
         <v>1385</v>
       </c>
     </row>
     <row r="484" spans="1:6">
       <c r="A484" s="11">
         <v>39</v>
       </c>
       <c r="B484" s="6" t="s">
         <v>1386</v>
       </c>
       <c r="C484" s="7" t="s">
         <v>1387</v>
       </c>
       <c r="D484" s="5">
         <v>0.0</v>
       </c>
       <c r="E484" s="9">
-        <v>150090.0</v>
+        <v>155340.0</v>
       </c>
       <c r="F484" s="7" t="s">
         <v>1388</v>
       </c>
     </row>
     <row r="485" spans="1:6">
       <c r="A485" s="11">
         <v>40</v>
       </c>
       <c r="B485" s="6" t="s">
         <v>1389</v>
       </c>
       <c r="C485" s="7" t="s">
         <v>1390</v>
       </c>
       <c r="D485" s="5">
         <v>0.0</v>
       </c>
       <c r="E485" s="9">
-        <v>178450.0</v>
+        <v>184700.0</v>
       </c>
       <c r="F485" s="7" t="s">
         <v>1391</v>
       </c>
     </row>
     <row r="486" spans="1:6">
       <c r="A486" s="11">
         <v>41</v>
       </c>
       <c r="B486" s="6" t="s">
         <v>1392</v>
       </c>
       <c r="C486" s="7" t="s">
         <v>1393</v>
       </c>
       <c r="D486" s="5">
         <v>0.0</v>
       </c>
       <c r="E486" s="9">
-        <v>79740.0</v>
+        <v>82530.0</v>
       </c>
       <c r="F486" s="7" t="s">
         <v>1394</v>
       </c>
     </row>
     <row r="487" spans="1:6">
       <c r="A487" s="11">
         <v>42</v>
       </c>
       <c r="B487" s="6" t="s">
         <v>1395</v>
       </c>
       <c r="C487" s="7" t="s">
         <v>1396</v>
       </c>
       <c r="D487" s="5">
-        <v>12.0</v>
+        <v>2.0</v>
       </c>
       <c r="E487" s="9">
-        <v>104300.0</v>
+        <v>107950.0</v>
       </c>
       <c r="F487" s="7" t="s">
         <v>1397</v>
       </c>
     </row>
     <row r="488" spans="1:6">
       <c r="A488" s="11">
         <v>43</v>
       </c>
       <c r="B488" s="6" t="s">
         <v>1398</v>
       </c>
       <c r="C488" s="7" t="s">
         <v>1399</v>
       </c>
       <c r="D488" s="5">
-        <v>8.0</v>
+        <v>5.0</v>
       </c>
       <c r="E488" s="9">
-        <v>127000.0</v>
+        <v>131450.0</v>
       </c>
       <c r="F488" s="7" t="s">
         <v>1400</v>
       </c>
     </row>
     <row r="489" spans="1:6">
       <c r="A489" s="11">
         <v>44</v>
       </c>
       <c r="B489" s="6" t="s">
         <v>1401</v>
       </c>
       <c r="C489" s="7" t="s">
         <v>1402</v>
       </c>
       <c r="D489" s="5">
         <v>0.0</v>
       </c>
       <c r="E489" s="9">
-        <v>160760.0</v>
+        <v>166390.0</v>
       </c>
       <c r="F489" s="7" t="s">
         <v>1403</v>
       </c>
     </row>
     <row r="490" spans="1:6">
       <c r="A490" s="11">
         <v>45</v>
       </c>
       <c r="B490" s="6" t="s">
         <v>1404</v>
       </c>
       <c r="C490" s="7" t="s">
         <v>1405</v>
       </c>
       <c r="D490" s="5">
         <v>0.0</v>
       </c>
       <c r="E490" s="9">
-        <v>188850.0</v>
+        <v>195460.0</v>
       </c>
       <c r="F490" s="7" t="s">
         <v>1406</v>
       </c>
     </row>
     <row r="491" spans="1:6">
       <c r="A491" s="11">
         <v>46</v>
       </c>
       <c r="B491" s="6" t="s">
         <v>1407</v>
       </c>
       <c r="C491" s="7" t="s">
         <v>1408</v>
       </c>
       <c r="D491" s="5">
         <v>0.0</v>
       </c>
       <c r="E491" s="9">
         <v>78753.0</v>
       </c>
       <c r="F491" s="7" t="s">
         <v>1409</v>
       </c>
     </row>
@@ -16991,1371 +16990,1371 @@
       </c>
       <c r="C492" s="7" t="s">
         <v>1411</v>
       </c>
       <c r="D492" s="5">
         <v>0.0</v>
       </c>
       <c r="E492" s="9">
         <v>133100.0</v>
       </c>
       <c r="F492" s="7" t="s">
         <v>1412</v>
       </c>
     </row>
     <row r="493" spans="1:6">
       <c r="A493" s="11">
         <v>1</v>
       </c>
       <c r="B493" s="6" t="s">
         <v>1413</v>
       </c>
       <c r="C493" s="7" t="s">
         <v>1414</v>
       </c>
       <c r="D493" s="5">
-        <v>12.0</v>
+        <v>8.0</v>
       </c>
       <c r="E493" s="9">
-        <v>18830.0</v>
+        <v>19870.0</v>
       </c>
       <c r="F493" s="7" t="s">
         <v>1415</v>
       </c>
     </row>
     <row r="494" spans="1:6">
       <c r="A494" s="11">
         <v>2</v>
       </c>
       <c r="B494" s="6" t="s">
         <v>1416</v>
       </c>
       <c r="C494" s="7" t="s">
         <v>1417</v>
       </c>
       <c r="D494" s="5">
-        <v>12.0</v>
+        <v>31.0</v>
       </c>
       <c r="E494" s="9">
-        <v>21650.0</v>
+        <v>22840.0</v>
       </c>
       <c r="F494" s="7" t="s">
         <v>1418</v>
       </c>
     </row>
     <row r="495" spans="1:6">
       <c r="A495" s="11">
         <v>3</v>
       </c>
       <c r="B495" s="6" t="s">
         <v>1419</v>
       </c>
       <c r="C495" s="7" t="s">
         <v>1420</v>
       </c>
       <c r="D495" s="5">
-        <v>104.0</v>
+        <v>11.0</v>
       </c>
       <c r="E495" s="9">
-        <v>25870.0</v>
+        <v>27290.0</v>
       </c>
       <c r="F495" s="7" t="s">
         <v>1421</v>
       </c>
     </row>
     <row r="496" spans="1:6">
       <c r="A496" s="11">
         <v>4</v>
       </c>
       <c r="B496" s="6" t="s">
         <v>1422</v>
       </c>
       <c r="C496" s="7" t="s">
         <v>1423</v>
       </c>
       <c r="D496" s="5">
-        <v>21.0</v>
+        <v>45.0</v>
       </c>
       <c r="E496" s="9">
-        <v>31380.0</v>
+        <v>33110.0</v>
       </c>
       <c r="F496" s="7" t="s">
         <v>1424</v>
       </c>
     </row>
     <row r="497" spans="1:6">
       <c r="A497" s="11">
         <v>1</v>
       </c>
       <c r="B497" s="6" t="s">
         <v>1425</v>
       </c>
       <c r="C497" s="7" t="s">
         <v>1426</v>
       </c>
       <c r="D497" s="5">
-        <v>6.0</v>
+        <v>4.0</v>
       </c>
       <c r="E497" s="9">
-        <v>76520.0</v>
+        <v>80730.0</v>
       </c>
       <c r="F497" s="7" t="s">
         <v>1427</v>
       </c>
     </row>
     <row r="498" spans="1:6">
       <c r="A498" s="11">
         <v>2</v>
       </c>
       <c r="B498" s="6" t="s">
         <v>1428</v>
       </c>
       <c r="C498" s="7" t="s">
         <v>1429</v>
       </c>
       <c r="D498" s="5">
-        <v>29.0</v>
+        <v>38.0</v>
       </c>
       <c r="E498" s="9">
-        <v>81200.0</v>
+        <v>85670.0</v>
       </c>
       <c r="F498" s="7" t="s">
         <v>1430</v>
       </c>
     </row>
     <row r="499" spans="1:6">
       <c r="A499" s="11">
         <v>3</v>
       </c>
       <c r="B499" s="6" t="s">
         <v>1431</v>
       </c>
       <c r="C499" s="7" t="s">
         <v>1432</v>
       </c>
       <c r="D499" s="5">
         <v>2.0</v>
       </c>
       <c r="E499" s="9">
-        <v>17370.0</v>
+        <v>18330.0</v>
       </c>
       <c r="F499" s="7" t="s">
         <v>1433</v>
       </c>
     </row>
     <row r="500" spans="1:6">
       <c r="A500" s="11">
         <v>4</v>
       </c>
       <c r="B500" s="6" t="s">
         <v>1434</v>
       </c>
       <c r="C500" s="7" t="s">
         <v>1435</v>
       </c>
       <c r="D500" s="5">
         <v>0.0</v>
       </c>
       <c r="E500" s="9">
         <v>18480.0</v>
       </c>
       <c r="F500" s="7" t="s">
         <v>1436</v>
       </c>
     </row>
     <row r="501" spans="1:6">
       <c r="A501" s="11">
         <v>5</v>
       </c>
       <c r="B501" s="6" t="s">
         <v>1437</v>
       </c>
       <c r="C501" s="7" t="s">
         <v>1438</v>
       </c>
       <c r="D501" s="5">
-        <v>14.0</v>
+        <v>29.0</v>
       </c>
       <c r="E501" s="9">
-        <v>17740.0</v>
+        <v>18720.0</v>
       </c>
       <c r="F501" s="7" t="s">
         <v>1439</v>
       </c>
     </row>
     <row r="502" spans="1:6">
       <c r="A502" s="11">
         <v>6</v>
       </c>
       <c r="B502" s="6" t="s">
         <v>1440</v>
       </c>
       <c r="C502" s="7" t="s">
         <v>1441</v>
       </c>
       <c r="D502" s="5">
-        <v>19.0</v>
+        <v>26.0</v>
       </c>
       <c r="E502" s="9">
-        <v>21730.0</v>
+        <v>22930.0</v>
       </c>
       <c r="F502" s="7" t="s">
         <v>1442</v>
       </c>
     </row>
     <row r="503" spans="1:6">
       <c r="A503" s="11">
         <v>7</v>
       </c>
       <c r="B503" s="6" t="s">
         <v>1443</v>
       </c>
       <c r="C503" s="7" t="s">
         <v>1444</v>
       </c>
       <c r="D503" s="5">
-        <v>24.0</v>
+        <v>35.0</v>
       </c>
       <c r="E503" s="9">
-        <v>23320.0</v>
+        <v>24600.0</v>
       </c>
       <c r="F503" s="7" t="s">
         <v>1445</v>
       </c>
     </row>
     <row r="504" spans="1:6">
       <c r="A504" s="11">
         <v>8</v>
       </c>
       <c r="B504" s="6" t="s">
         <v>1446</v>
       </c>
       <c r="C504" s="7" t="s">
         <v>1447</v>
       </c>
       <c r="D504" s="5">
-        <v>14.0</v>
+        <v>17.0</v>
       </c>
       <c r="E504" s="9">
-        <v>26160.0</v>
+        <v>27600.0</v>
       </c>
       <c r="F504" s="7" t="s">
         <v>1448</v>
       </c>
     </row>
     <row r="505" spans="1:6">
       <c r="A505" s="11">
         <v>9</v>
       </c>
       <c r="B505" s="6" t="s">
         <v>1449</v>
       </c>
       <c r="C505" s="7" t="s">
         <v>1450</v>
       </c>
       <c r="D505" s="5">
-        <v>53.0</v>
+        <v>72.0</v>
       </c>
       <c r="E505" s="9">
-        <v>29850.0</v>
+        <v>31490.0</v>
       </c>
       <c r="F505" s="7" t="s">
         <v>1451</v>
       </c>
     </row>
     <row r="506" spans="1:6">
       <c r="A506" s="11">
         <v>10</v>
       </c>
       <c r="B506" s="6" t="s">
         <v>1452</v>
       </c>
       <c r="C506" s="7" t="s">
         <v>1453</v>
       </c>
       <c r="D506" s="5">
-        <v>51.0</v>
+        <v>63.0</v>
       </c>
       <c r="E506" s="9">
-        <v>36250.0</v>
+        <v>38240.0</v>
       </c>
       <c r="F506" s="7" t="s">
         <v>1454</v>
       </c>
     </row>
     <row r="507" spans="1:6">
       <c r="A507" s="11">
         <v>11</v>
       </c>
       <c r="B507" s="6" t="s">
         <v>1455</v>
       </c>
       <c r="C507" s="7" t="s">
         <v>1456</v>
       </c>
       <c r="D507" s="5">
-        <v>9.0</v>
+        <v>8.0</v>
       </c>
       <c r="E507" s="9">
-        <v>27210.0</v>
+        <v>28710.0</v>
       </c>
       <c r="F507" s="7" t="s">
         <v>1457</v>
       </c>
     </row>
     <row r="508" spans="1:6">
       <c r="A508" s="11">
         <v>12</v>
       </c>
       <c r="B508" s="6" t="s">
         <v>1458</v>
       </c>
       <c r="C508" s="7" t="s">
         <v>1459</v>
       </c>
       <c r="D508" s="5">
-        <v>33.0</v>
+        <v>66.0</v>
       </c>
       <c r="E508" s="9">
-        <v>35670.0</v>
+        <v>37630.0</v>
       </c>
       <c r="F508" s="7" t="s">
         <v>1460</v>
       </c>
     </row>
     <row r="509" spans="1:6">
       <c r="A509" s="11">
         <v>13</v>
       </c>
       <c r="B509" s="6" t="s">
         <v>1461</v>
       </c>
       <c r="C509" s="7" t="s">
         <v>1462</v>
       </c>
       <c r="D509" s="5">
-        <v>34.0</v>
+        <v>39.0</v>
       </c>
       <c r="E509" s="9">
-        <v>29600.0</v>
+        <v>31230.0</v>
       </c>
       <c r="F509" s="7" t="s">
         <v>1463</v>
       </c>
     </row>
     <row r="510" spans="1:6">
       <c r="A510" s="11">
         <v>14</v>
       </c>
       <c r="B510" s="6" t="s">
         <v>1464</v>
       </c>
       <c r="C510" s="7" t="s">
         <v>1465</v>
       </c>
       <c r="D510" s="5">
-        <v>44.0</v>
+        <v>49.0</v>
       </c>
       <c r="E510" s="9">
-        <v>38380.0</v>
+        <v>40490.0</v>
       </c>
       <c r="F510" s="7" t="s">
         <v>1466</v>
       </c>
     </row>
     <row r="511" spans="1:6">
       <c r="A511" s="11">
         <v>15</v>
       </c>
       <c r="B511" s="6" t="s">
         <v>1467</v>
       </c>
       <c r="C511" s="7" t="s">
         <v>1468</v>
       </c>
       <c r="D511" s="5">
-        <v>8.0</v>
+        <v>16.0</v>
       </c>
       <c r="E511" s="9">
-        <v>39200.0</v>
+        <v>41360.0</v>
       </c>
       <c r="F511" s="7" t="s">
         <v>1469</v>
       </c>
     </row>
     <row r="512" spans="1:6">
       <c r="A512" s="11">
         <v>16</v>
       </c>
       <c r="B512" s="6" t="s">
         <v>1470</v>
       </c>
       <c r="C512" s="7" t="s">
         <v>1471</v>
       </c>
       <c r="D512" s="5">
-        <v>77.0</v>
+        <v>129.0</v>
       </c>
       <c r="E512" s="9">
-        <v>47320.0</v>
+        <v>49920.0</v>
       </c>
       <c r="F512" s="7" t="s">
         <v>1472</v>
       </c>
     </row>
     <row r="513" spans="1:6">
       <c r="A513" s="11">
         <v>17</v>
       </c>
       <c r="B513" s="6" t="s">
         <v>1473</v>
       </c>
       <c r="C513" s="7" t="s">
         <v>1474</v>
       </c>
       <c r="D513" s="5">
-        <v>25.0</v>
+        <v>37.0</v>
       </c>
       <c r="E513" s="9">
-        <v>52040.0</v>
+        <v>54900.0</v>
       </c>
       <c r="F513" s="7" t="s">
         <v>1475</v>
       </c>
     </row>
     <row r="514" spans="1:6">
       <c r="A514" s="11">
         <v>18</v>
       </c>
       <c r="B514" s="6" t="s">
         <v>1476</v>
       </c>
       <c r="C514" s="7" t="s">
         <v>1477</v>
       </c>
       <c r="D514" s="5">
-        <v>44.0</v>
+        <v>34.0</v>
       </c>
       <c r="E514" s="9">
-        <v>68780.0</v>
+        <v>72560.0</v>
       </c>
       <c r="F514" s="7" t="s">
         <v>1478</v>
       </c>
     </row>
     <row r="515" spans="1:6">
       <c r="A515" s="11">
         <v>19</v>
       </c>
       <c r="B515" s="6" t="s">
         <v>1479</v>
       </c>
       <c r="C515" s="7" t="s">
         <v>1480</v>
       </c>
       <c r="D515" s="5">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="E515" s="9">
-        <v>68990.0</v>
+        <v>72780.0</v>
       </c>
       <c r="F515" s="7" t="s">
         <v>1481</v>
       </c>
     </row>
     <row r="516" spans="1:6">
       <c r="A516" s="11">
         <v>20</v>
       </c>
       <c r="B516" s="6" t="s">
         <v>1482</v>
       </c>
       <c r="C516" s="7" t="s">
         <v>1483</v>
       </c>
       <c r="D516" s="5">
-        <v>9.0</v>
+        <v>0.0</v>
       </c>
       <c r="E516" s="9">
-        <v>79870.0</v>
+        <v>84260.0</v>
       </c>
       <c r="F516" s="7" t="s">
         <v>1484</v>
       </c>
     </row>
     <row r="517" spans="1:6">
       <c r="A517" s="11">
         <v>1</v>
       </c>
       <c r="B517" s="6" t="s">
         <v>1485</v>
       </c>
       <c r="C517" s="7" t="s">
         <v>1486</v>
       </c>
       <c r="D517" s="5">
         <v>7.0</v>
       </c>
       <c r="E517" s="9">
-        <v>30027.0</v>
+        <v>31680.0</v>
       </c>
       <c r="F517" s="7" t="s">
         <v>1487</v>
       </c>
     </row>
     <row r="518" spans="1:6">
       <c r="A518" s="11">
         <v>2</v>
       </c>
       <c r="B518" s="6" t="s">
         <v>1488</v>
       </c>
       <c r="C518" s="7" t="s">
         <v>1489</v>
       </c>
       <c r="D518" s="5">
-        <v>217.0</v>
+        <v>215.0</v>
       </c>
       <c r="E518" s="9">
-        <v>11378.0</v>
+        <v>12000.0</v>
       </c>
       <c r="F518" s="7" t="s">
         <v>1490</v>
       </c>
     </row>
     <row r="519" spans="1:6">
       <c r="A519" s="11">
         <v>3</v>
       </c>
       <c r="B519" s="6" t="s">
         <v>1491</v>
       </c>
       <c r="C519" s="7" t="s">
         <v>1492</v>
       </c>
       <c r="D519" s="5">
-        <v>17.0</v>
+        <v>10.0</v>
       </c>
       <c r="E519" s="9">
-        <v>11414.0</v>
+        <v>12040.0</v>
       </c>
       <c r="F519" s="7" t="s">
         <v>1493</v>
       </c>
     </row>
     <row r="520" spans="1:6">
       <c r="A520" s="11">
         <v>4</v>
       </c>
       <c r="B520" s="6" t="s">
         <v>1494</v>
       </c>
       <c r="C520" s="7" t="s">
         <v>1495</v>
       </c>
       <c r="D520" s="5">
-        <v>17.0</v>
+        <v>23.0</v>
       </c>
       <c r="E520" s="9">
-        <v>14157.0</v>
+        <v>14940.0</v>
       </c>
       <c r="F520" s="7" t="s">
         <v>1496</v>
       </c>
     </row>
     <row r="521" spans="1:6">
       <c r="A521" s="11">
         <v>5</v>
       </c>
       <c r="B521" s="6" t="s">
         <v>1497</v>
       </c>
       <c r="C521" s="7" t="s">
         <v>1498</v>
       </c>
       <c r="D521" s="5">
-        <v>48.0</v>
+        <v>5.0</v>
       </c>
       <c r="E521" s="9">
-        <v>15120.0</v>
+        <v>15950.0</v>
       </c>
       <c r="F521" s="7" t="s">
         <v>1499</v>
       </c>
     </row>
     <row r="522" spans="1:6">
       <c r="A522" s="11">
         <v>6</v>
       </c>
       <c r="B522" s="6" t="s">
         <v>1500</v>
       </c>
       <c r="C522" s="7" t="s">
         <v>1501</v>
       </c>
       <c r="D522" s="5">
-        <v>33.0</v>
+        <v>0.0</v>
       </c>
       <c r="E522" s="9">
-        <v>16246.0</v>
+        <v>17140.0</v>
       </c>
       <c r="F522" s="7" t="s">
         <v>1502</v>
       </c>
     </row>
     <row r="523" spans="1:6">
       <c r="A523" s="11">
         <v>7</v>
       </c>
       <c r="B523" s="6" t="s">
         <v>1503</v>
       </c>
       <c r="C523" s="7" t="s">
         <v>1504</v>
       </c>
       <c r="D523" s="5">
-        <v>41.0</v>
+        <v>0.0</v>
       </c>
       <c r="E523" s="9">
-        <v>17636.0</v>
+        <v>18610.0</v>
       </c>
       <c r="F523" s="7" t="s">
         <v>1505</v>
       </c>
     </row>
     <row r="524" spans="1:6">
       <c r="A524" s="11">
         <v>8</v>
       </c>
       <c r="B524" s="6" t="s">
         <v>1506</v>
       </c>
       <c r="C524" s="7" t="s">
         <v>1507</v>
       </c>
       <c r="D524" s="5">
-        <v>46.0</v>
+        <v>9.0</v>
       </c>
       <c r="E524" s="9">
-        <v>20925.0</v>
+        <v>22080.0</v>
       </c>
       <c r="F524" s="7" t="s">
         <v>1508</v>
       </c>
     </row>
     <row r="525" spans="1:6">
       <c r="A525" s="11">
         <v>9</v>
       </c>
       <c r="B525" s="6" t="s">
         <v>1509</v>
       </c>
       <c r="C525" s="7" t="s">
         <v>1510</v>
       </c>
       <c r="D525" s="5">
-        <v>29.0</v>
+        <v>5.0</v>
       </c>
       <c r="E525" s="9">
-        <v>25318.0</v>
+        <v>26710.0</v>
       </c>
       <c r="F525" s="7" t="s">
         <v>1511</v>
       </c>
     </row>
     <row r="526" spans="1:6">
       <c r="A526" s="11">
         <v>10</v>
       </c>
       <c r="B526" s="6" t="s">
         <v>1512</v>
       </c>
       <c r="C526" s="7" t="s">
         <v>1513</v>
       </c>
       <c r="D526" s="5">
-        <v>8.0</v>
+        <v>0.0</v>
       </c>
       <c r="E526" s="9">
-        <v>42567.0</v>
+        <v>44910.0</v>
       </c>
       <c r="F526" s="7" t="s">
         <v>1514</v>
       </c>
     </row>
     <row r="527" spans="1:6">
       <c r="A527" s="11">
         <v>11</v>
       </c>
       <c r="B527" s="6" t="s">
         <v>1515</v>
       </c>
       <c r="C527" s="7" t="s">
         <v>1516</v>
       </c>
       <c r="D527" s="5">
-        <v>45.0</v>
+        <v>38.0</v>
       </c>
       <c r="E527" s="9">
-        <v>12280.0</v>
+        <v>12960.0</v>
       </c>
       <c r="F527" s="7" t="s">
         <v>1517</v>
       </c>
     </row>
     <row r="528" spans="1:6">
       <c r="A528" s="11">
         <v>12</v>
       </c>
       <c r="B528" s="6" t="s">
         <v>1518</v>
       </c>
       <c r="C528" s="7" t="s">
         <v>1519</v>
       </c>
       <c r="D528" s="5">
-        <v>7.0</v>
+        <v>8.0</v>
       </c>
       <c r="E528" s="9">
-        <v>14020.0</v>
+        <v>14790.0</v>
       </c>
       <c r="F528" s="7" t="s">
         <v>1520</v>
       </c>
     </row>
     <row r="529" spans="1:6">
       <c r="A529" s="11">
         <v>13</v>
       </c>
       <c r="B529" s="6" t="s">
         <v>1521</v>
       </c>
       <c r="C529" s="7" t="s">
         <v>1522</v>
       </c>
       <c r="D529" s="5">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E529" s="9">
-        <v>17546.0</v>
+        <v>18510.0</v>
       </c>
       <c r="F529" s="7" t="s">
         <v>1523</v>
       </c>
     </row>
     <row r="530" spans="1:6">
       <c r="A530" s="11">
         <v>14</v>
       </c>
       <c r="B530" s="6" t="s">
         <v>1524</v>
       </c>
       <c r="C530" s="7" t="s">
         <v>1525</v>
       </c>
       <c r="D530" s="5">
-        <v>16.0</v>
+        <v>7.0</v>
       </c>
       <c r="E530" s="9">
-        <v>18575.0</v>
+        <v>19600.0</v>
       </c>
       <c r="F530" s="7" t="s">
         <v>1526</v>
       </c>
     </row>
     <row r="531" spans="1:6">
       <c r="A531" s="11">
         <v>15</v>
       </c>
       <c r="B531" s="6" t="s">
         <v>1527</v>
       </c>
       <c r="C531" s="7" t="s">
         <v>1528</v>
       </c>
       <c r="D531" s="5">
-        <v>23.0</v>
+        <v>6.0</v>
       </c>
       <c r="E531" s="9">
-        <v>19121.0</v>
+        <v>20170.0</v>
       </c>
       <c r="F531" s="7" t="s">
         <v>1529</v>
       </c>
     </row>
     <row r="532" spans="1:6">
       <c r="A532" s="11">
         <v>16</v>
       </c>
       <c r="B532" s="6" t="s">
         <v>1530</v>
       </c>
       <c r="C532" s="7" t="s">
         <v>1531</v>
       </c>
       <c r="D532" s="5">
-        <v>26.0</v>
+        <v>16.0</v>
       </c>
       <c r="E532" s="9">
-        <v>21336.0</v>
+        <v>22510.0</v>
       </c>
       <c r="F532" s="7" t="s">
         <v>1532</v>
       </c>
     </row>
     <row r="533" spans="1:6">
       <c r="A533" s="11">
         <v>17</v>
       </c>
       <c r="B533" s="6" t="s">
         <v>1533</v>
       </c>
       <c r="C533" s="7" t="s">
         <v>1534</v>
       </c>
       <c r="D533" s="5">
-        <v>5.0</v>
+        <v>3.0</v>
       </c>
       <c r="E533" s="9">
-        <v>28193.0</v>
+        <v>29740.0</v>
       </c>
       <c r="F533" s="7" t="s">
         <v>1535</v>
       </c>
     </row>
     <row r="534" spans="1:6">
       <c r="A534" s="11">
         <v>18</v>
       </c>
       <c r="B534" s="6" t="s">
         <v>1536</v>
       </c>
       <c r="C534" s="7" t="s">
         <v>1537</v>
       </c>
       <c r="D534" s="5">
-        <v>21.0</v>
+        <v>12.0</v>
       </c>
       <c r="E534" s="9">
-        <v>37317.0</v>
+        <v>39370.0</v>
       </c>
       <c r="F534" s="7" t="s">
         <v>1538</v>
       </c>
     </row>
     <row r="535" spans="1:6">
       <c r="A535" s="11">
         <v>19</v>
       </c>
       <c r="B535" s="6" t="s">
         <v>1539</v>
       </c>
       <c r="C535" s="7" t="s">
         <v>1540</v>
       </c>
       <c r="D535" s="5">
-        <v>17.0</v>
+        <v>6.0</v>
       </c>
       <c r="E535" s="9">
         <v>25367.0</v>
       </c>
       <c r="F535" s="7" t="s">
         <v>1541</v>
       </c>
     </row>
     <row r="536" spans="1:6">
       <c r="A536" s="11">
         <v>20</v>
       </c>
       <c r="B536" s="6" t="s">
         <v>1542</v>
       </c>
       <c r="C536" s="7" t="s">
         <v>1543</v>
       </c>
       <c r="D536" s="5">
         <v>12.0</v>
       </c>
       <c r="E536" s="9">
         <v>9699.0</v>
       </c>
       <c r="F536" s="7" t="s">
         <v>1544</v>
       </c>
     </row>
     <row r="537" spans="1:6">
       <c r="A537" s="11">
         <v>21</v>
       </c>
       <c r="B537" s="6" t="s">
         <v>1545</v>
       </c>
       <c r="C537" s="7" t="s">
         <v>1546</v>
       </c>
       <c r="D537" s="5">
-        <v>17.0</v>
+        <v>4.0</v>
       </c>
       <c r="E537" s="9">
         <v>9679.0</v>
       </c>
       <c r="F537" s="7" t="s">
         <v>1547</v>
       </c>
     </row>
     <row r="538" spans="1:6">
       <c r="A538" s="11">
         <v>22</v>
       </c>
       <c r="B538" s="6" t="s">
         <v>1548</v>
       </c>
       <c r="C538" s="7" t="s">
         <v>1549</v>
       </c>
       <c r="D538" s="5">
-        <v>21.0</v>
+        <v>0.0</v>
       </c>
       <c r="E538" s="9">
         <v>12017.0</v>
       </c>
       <c r="F538" s="7" t="s">
         <v>1550</v>
       </c>
     </row>
     <row r="539" spans="1:6">
       <c r="A539" s="11">
         <v>23</v>
       </c>
       <c r="B539" s="6" t="s">
         <v>1551</v>
       </c>
       <c r="C539" s="7" t="s">
         <v>1552</v>
       </c>
       <c r="D539" s="5">
-        <v>52.0</v>
+        <v>22.0</v>
       </c>
       <c r="E539" s="9">
         <v>13217.0</v>
       </c>
       <c r="F539" s="7" t="s">
         <v>1553</v>
       </c>
     </row>
     <row r="540" spans="1:6">
       <c r="A540" s="11">
         <v>24</v>
       </c>
       <c r="B540" s="6" t="s">
         <v>1554</v>
       </c>
       <c r="C540" s="7" t="s">
         <v>1555</v>
       </c>
       <c r="D540" s="5">
-        <v>21.0</v>
+        <v>26.0</v>
       </c>
       <c r="E540" s="9">
         <v>14020.0</v>
       </c>
       <c r="F540" s="7" t="s">
         <v>1556</v>
       </c>
     </row>
     <row r="541" spans="1:6">
       <c r="A541" s="11">
         <v>25</v>
       </c>
       <c r="B541" s="6" t="s">
         <v>1557</v>
       </c>
       <c r="C541" s="7" t="s">
         <v>1558</v>
       </c>
       <c r="D541" s="5">
-        <v>44.0</v>
+        <v>27.0</v>
       </c>
       <c r="E541" s="9">
         <v>14884.0</v>
       </c>
       <c r="F541" s="7" t="s">
         <v>1559</v>
       </c>
     </row>
     <row r="542" spans="1:6">
       <c r="A542" s="11">
         <v>26</v>
       </c>
       <c r="B542" s="6" t="s">
         <v>1560</v>
       </c>
       <c r="C542" s="7" t="s">
         <v>1561</v>
       </c>
       <c r="D542" s="5">
-        <v>34.0</v>
+        <v>27.0</v>
       </c>
       <c r="E542" s="9">
         <v>18707.0</v>
       </c>
       <c r="F542" s="7" t="s">
         <v>1562</v>
       </c>
     </row>
     <row r="543" spans="1:6">
       <c r="A543" s="11">
         <v>27</v>
       </c>
       <c r="B543" s="6" t="s">
         <v>1563</v>
       </c>
       <c r="C543" s="7" t="s">
         <v>1564</v>
       </c>
       <c r="D543" s="5">
-        <v>16.0</v>
+        <v>10.0</v>
       </c>
       <c r="E543" s="9">
         <v>21452.0</v>
       </c>
       <c r="F543" s="7" t="s">
         <v>1565</v>
       </c>
     </row>
     <row r="544" spans="1:6">
       <c r="A544" s="11">
         <v>1</v>
       </c>
       <c r="B544" s="6" t="s">
         <v>1566</v>
       </c>
       <c r="C544" s="7" t="s">
         <v>1567</v>
       </c>
       <c r="D544" s="5">
-        <v>22.0</v>
+        <v>6.0</v>
       </c>
       <c r="E544" s="9">
         <v>5228.0</v>
       </c>
       <c r="F544" s="7" t="s">
         <v>1568</v>
       </c>
     </row>
     <row r="545" spans="1:6">
       <c r="A545" s="11">
         <v>2</v>
       </c>
       <c r="B545" s="6" t="s">
         <v>1569</v>
       </c>
       <c r="C545" s="7" t="s">
         <v>1570</v>
       </c>
       <c r="D545" s="5">
-        <v>74.0</v>
+        <v>111.0</v>
       </c>
       <c r="E545" s="9">
         <v>6090.0</v>
       </c>
       <c r="F545" s="7" t="s">
         <v>1571</v>
       </c>
     </row>
     <row r="546" spans="1:6">
       <c r="A546" s="11">
         <v>3</v>
       </c>
       <c r="B546" s="6" t="s">
         <v>1572</v>
       </c>
       <c r="C546" s="7" t="s">
         <v>1573</v>
       </c>
       <c r="D546" s="5">
-        <v>42.0</v>
+        <v>16.0</v>
       </c>
       <c r="E546" s="9">
         <v>6532.0</v>
       </c>
       <c r="F546" s="7" t="s">
         <v>1574</v>
       </c>
     </row>
     <row r="547" spans="1:6">
       <c r="A547" s="11">
         <v>4</v>
       </c>
       <c r="B547" s="6" t="s">
         <v>1575</v>
       </c>
       <c r="C547" s="7" t="s">
         <v>1576</v>
       </c>
       <c r="D547" s="5">
-        <v>35.0</v>
+        <v>116.0</v>
       </c>
       <c r="E547" s="9">
         <v>7409.0</v>
       </c>
       <c r="F547" s="7" t="s">
         <v>1577</v>
       </c>
     </row>
     <row r="548" spans="1:6">
       <c r="A548" s="11">
         <v>5</v>
       </c>
       <c r="B548" s="6" t="s">
         <v>1578</v>
       </c>
       <c r="C548" s="7" t="s">
         <v>1579</v>
       </c>
       <c r="D548" s="5">
-        <v>41.0</v>
+        <v>117.0</v>
       </c>
       <c r="E548" s="9">
         <v>6532.0</v>
       </c>
       <c r="F548" s="7" t="s">
         <v>1580</v>
       </c>
     </row>
     <row r="549" spans="1:6">
       <c r="A549" s="11">
         <v>6</v>
       </c>
       <c r="B549" s="6" t="s">
         <v>1581</v>
       </c>
       <c r="C549" s="7" t="s">
         <v>1582</v>
       </c>
       <c r="D549" s="5">
-        <v>178.0</v>
+        <v>173.0</v>
       </c>
       <c r="E549" s="9">
         <v>8127.0</v>
       </c>
       <c r="F549" s="7" t="s">
         <v>1583</v>
       </c>
     </row>
     <row r="550" spans="1:6">
       <c r="A550" s="11">
         <v>7</v>
       </c>
       <c r="B550" s="6" t="s">
         <v>1584</v>
       </c>
       <c r="C550" s="7" t="s">
         <v>1585</v>
       </c>
       <c r="D550" s="5">
-        <v>7.0</v>
+        <v>223.0</v>
       </c>
       <c r="E550" s="9">
         <v>7859.0</v>
       </c>
       <c r="F550" s="7" t="s">
         <v>1586</v>
       </c>
     </row>
     <row r="551" spans="1:6">
       <c r="A551" s="11">
         <v>8</v>
       </c>
       <c r="B551" s="6" t="s">
         <v>1587</v>
       </c>
       <c r="C551" s="7" t="s">
         <v>1588</v>
       </c>
       <c r="D551" s="5">
-        <v>25.0</v>
+        <v>8.0</v>
       </c>
       <c r="E551" s="9">
         <v>9869.0</v>
       </c>
       <c r="F551" s="7" t="s">
         <v>1589</v>
       </c>
     </row>
     <row r="552" spans="1:6">
       <c r="A552" s="11">
         <v>9</v>
       </c>
       <c r="B552" s="6" t="s">
         <v>1590</v>
       </c>
       <c r="C552" s="7" t="s">
         <v>1591</v>
       </c>
       <c r="D552" s="5">
-        <v>33.0</v>
+        <v>20.0</v>
       </c>
       <c r="E552" s="9">
         <v>8650.0</v>
       </c>
       <c r="F552" s="7" t="s">
         <v>1592</v>
       </c>
     </row>
     <row r="553" spans="1:6">
       <c r="A553" s="11">
         <v>10</v>
       </c>
       <c r="B553" s="6" t="s">
         <v>1593</v>
       </c>
       <c r="C553" s="7" t="s">
         <v>1594</v>
       </c>
       <c r="D553" s="5">
-        <v>105.0</v>
+        <v>101.0</v>
       </c>
       <c r="E553" s="9">
         <v>10978.0</v>
       </c>
       <c r="F553" s="7" t="s">
         <v>1595</v>
       </c>
     </row>
     <row r="554" spans="1:6">
       <c r="A554" s="11">
         <v>11</v>
       </c>
       <c r="B554" s="6" t="s">
         <v>1596</v>
       </c>
       <c r="C554" s="7" t="s">
         <v>1597</v>
       </c>
       <c r="D554" s="5">
-        <v>36.0</v>
+        <v>8.0</v>
       </c>
       <c r="E554" s="9">
         <v>11248.0</v>
       </c>
       <c r="F554" s="7" t="s">
         <v>1598</v>
       </c>
     </row>
     <row r="555" spans="1:6">
       <c r="A555" s="11">
         <v>12</v>
       </c>
       <c r="B555" s="6" t="s">
         <v>1599</v>
       </c>
       <c r="C555" s="7" t="s">
         <v>1600</v>
       </c>
       <c r="D555" s="5">
-        <v>18.0</v>
+        <v>0.0</v>
       </c>
       <c r="E555" s="9">
         <v>14818.0</v>
       </c>
       <c r="F555" s="7" t="s">
         <v>1601</v>
       </c>
     </row>
     <row r="556" spans="1:6">
       <c r="A556" s="11">
         <v>13</v>
       </c>
       <c r="B556" s="6" t="s">
         <v>1602</v>
       </c>
       <c r="C556" s="7" t="s">
         <v>1603</v>
       </c>
       <c r="D556" s="5">
-        <v>15.0</v>
+        <v>7.0</v>
       </c>
       <c r="E556" s="9">
         <v>17010.0</v>
       </c>
       <c r="F556" s="7" t="s">
         <v>1604</v>
       </c>
     </row>
     <row r="557" spans="1:6">
       <c r="A557" s="11">
         <v>14</v>
       </c>
       <c r="B557" s="6" t="s">
         <v>1605</v>
       </c>
       <c r="C557" s="7" t="s">
         <v>1606</v>
       </c>
       <c r="D557" s="5">
-        <v>16.0</v>
+        <v>12.0</v>
       </c>
       <c r="E557" s="9">
         <v>19472.0</v>
       </c>
       <c r="F557" s="7" t="s">
         <v>1607</v>
       </c>
     </row>
     <row r="558" spans="1:6">
       <c r="A558" s="11">
         <v>15</v>
       </c>
       <c r="B558" s="6" t="s">
         <v>1608</v>
       </c>
       <c r="C558" s="7" t="s">
         <v>1609</v>
       </c>
       <c r="D558" s="5">
-        <v>8.0</v>
+        <v>2.0</v>
       </c>
       <c r="E558" s="9">
         <v>20033.0</v>
       </c>
       <c r="F558" s="7" t="s">
         <v>1610</v>
       </c>
     </row>
     <row r="559" spans="1:6">
       <c r="A559" s="11">
         <v>16</v>
       </c>
       <c r="B559" s="6" t="s">
         <v>1611</v>
       </c>
       <c r="C559" s="7" t="s">
         <v>1612</v>
       </c>
       <c r="D559" s="5">
-        <v>13.0</v>
+        <v>2.0</v>
       </c>
       <c r="E559" s="9">
         <v>21129.0</v>
       </c>
       <c r="F559" s="7" t="s">
         <v>1613</v>
       </c>
     </row>
     <row r="560" spans="1:6">
       <c r="A560" s="11">
         <v>17</v>
       </c>
       <c r="B560" s="6" t="s">
         <v>1614</v>
       </c>
       <c r="C560" s="7" t="s">
         <v>1615</v>
       </c>
       <c r="D560" s="5">
         <v>0.0</v>
       </c>
       <c r="E560" s="9">
         <v>20213.0</v>
       </c>
       <c r="F560" s="7" t="s">
@@ -18411,251 +18410,251 @@
       </c>
       <c r="C563" s="7" t="s">
         <v>1624</v>
       </c>
       <c r="D563" s="5">
         <v>0.0</v>
       </c>
       <c r="E563" s="9">
         <v>26468.0</v>
       </c>
       <c r="F563" s="7" t="s">
         <v>1625</v>
       </c>
     </row>
     <row r="564" spans="1:6">
       <c r="A564" s="11">
         <v>21</v>
       </c>
       <c r="B564" s="6" t="s">
         <v>1626</v>
       </c>
       <c r="C564" s="7" t="s">
         <v>1627</v>
       </c>
       <c r="D564" s="5">
-        <v>15.0</v>
+        <v>63.0</v>
       </c>
       <c r="E564" s="9">
         <v>4443.0</v>
       </c>
       <c r="F564" s="7" t="s">
         <v>1628</v>
       </c>
     </row>
     <row r="565" spans="1:6">
       <c r="A565" s="11">
         <v>22</v>
       </c>
       <c r="B565" s="6" t="s">
         <v>1629</v>
       </c>
       <c r="C565" s="7" t="s">
         <v>1630</v>
       </c>
       <c r="D565" s="5">
-        <v>19.0</v>
+        <v>11.0</v>
       </c>
       <c r="E565" s="9">
         <v>5795.0</v>
       </c>
       <c r="F565" s="7" t="s">
         <v>1631</v>
       </c>
     </row>
     <row r="566" spans="1:6">
       <c r="A566" s="11">
         <v>23</v>
       </c>
       <c r="B566" s="6" t="s">
         <v>1632</v>
       </c>
       <c r="C566" s="7" t="s">
         <v>1633</v>
       </c>
       <c r="D566" s="5">
-        <v>30.0</v>
+        <v>16.0</v>
       </c>
       <c r="E566" s="9">
         <v>4972.0</v>
       </c>
       <c r="F566" s="7" t="s">
         <v>1634</v>
       </c>
     </row>
     <row r="567" spans="1:6">
       <c r="A567" s="11">
         <v>24</v>
       </c>
       <c r="B567" s="6" t="s">
         <v>1635</v>
       </c>
       <c r="C567" s="7" t="s">
         <v>1636</v>
       </c>
       <c r="D567" s="5">
-        <v>18.0</v>
+        <v>3.0</v>
       </c>
       <c r="E567" s="9">
         <v>6253.0</v>
       </c>
       <c r="F567" s="7" t="s">
         <v>1637</v>
       </c>
     </row>
     <row r="568" spans="1:6">
       <c r="A568" s="11">
         <v>25</v>
       </c>
       <c r="B568" s="6" t="s">
         <v>1638</v>
       </c>
       <c r="C568" s="7" t="s">
         <v>1639</v>
       </c>
       <c r="D568" s="5">
-        <v>6.0</v>
+        <v>11.0</v>
       </c>
       <c r="E568" s="9">
         <v>5401.0</v>
       </c>
       <c r="F568" s="7" t="s">
         <v>1640</v>
       </c>
     </row>
     <row r="569" spans="1:6">
       <c r="A569" s="11">
         <v>26</v>
       </c>
       <c r="B569" s="6" t="s">
         <v>1641</v>
       </c>
       <c r="C569" s="7" t="s">
         <v>1642</v>
       </c>
       <c r="D569" s="5">
-        <v>19.0</v>
+        <v>16.0</v>
       </c>
       <c r="E569" s="9">
         <v>6802.0</v>
       </c>
       <c r="F569" s="7" t="s">
         <v>1643</v>
       </c>
     </row>
     <row r="570" spans="1:6">
       <c r="A570" s="11">
         <v>27</v>
       </c>
       <c r="B570" s="6" t="s">
         <v>1644</v>
       </c>
       <c r="C570" s="7" t="s">
         <v>1645</v>
       </c>
       <c r="D570" s="5">
-        <v>14.0</v>
+        <v>10.0</v>
       </c>
       <c r="E570" s="9">
         <v>6309.0</v>
       </c>
       <c r="F570" s="7" t="s">
         <v>1646</v>
       </c>
     </row>
     <row r="571" spans="1:6">
       <c r="A571" s="11">
         <v>28</v>
       </c>
       <c r="B571" s="6" t="s">
         <v>1647</v>
       </c>
       <c r="C571" s="7" t="s">
         <v>1648</v>
       </c>
       <c r="D571" s="5">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
       <c r="E571" s="9">
         <v>7930.0</v>
       </c>
       <c r="F571" s="7" t="s">
         <v>1649</v>
       </c>
     </row>
     <row r="572" spans="1:6">
       <c r="A572" s="11">
         <v>29</v>
       </c>
       <c r="B572" s="6" t="s">
         <v>1650</v>
       </c>
       <c r="C572" s="7" t="s">
         <v>1651</v>
       </c>
       <c r="D572" s="5">
-        <v>12.0</v>
+        <v>8.0</v>
       </c>
       <c r="E572" s="9">
         <v>7727.0</v>
       </c>
       <c r="F572" s="7" t="s">
         <v>1652</v>
       </c>
     </row>
     <row r="573" spans="1:6">
       <c r="A573" s="11">
         <v>30</v>
       </c>
       <c r="B573" s="6" t="s">
         <v>1653</v>
       </c>
       <c r="C573" s="7" t="s">
         <v>1654</v>
       </c>
       <c r="D573" s="5">
-        <v>4.0</v>
+        <v>7.0</v>
       </c>
       <c r="E573" s="9">
         <v>9145.0</v>
       </c>
       <c r="F573" s="7" t="s">
         <v>1655</v>
       </c>
     </row>
     <row r="574" spans="1:6">
       <c r="A574" s="11">
         <v>31</v>
       </c>
       <c r="B574" s="6" t="s">
         <v>1656</v>
       </c>
       <c r="C574" s="7" t="s">
         <v>1657</v>
       </c>
       <c r="D574" s="5">
-        <v>36.0</v>
+        <v>19.0</v>
       </c>
       <c r="E574" s="9">
         <v>9463.0</v>
       </c>
       <c r="F574" s="7" t="s">
         <v>1658</v>
       </c>
     </row>
     <row r="575" spans="1:6">
       <c r="A575" s="11">
         <v>32</v>
       </c>
       <c r="B575" s="6" t="s">
         <v>1659</v>
       </c>
       <c r="C575" s="7" t="s">
         <v>1660</v>
       </c>
       <c r="D575" s="5">
         <v>0.0</v>
       </c>
       <c r="E575" s="9">
         <v>12749.0</v>
       </c>
       <c r="F575" s="7" t="s">
@@ -18671,91 +18670,91 @@
       </c>
       <c r="C576" s="7" t="s">
         <v>1663</v>
       </c>
       <c r="D576" s="5">
         <v>0.0</v>
       </c>
       <c r="E576" s="9">
         <v>14468.0</v>
       </c>
       <c r="F576" s="7" t="s">
         <v>1664</v>
       </c>
     </row>
     <row r="577" spans="1:6">
       <c r="A577" s="11">
         <v>34</v>
       </c>
       <c r="B577" s="6" t="s">
         <v>1665</v>
       </c>
       <c r="C577" s="7" t="s">
         <v>1666</v>
       </c>
       <c r="D577" s="5">
-        <v>11.0</v>
+        <v>4.0</v>
       </c>
       <c r="E577" s="9">
         <v>16391.0</v>
       </c>
       <c r="F577" s="7" t="s">
         <v>1667</v>
       </c>
     </row>
     <row r="578" spans="1:6">
       <c r="A578" s="11">
         <v>35</v>
       </c>
       <c r="B578" s="6" t="s">
         <v>1668</v>
       </c>
       <c r="C578" s="7" t="s">
         <v>1669</v>
       </c>
       <c r="D578" s="5">
-        <v>0.0</v>
+        <v>8.0</v>
       </c>
       <c r="E578" s="9">
         <v>17032.0</v>
       </c>
       <c r="F578" s="7" t="s">
         <v>1670</v>
       </c>
     </row>
     <row r="579" spans="1:6">
       <c r="A579" s="11">
         <v>36</v>
       </c>
       <c r="B579" s="6" t="s">
         <v>1671</v>
       </c>
       <c r="C579" s="7" t="s">
         <v>1672</v>
       </c>
       <c r="D579" s="5">
-        <v>2.0</v>
+        <v>7.0</v>
       </c>
       <c r="E579" s="9">
         <v>17787.0</v>
       </c>
       <c r="F579" s="7" t="s">
         <v>1673</v>
       </c>
     </row>
     <row r="580" spans="1:6">
       <c r="A580" s="11">
         <v>37</v>
       </c>
       <c r="B580" s="6" t="s">
         <v>1674</v>
       </c>
       <c r="C580" s="7" t="s">
         <v>1675</v>
       </c>
       <c r="D580" s="5">
         <v>0.0</v>
       </c>
       <c r="E580" s="9">
         <v>20344.0</v>
       </c>
       <c r="F580" s="7" t="s">
@@ -18791,534 +18790,534 @@
       </c>
       <c r="C582" s="7" t="s">
         <v>1681</v>
       </c>
       <c r="D582" s="5">
         <v>0.0</v>
       </c>
       <c r="E582" s="9">
         <v>22513.0</v>
       </c>
       <c r="F582" s="7" t="s">
         <v>1682</v>
       </c>
     </row>
     <row r="583" spans="1:6">
       <c r="A583" s="11">
         <v>1</v>
       </c>
       <c r="B583" s="6" t="s">
         <v>1683</v>
       </c>
       <c r="C583" s="7" t="s">
         <v>1684</v>
       </c>
       <c r="D583" s="5">
-        <v>36.0</v>
+        <v>55.0</v>
       </c>
       <c r="E583" s="9">
-        <v>3216.0</v>
+        <v>3390.0</v>
       </c>
       <c r="F583" s="7" t="s">
         <v>1685</v>
       </c>
     </row>
     <row r="584" spans="1:6">
       <c r="A584" s="11">
         <v>2</v>
       </c>
       <c r="B584" s="6" t="s">
         <v>1686</v>
       </c>
       <c r="C584" s="7" t="s">
         <v>1687</v>
       </c>
       <c r="D584" s="5">
-        <v>73.0</v>
+        <v>45.0</v>
       </c>
       <c r="E584" s="9">
-        <v>3546.0</v>
+        <v>3740.0</v>
       </c>
       <c r="F584" s="7" t="s">
         <v>1688</v>
       </c>
     </row>
     <row r="585" spans="1:6">
       <c r="A585" s="11">
         <v>3</v>
       </c>
       <c r="B585" s="6" t="s">
         <v>1689</v>
       </c>
       <c r="C585" s="7" t="s">
         <v>1690</v>
       </c>
       <c r="D585" s="5">
-        <v>28.0</v>
+        <v>74.0</v>
       </c>
       <c r="E585" s="9">
-        <v>3841.0</v>
+        <v>4050.0</v>
       </c>
       <c r="F585" s="7" t="s">
         <v>1691</v>
       </c>
     </row>
     <row r="586" spans="1:6">
       <c r="A586" s="11">
         <v>4</v>
       </c>
       <c r="B586" s="6" t="s">
         <v>1692</v>
       </c>
       <c r="C586" s="7" t="s">
         <v>1693</v>
       </c>
       <c r="D586" s="5">
-        <v>64.0</v>
+        <v>33.0</v>
       </c>
       <c r="E586" s="9">
-        <v>4294.0</v>
+        <v>4530.0</v>
       </c>
       <c r="F586" s="7" t="s">
         <v>1694</v>
       </c>
     </row>
     <row r="587" spans="1:6">
       <c r="A587" s="11">
         <v>5</v>
       </c>
       <c r="B587" s="6" t="s">
         <v>1695</v>
       </c>
       <c r="C587" s="7" t="s">
         <v>1696</v>
       </c>
       <c r="D587" s="5">
-        <v>65.0</v>
+        <v>32.0</v>
       </c>
       <c r="E587" s="9">
-        <v>5338.0</v>
+        <v>5630.0</v>
       </c>
       <c r="F587" s="7" t="s">
         <v>1697</v>
       </c>
     </row>
     <row r="588" spans="1:6">
       <c r="A588" s="11">
         <v>6</v>
       </c>
       <c r="B588" s="6" t="s">
         <v>1698</v>
       </c>
       <c r="C588" s="7" t="s">
         <v>1699</v>
       </c>
       <c r="D588" s="5">
-        <v>54.0</v>
+        <v>33.0</v>
       </c>
       <c r="E588" s="9">
-        <v>6726.0</v>
+        <v>7100.0</v>
       </c>
       <c r="F588" s="7" t="s">
         <v>1700</v>
       </c>
     </row>
     <row r="589" spans="1:6">
       <c r="A589" s="11">
         <v>7</v>
       </c>
       <c r="B589" s="6" t="s">
         <v>1701</v>
       </c>
       <c r="C589" s="7" t="s">
         <v>1702</v>
       </c>
       <c r="D589" s="5">
-        <v>28.0</v>
+        <v>25.0</v>
       </c>
       <c r="E589" s="9">
-        <v>7833.0</v>
+        <v>8260.0</v>
       </c>
       <c r="F589" s="7" t="s">
         <v>1703</v>
       </c>
     </row>
     <row r="590" spans="1:6">
       <c r="A590" s="11">
         <v>8</v>
       </c>
       <c r="B590" s="6" t="s">
         <v>1704</v>
       </c>
       <c r="C590" s="7" t="s">
         <v>1705</v>
       </c>
       <c r="D590" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E590" s="9">
-        <v>10595.0</v>
+        <v>11180.0</v>
       </c>
       <c r="F590" s="7" t="s">
         <v>1706</v>
       </c>
     </row>
     <row r="591" spans="1:6">
       <c r="A591" s="11">
         <v>1</v>
       </c>
       <c r="B591" s="6" t="s">
         <v>1707</v>
       </c>
       <c r="C591" s="7" t="s">
         <v>1708</v>
       </c>
       <c r="D591" s="5">
-        <v>19.0</v>
+        <v>3.0</v>
       </c>
       <c r="E591" s="9">
-        <v>20000.0</v>
+        <v>21100.0</v>
       </c>
       <c r="F591" s="7" t="s">
         <v>1709</v>
       </c>
     </row>
     <row r="592" spans="1:6">
       <c r="A592" s="11">
         <v>2</v>
       </c>
       <c r="B592" s="6" t="s">
         <v>1710</v>
       </c>
       <c r="C592" s="7" t="s">
         <v>1711</v>
       </c>
       <c r="D592" s="5">
-        <v>6.0</v>
+        <v>5.0</v>
       </c>
       <c r="E592" s="9">
-        <v>7800.0</v>
+        <v>8230.0</v>
       </c>
       <c r="F592" s="7" t="s">
         <v>1712</v>
       </c>
     </row>
     <row r="593" spans="1:6">
       <c r="A593" s="11">
         <v>3</v>
       </c>
       <c r="B593" s="6" t="s">
         <v>1713</v>
       </c>
       <c r="C593" s="7" t="s">
         <v>1714</v>
       </c>
       <c r="D593" s="5">
-        <v>30.0</v>
+        <v>28.0</v>
       </c>
       <c r="E593" s="9">
-        <v>8254.0</v>
+        <v>8710.0</v>
       </c>
       <c r="F593" s="7" t="s">
         <v>1715</v>
       </c>
     </row>
     <row r="594" spans="1:6">
       <c r="A594" s="11">
         <v>4</v>
       </c>
       <c r="B594" s="6" t="s">
         <v>1716</v>
       </c>
       <c r="C594" s="7" t="s">
         <v>1717</v>
       </c>
       <c r="D594" s="5">
-        <v>15.0</v>
+        <v>9.0</v>
       </c>
       <c r="E594" s="9">
-        <v>9247.0</v>
+        <v>9760.0</v>
       </c>
       <c r="F594" s="7" t="s">
         <v>1718</v>
       </c>
     </row>
     <row r="595" spans="1:6">
       <c r="A595" s="11">
         <v>5</v>
       </c>
       <c r="B595" s="6" t="s">
         <v>1719</v>
       </c>
       <c r="C595" s="7" t="s">
         <v>1720</v>
       </c>
       <c r="D595" s="5">
-        <v>19.0</v>
+        <v>5.0</v>
       </c>
       <c r="E595" s="9">
-        <v>10082.0</v>
+        <v>10640.0</v>
       </c>
       <c r="F595" s="7" t="s">
         <v>1721</v>
       </c>
     </row>
     <row r="596" spans="1:6">
       <c r="A596" s="11">
         <v>6</v>
       </c>
       <c r="B596" s="6" t="s">
         <v>1722</v>
       </c>
       <c r="C596" s="7" t="s">
         <v>1723</v>
       </c>
       <c r="D596" s="5">
-        <v>18.0</v>
+        <v>5.0</v>
       </c>
       <c r="E596" s="9">
-        <v>10644.0</v>
+        <v>11230.0</v>
       </c>
       <c r="F596" s="7" t="s">
         <v>1724</v>
       </c>
     </row>
     <row r="597" spans="1:6">
       <c r="A597" s="11">
         <v>7</v>
       </c>
       <c r="B597" s="6" t="s">
         <v>1725</v>
       </c>
       <c r="C597" s="7" t="s">
         <v>1726</v>
       </c>
       <c r="D597" s="5">
-        <v>16.0</v>
+        <v>7.0</v>
       </c>
       <c r="E597" s="9">
-        <v>11217.0</v>
+        <v>11830.0</v>
       </c>
       <c r="F597" s="7" t="s">
         <v>1727</v>
       </c>
     </row>
     <row r="598" spans="1:6">
       <c r="A598" s="11">
         <v>8</v>
       </c>
       <c r="B598" s="6" t="s">
         <v>1728</v>
       </c>
       <c r="C598" s="7" t="s">
         <v>1729</v>
       </c>
       <c r="D598" s="5">
-        <v>22.0</v>
+        <v>16.0</v>
       </c>
       <c r="E598" s="9">
-        <v>14562.0</v>
+        <v>15360.0</v>
       </c>
       <c r="F598" s="7" t="s">
         <v>1730</v>
       </c>
     </row>
     <row r="599" spans="1:6">
       <c r="A599" s="11">
         <v>9</v>
       </c>
       <c r="B599" s="6" t="s">
         <v>1731</v>
       </c>
       <c r="C599" s="7" t="s">
         <v>1732</v>
       </c>
       <c r="D599" s="5">
-        <v>22.0</v>
+        <v>6.0</v>
       </c>
       <c r="E599" s="9">
-        <v>15200.0</v>
+        <v>16040.0</v>
       </c>
       <c r="F599" s="7" t="s">
         <v>1733</v>
       </c>
     </row>
     <row r="600" spans="1:6">
       <c r="A600" s="11">
         <v>10</v>
       </c>
       <c r="B600" s="6" t="s">
         <v>1734</v>
       </c>
       <c r="C600" s="7" t="s">
         <v>1735</v>
       </c>
       <c r="D600" s="5">
-        <v>6.0</v>
+        <v>85.0</v>
       </c>
       <c r="E600" s="9">
-        <v>17259.0</v>
+        <v>18210.0</v>
       </c>
       <c r="F600" s="7" t="s">
         <v>1736</v>
       </c>
     </row>
     <row r="601" spans="1:6">
       <c r="A601" s="11">
         <v>11</v>
       </c>
       <c r="B601" s="6" t="s">
         <v>1737</v>
       </c>
       <c r="C601" s="7" t="s">
         <v>1738</v>
       </c>
       <c r="D601" s="5">
-        <v>13.0</v>
+        <v>46.0</v>
       </c>
       <c r="E601" s="9">
-        <v>9480.0</v>
+        <v>10000.0</v>
       </c>
       <c r="F601" s="7" t="s">
         <v>1739</v>
       </c>
     </row>
     <row r="602" spans="1:6">
       <c r="A602" s="11">
         <v>12</v>
       </c>
       <c r="B602" s="6" t="s">
         <v>1740</v>
       </c>
       <c r="C602" s="7" t="s">
         <v>1741</v>
       </c>
       <c r="D602" s="5">
         <v>7.0</v>
       </c>
       <c r="E602" s="9">
-        <v>10400.0</v>
+        <v>10970.0</v>
       </c>
       <c r="F602" s="7" t="s">
         <v>1742</v>
       </c>
     </row>
     <row r="603" spans="1:6">
       <c r="A603" s="11">
         <v>13</v>
       </c>
       <c r="B603" s="6" t="s">
         <v>1743</v>
       </c>
       <c r="C603" s="7" t="s">
         <v>1744</v>
       </c>
       <c r="D603" s="5">
-        <v>35.0</v>
+        <v>86.0</v>
       </c>
       <c r="E603" s="9">
-        <v>11021.0</v>
+        <v>11630.0</v>
       </c>
       <c r="F603" s="7" t="s">
         <v>1745</v>
       </c>
     </row>
     <row r="604" spans="1:6">
       <c r="A604" s="11">
         <v>14</v>
       </c>
       <c r="B604" s="6" t="s">
         <v>1746</v>
       </c>
       <c r="C604" s="7" t="s">
         <v>1747</v>
       </c>
       <c r="D604" s="5">
-        <v>12.0</v>
+        <v>39.0</v>
       </c>
       <c r="E604" s="9">
-        <v>11770.0</v>
+        <v>12420.0</v>
       </c>
       <c r="F604" s="7" t="s">
         <v>1748</v>
       </c>
     </row>
     <row r="605" spans="1:6">
       <c r="A605" s="11">
         <v>15</v>
       </c>
       <c r="B605" s="6" t="s">
         <v>1749</v>
       </c>
       <c r="C605" s="7" t="s">
         <v>1750</v>
       </c>
       <c r="D605" s="5">
-        <v>34.0</v>
+        <v>133.0</v>
       </c>
       <c r="E605" s="9">
-        <v>11760.0</v>
+        <v>12410.0</v>
       </c>
       <c r="F605" s="7" t="s">
         <v>1751</v>
       </c>
     </row>
     <row r="606" spans="1:6">
       <c r="A606" s="11">
         <v>16</v>
       </c>
       <c r="B606" s="6" t="s">
         <v>1752</v>
       </c>
       <c r="C606" s="7" t="s">
         <v>1753</v>
       </c>
       <c r="D606" s="5">
-        <v>16.0</v>
+        <v>55.0</v>
       </c>
       <c r="E606" s="9">
-        <v>13349.0</v>
+        <v>14080.0</v>
       </c>
       <c r="F606" s="7" t="s">
         <v>1754</v>
       </c>
     </row>
     <row r="607" spans="1:6">
       <c r="A607" s="11">
         <v>17</v>
       </c>
       <c r="B607" s="6" t="s">
         <v>1755</v>
       </c>
       <c r="C607" s="7" t="s">
         <v>1756</v>
       </c>
       <c r="D607" s="5">
-        <v>31.0</v>
+        <v>77.0</v>
       </c>
       <c r="E607" s="9">
-        <v>14852.0</v>
+        <v>15670.0</v>
       </c>
       <c r="F607" s="7" t="s">
         <v>1757</v>
       </c>
     </row>
     <row r="608" spans="1:6">
       <c r="A608" s="11">
         <v>1</v>
       </c>
       <c r="B608" s="6" t="s">
         <v>1758</v>
       </c>
       <c r="C608" s="7" t="s">
         <v>1759</v>
       </c>
       <c r="D608" s="5">
         <v>7.0</v>
       </c>
       <c r="E608" s="9">
         <v>520.0</v>
       </c>
       <c r="F608" s="7" t="s">
         <v>1760</v>
       </c>
     </row>
@@ -19391,71 +19390,71 @@
       </c>
       <c r="C612" s="7" t="s">
         <v>1771</v>
       </c>
       <c r="D612" s="5">
         <v>0.0</v>
       </c>
       <c r="E612" s="9">
         <v>1330.0</v>
       </c>
       <c r="F612" s="7" t="s">
         <v>1772</v>
       </c>
     </row>
     <row r="613" spans="1:6">
       <c r="A613" s="11">
         <v>6</v>
       </c>
       <c r="B613" s="6" t="s">
         <v>1773</v>
       </c>
       <c r="C613" s="7" t="s">
         <v>1774</v>
       </c>
       <c r="D613" s="5">
-        <v>6.0</v>
+        <v>5.0</v>
       </c>
       <c r="E613" s="9">
         <v>1740.0</v>
       </c>
       <c r="F613" s="7" t="s">
         <v>1775</v>
       </c>
     </row>
     <row r="614" spans="1:6">
       <c r="A614" s="11">
         <v>7</v>
       </c>
       <c r="B614" s="6" t="s">
         <v>1776</v>
       </c>
       <c r="C614" s="7" t="s">
         <v>1777</v>
       </c>
       <c r="D614" s="5">
-        <v>4.0</v>
+        <v>0.0</v>
       </c>
       <c r="E614" s="9">
         <v>2440.0</v>
       </c>
       <c r="F614" s="7" t="s">
         <v>1778</v>
       </c>
     </row>
     <row r="615" spans="1:6">
       <c r="A615" s="11">
         <v>8</v>
       </c>
       <c r="B615" s="6" t="s">
         <v>1779</v>
       </c>
       <c r="C615" s="7" t="s">
         <v>1780</v>
       </c>
       <c r="D615" s="5">
         <v>0.0</v>
       </c>
       <c r="E615" s="9">
         <v>2780.0</v>
       </c>
       <c r="F615" s="7" t="s">
@@ -19591,91 +19590,91 @@
       </c>
       <c r="C622" s="7" t="s">
         <v>1801</v>
       </c>
       <c r="D622" s="5">
         <v>0.0</v>
       </c>
       <c r="E622" s="9">
         <v>6205.0</v>
       </c>
       <c r="F622" s="7" t="s">
         <v>1802</v>
       </c>
     </row>
     <row r="623" spans="1:6">
       <c r="A623" s="11">
         <v>16</v>
       </c>
       <c r="B623" s="6" t="s">
         <v>1803</v>
       </c>
       <c r="C623" s="7" t="s">
         <v>1804</v>
       </c>
       <c r="D623" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E623" s="9">
         <v>2790.0</v>
       </c>
       <c r="F623" s="7" t="s">
         <v>1805</v>
       </c>
     </row>
     <row r="624" spans="1:6">
       <c r="A624" s="11">
         <v>17</v>
       </c>
       <c r="B624" s="6" t="s">
         <v>1806</v>
       </c>
       <c r="C624" s="7" t="s">
         <v>1807</v>
       </c>
       <c r="D624" s="5">
         <v>0.0</v>
       </c>
       <c r="E624" s="9">
         <v>7154.0</v>
       </c>
       <c r="F624" s="7" t="s">
         <v>1808</v>
       </c>
     </row>
     <row r="625" spans="1:6">
       <c r="A625" s="11">
         <v>18</v>
       </c>
       <c r="B625" s="6" t="s">
         <v>1809</v>
       </c>
       <c r="C625" s="7" t="s">
         <v>1810</v>
       </c>
       <c r="D625" s="5">
-        <v>5.0</v>
+        <v>3.0</v>
       </c>
       <c r="E625" s="9">
         <v>3280.0</v>
       </c>
       <c r="F625" s="7" t="s">
         <v>1811</v>
       </c>
     </row>
     <row r="626" spans="1:6">
       <c r="A626" s="11">
         <v>19</v>
       </c>
       <c r="B626" s="6" t="s">
         <v>1812</v>
       </c>
       <c r="C626" s="7" t="s">
         <v>1813</v>
       </c>
       <c r="D626" s="5">
         <v>0.0</v>
       </c>
       <c r="E626" s="9">
         <v>7561.0</v>
       </c>
       <c r="F626" s="7" t="s">
@@ -19711,51 +19710,51 @@
       </c>
       <c r="C628" s="7" t="s">
         <v>1819</v>
       </c>
       <c r="D628" s="5">
         <v>0.0</v>
       </c>
       <c r="E628" s="9">
         <v>8159.0</v>
       </c>
       <c r="F628" s="7" t="s">
         <v>1820</v>
       </c>
     </row>
     <row r="629" spans="1:6">
       <c r="A629" s="11">
         <v>22</v>
       </c>
       <c r="B629" s="6" t="s">
         <v>1821</v>
       </c>
       <c r="C629" s="7" t="s">
         <v>1822</v>
       </c>
       <c r="D629" s="5">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E629" s="9">
         <v>4060.0</v>
       </c>
       <c r="F629" s="7" t="s">
         <v>1823</v>
       </c>
     </row>
     <row r="630" spans="1:6">
       <c r="A630" s="11">
         <v>23</v>
       </c>
       <c r="B630" s="6" t="s">
         <v>1824</v>
       </c>
       <c r="C630" s="7" t="s">
         <v>1825</v>
       </c>
       <c r="D630" s="5">
         <v>0.0</v>
       </c>
       <c r="E630" s="9">
         <v>8530.0</v>
       </c>
       <c r="F630" s="7" t="s">
@@ -19771,631 +19770,631 @@
       </c>
       <c r="C631" s="7" t="s">
         <v>1828</v>
       </c>
       <c r="D631" s="5">
         <v>0.0</v>
       </c>
       <c r="E631" s="9">
         <v>5400.0</v>
       </c>
       <c r="F631" s="7" t="s">
         <v>1829</v>
       </c>
     </row>
     <row r="632" spans="1:6">
       <c r="A632" s="11">
         <v>25</v>
       </c>
       <c r="B632" s="6" t="s">
         <v>1830</v>
       </c>
       <c r="C632" s="7" t="s">
         <v>1831</v>
       </c>
       <c r="D632" s="5">
-        <v>18.0</v>
+        <v>25.0</v>
       </c>
       <c r="E632" s="9">
-        <v>6938.0</v>
+        <v>7320.0</v>
       </c>
       <c r="F632" s="7" t="s">
         <v>1832</v>
       </c>
     </row>
     <row r="633" spans="1:6">
       <c r="A633" s="11">
         <v>26</v>
       </c>
       <c r="B633" s="6" t="s">
         <v>1833</v>
       </c>
       <c r="C633" s="7" t="s">
         <v>1834</v>
       </c>
       <c r="D633" s="5">
-        <v>2.0</v>
+        <v>9.0</v>
       </c>
       <c r="E633" s="9">
-        <v>1641.0</v>
+        <v>1730.0</v>
       </c>
       <c r="F633" s="7" t="s">
         <v>1835</v>
       </c>
     </row>
     <row r="634" spans="1:6">
       <c r="A634" s="11">
         <v>27</v>
       </c>
       <c r="B634" s="6" t="s">
         <v>1836</v>
       </c>
       <c r="C634" s="7" t="s">
         <v>1837</v>
       </c>
       <c r="D634" s="5">
-        <v>10.0</v>
+        <v>0.0</v>
       </c>
       <c r="E634" s="9">
-        <v>1954.0</v>
+        <v>2060.0</v>
       </c>
       <c r="F634" s="7" t="s">
         <v>1838</v>
       </c>
     </row>
     <row r="635" spans="1:6">
       <c r="A635" s="11">
         <v>28</v>
       </c>
       <c r="B635" s="6" t="s">
         <v>1839</v>
       </c>
       <c r="C635" s="7" t="s">
         <v>1840</v>
       </c>
       <c r="D635" s="5">
-        <v>6.0</v>
+        <v>8.0</v>
       </c>
       <c r="E635" s="9">
-        <v>2544.0</v>
+        <v>2680.0</v>
       </c>
       <c r="F635" s="7" t="s">
         <v>1841</v>
       </c>
     </row>
     <row r="636" spans="1:6">
       <c r="A636" s="11">
         <v>29</v>
       </c>
       <c r="B636" s="6" t="s">
         <v>1842</v>
       </c>
       <c r="C636" s="7" t="s">
         <v>1843</v>
       </c>
       <c r="D636" s="5">
-        <v>11.0</v>
+        <v>23.0</v>
       </c>
       <c r="E636" s="9">
-        <v>2486.0</v>
+        <v>2620.0</v>
       </c>
       <c r="F636" s="7" t="s">
         <v>1844</v>
       </c>
     </row>
     <row r="637" spans="1:6">
       <c r="A637" s="11">
         <v>30</v>
       </c>
       <c r="B637" s="6" t="s">
         <v>1845</v>
       </c>
       <c r="C637" s="7" t="s">
         <v>1846</v>
       </c>
       <c r="D637" s="5">
-        <v>21.0</v>
+        <v>25.0</v>
       </c>
       <c r="E637" s="9">
-        <v>2856.0</v>
+        <v>3010.0</v>
       </c>
       <c r="F637" s="7" t="s">
         <v>1847</v>
       </c>
     </row>
     <row r="638" spans="1:6">
       <c r="A638" s="11">
         <v>31</v>
       </c>
       <c r="B638" s="6" t="s">
         <v>1848</v>
       </c>
       <c r="C638" s="7" t="s">
         <v>1849</v>
       </c>
       <c r="D638" s="5">
-        <v>85.0</v>
+        <v>110.0</v>
       </c>
       <c r="E638" s="9">
-        <v>3342.0</v>
+        <v>3530.0</v>
       </c>
       <c r="F638" s="7" t="s">
         <v>1850</v>
       </c>
     </row>
     <row r="639" spans="1:6">
       <c r="A639" s="11">
         <v>32</v>
       </c>
       <c r="B639" s="6" t="s">
         <v>1851</v>
       </c>
       <c r="C639" s="7" t="s">
         <v>1852</v>
       </c>
       <c r="D639" s="5">
-        <v>14.0</v>
+        <v>15.0</v>
       </c>
       <c r="E639" s="9">
-        <v>4175.0</v>
+        <v>4400.0</v>
       </c>
       <c r="F639" s="7" t="s">
         <v>1853</v>
       </c>
     </row>
     <row r="640" spans="1:6">
       <c r="A640" s="11">
         <v>33</v>
       </c>
       <c r="B640" s="6" t="s">
         <v>1854</v>
       </c>
       <c r="C640" s="7" t="s">
         <v>1855</v>
       </c>
       <c r="D640" s="5">
-        <v>23.0</v>
+        <v>14.0</v>
       </c>
       <c r="E640" s="9">
-        <v>5677.0</v>
+        <v>5990.0</v>
       </c>
       <c r="F640" s="7" t="s">
         <v>1856</v>
       </c>
     </row>
     <row r="641" spans="1:6">
       <c r="A641" s="11">
         <v>34</v>
       </c>
       <c r="B641" s="6" t="s">
         <v>1857</v>
       </c>
       <c r="C641" s="7" t="s">
         <v>1858</v>
       </c>
       <c r="D641" s="5">
-        <v>18.0</v>
+        <v>14.0</v>
       </c>
       <c r="E641" s="9">
-        <v>15034.0</v>
+        <v>15860.0</v>
       </c>
       <c r="F641" s="7" t="s">
         <v>1859</v>
       </c>
     </row>
     <row r="642" spans="1:6">
       <c r="A642" s="11">
         <v>35</v>
       </c>
       <c r="B642" s="6" t="s">
         <v>1860</v>
       </c>
       <c r="C642" s="7" t="s">
         <v>1861</v>
       </c>
       <c r="D642" s="5">
         <v>2.0</v>
       </c>
       <c r="E642" s="9">
-        <v>2821.0</v>
+        <v>2980.0</v>
       </c>
       <c r="F642" s="7" t="s">
         <v>1862</v>
       </c>
     </row>
     <row r="643" spans="1:6">
       <c r="A643" s="11">
         <v>36</v>
       </c>
       <c r="B643" s="6" t="s">
         <v>1863</v>
       </c>
       <c r="C643" s="7" t="s">
         <v>1864</v>
       </c>
       <c r="D643" s="5">
-        <v>26.0</v>
+        <v>40.0</v>
       </c>
       <c r="E643" s="9">
-        <v>3851.0</v>
+        <v>4060.0</v>
       </c>
       <c r="F643" s="7" t="s">
         <v>1865</v>
       </c>
     </row>
     <row r="644" spans="1:6">
       <c r="A644" s="11">
         <v>37</v>
       </c>
       <c r="B644" s="6" t="s">
         <v>1866</v>
       </c>
       <c r="C644" s="7" t="s">
         <v>1867</v>
       </c>
       <c r="D644" s="5">
-        <v>32.0</v>
+        <v>24.0</v>
       </c>
       <c r="E644" s="9">
-        <v>5446.0</v>
+        <v>5750.0</v>
       </c>
       <c r="F644" s="7" t="s">
         <v>1868</v>
       </c>
     </row>
     <row r="645" spans="1:6">
       <c r="A645" s="11">
         <v>38</v>
       </c>
       <c r="B645" s="6" t="s">
         <v>1869</v>
       </c>
       <c r="C645" s="7" t="s">
         <v>1870</v>
       </c>
       <c r="D645" s="5">
-        <v>19.0</v>
+        <v>1.0</v>
       </c>
       <c r="E645" s="9">
-        <v>5877.0</v>
+        <v>6200.0</v>
       </c>
       <c r="F645" s="7" t="s">
         <v>1871</v>
       </c>
     </row>
     <row r="646" spans="1:6">
       <c r="A646" s="11">
         <v>39</v>
       </c>
       <c r="B646" s="6" t="s">
         <v>1872</v>
       </c>
       <c r="C646" s="7" t="s">
         <v>1873</v>
       </c>
       <c r="D646" s="5">
-        <v>23.0</v>
+        <v>7.0</v>
       </c>
       <c r="E646" s="9">
-        <v>7123.0</v>
+        <v>7510.0</v>
       </c>
       <c r="F646" s="7" t="s">
         <v>1874</v>
       </c>
     </row>
     <row r="647" spans="1:6">
       <c r="A647" s="11">
         <v>40</v>
       </c>
       <c r="B647" s="6" t="s">
         <v>1875</v>
       </c>
       <c r="C647" s="7" t="s">
         <v>1876</v>
       </c>
       <c r="D647" s="5">
-        <v>17.0</v>
+        <v>24.0</v>
       </c>
       <c r="E647" s="9">
-        <v>8681.0</v>
+        <v>9160.0</v>
       </c>
       <c r="F647" s="7" t="s">
         <v>1877</v>
       </c>
     </row>
     <row r="648" spans="1:6">
       <c r="A648" s="11">
         <v>41</v>
       </c>
       <c r="B648" s="6" t="s">
         <v>1878</v>
       </c>
       <c r="C648" s="7" t="s">
         <v>1879</v>
       </c>
       <c r="D648" s="5">
-        <v>16.0</v>
+        <v>0.0</v>
       </c>
       <c r="E648" s="9">
-        <v>8850.0</v>
+        <v>9340.0</v>
       </c>
       <c r="F648" s="7" t="s">
         <v>1880</v>
       </c>
     </row>
     <row r="649" spans="1:6">
       <c r="A649" s="11">
         <v>42</v>
       </c>
       <c r="B649" s="6" t="s">
         <v>1881</v>
       </c>
       <c r="C649" s="7" t="s">
         <v>1882</v>
       </c>
       <c r="D649" s="5">
-        <v>6.0</v>
+        <v>17.0</v>
       </c>
       <c r="E649" s="9">
-        <v>7123.0</v>
+        <v>7510.0</v>
       </c>
       <c r="F649" s="7" t="s">
         <v>1883</v>
       </c>
     </row>
     <row r="650" spans="1:6">
       <c r="A650" s="11">
         <v>43</v>
       </c>
       <c r="B650" s="6" t="s">
         <v>1884</v>
       </c>
       <c r="C650" s="7" t="s">
         <v>1885</v>
       </c>
       <c r="D650" s="5">
-        <v>6.0</v>
+        <v>18.0</v>
       </c>
       <c r="E650" s="9">
-        <v>8681.0</v>
+        <v>9160.0</v>
       </c>
       <c r="F650" s="7" t="s">
         <v>1886</v>
       </c>
     </row>
     <row r="651" spans="1:6">
       <c r="A651" s="11">
         <v>44</v>
       </c>
       <c r="B651" s="6" t="s">
         <v>1887</v>
       </c>
       <c r="C651" s="7" t="s">
         <v>1888</v>
       </c>
       <c r="D651" s="5">
-        <v>74.0</v>
+        <v>47.0</v>
       </c>
       <c r="E651" s="9">
-        <v>6580.0</v>
+        <v>6940.0</v>
       </c>
       <c r="F651" s="7" t="s">
         <v>1889</v>
       </c>
     </row>
     <row r="652" spans="1:6">
       <c r="A652" s="11">
         <v>45</v>
       </c>
       <c r="B652" s="6" t="s">
         <v>1890</v>
       </c>
       <c r="C652" s="7" t="s">
         <v>1891</v>
       </c>
       <c r="D652" s="5">
         <v>0.0</v>
       </c>
       <c r="E652" s="9">
-        <v>1270.0</v>
+        <v>1340.0</v>
       </c>
       <c r="F652" s="7" t="s">
         <v>1892</v>
       </c>
     </row>
     <row r="653" spans="1:6">
       <c r="A653" s="11">
         <v>46</v>
       </c>
       <c r="B653" s="6" t="s">
         <v>1893</v>
       </c>
       <c r="C653" s="7" t="s">
         <v>1894</v>
       </c>
       <c r="D653" s="5">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="E653" s="9">
-        <v>1490.0</v>
+        <v>1570.0</v>
       </c>
       <c r="F653" s="7" t="s">
         <v>1895</v>
       </c>
     </row>
     <row r="654" spans="1:6">
       <c r="A654" s="11">
         <v>47</v>
       </c>
       <c r="B654" s="6" t="s">
         <v>1896</v>
       </c>
       <c r="C654" s="7" t="s">
         <v>1897</v>
       </c>
       <c r="D654" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E654" s="9">
-        <v>1920.0</v>
+        <v>2030.0</v>
       </c>
       <c r="F654" s="7" t="s">
         <v>1898</v>
       </c>
     </row>
     <row r="655" spans="1:6">
       <c r="A655" s="11">
         <v>48</v>
       </c>
       <c r="B655" s="6" t="s">
         <v>1899</v>
       </c>
       <c r="C655" s="7" t="s">
         <v>1900</v>
       </c>
       <c r="D655" s="5">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="E655" s="9">
-        <v>2250.0</v>
+        <v>2370.0</v>
       </c>
       <c r="F655" s="7" t="s">
         <v>1901</v>
       </c>
     </row>
     <row r="656" spans="1:6">
       <c r="A656" s="11">
         <v>49</v>
       </c>
       <c r="B656" s="6" t="s">
         <v>1902</v>
       </c>
       <c r="C656" s="7" t="s">
         <v>1903</v>
       </c>
       <c r="D656" s="5">
         <v>2.0</v>
       </c>
       <c r="E656" s="9">
-        <v>2520.0</v>
+        <v>2660.0</v>
       </c>
       <c r="F656" s="7" t="s">
         <v>1904</v>
       </c>
     </row>
     <row r="657" spans="1:6">
       <c r="A657" s="11">
         <v>50</v>
       </c>
       <c r="B657" s="6" t="s">
         <v>1905</v>
       </c>
       <c r="C657" s="7" t="s">
         <v>1906</v>
       </c>
       <c r="D657" s="5">
         <v>0.0</v>
       </c>
       <c r="E657" s="9">
-        <v>2750.0</v>
+        <v>2900.0</v>
       </c>
       <c r="F657" s="7" t="s">
         <v>1907</v>
       </c>
     </row>
     <row r="658" spans="1:6">
       <c r="A658" s="11">
         <v>51</v>
       </c>
       <c r="B658" s="6" t="s">
         <v>1908</v>
       </c>
       <c r="C658" s="7" t="s">
         <v>1909</v>
       </c>
       <c r="D658" s="5">
         <v>0.0</v>
       </c>
       <c r="E658" s="9">
-        <v>3050.0</v>
+        <v>3220.0</v>
       </c>
       <c r="F658" s="7" t="s">
         <v>1910</v>
       </c>
     </row>
     <row r="659" spans="1:6">
       <c r="A659" s="11">
         <v>52</v>
       </c>
       <c r="B659" s="6" t="s">
         <v>1911</v>
       </c>
       <c r="C659" s="7" t="s">
         <v>1912</v>
       </c>
       <c r="D659" s="5">
         <v>0.0</v>
       </c>
       <c r="E659" s="9">
-        <v>4100.0</v>
+        <v>4330.0</v>
       </c>
       <c r="F659" s="7" t="s">
         <v>1913</v>
       </c>
     </row>
     <row r="660" spans="1:6">
       <c r="A660" s="11">
         <v>1</v>
       </c>
       <c r="B660" s="6" t="s">
         <v>1914</v>
       </c>
       <c r="C660" s="7" t="s">
         <v>1915</v>
       </c>
       <c r="D660" s="5">
-        <v>64.0</v>
+        <v>58.0</v>
       </c>
       <c r="E660" s="9">
         <v>1466.0</v>
       </c>
       <c r="F660" s="7" t="s">
         <v>1916</v>
       </c>
     </row>
     <row r="661" spans="1:6">
       <c r="A661" s="11">
         <v>2</v>
       </c>
       <c r="B661" s="6" t="s">
         <v>1917</v>
       </c>
       <c r="C661" s="7" t="s">
         <v>1918</v>
       </c>
       <c r="D661" s="5">
-        <v>251.0</v>
+        <v>215.0</v>
       </c>
       <c r="E661" s="9">
         <v>2619.0</v>
       </c>
       <c r="F661" s="7" t="s">
         <v>1919</v>
       </c>
     </row>
     <row r="662" spans="1:6">
       <c r="A662" s="11">
         <v>1</v>
       </c>
       <c r="B662" s="6" t="s">
         <v>1920</v>
       </c>
       <c r="C662" s="7" t="s">
         <v>1921</v>
       </c>
       <c r="D662" s="5">
         <v>0.0</v>
       </c>
       <c r="E662" s="9">
         <v>0.0</v>
       </c>
       <c r="F662" s="7" t="s">
@@ -20411,391 +20410,391 @@
       </c>
       <c r="C663" s="7" t="s">
         <v>1924</v>
       </c>
       <c r="D663" s="5">
         <v>0.0</v>
       </c>
       <c r="E663" s="9">
         <v>0.0</v>
       </c>
       <c r="F663" s="7" t="s">
         <v>1925</v>
       </c>
     </row>
     <row r="664" spans="1:6">
       <c r="A664" s="11">
         <v>3</v>
       </c>
       <c r="B664" s="6" t="s">
         <v>1926</v>
       </c>
       <c r="C664" s="7" t="s">
         <v>1927</v>
       </c>
       <c r="D664" s="5">
-        <v>78.0</v>
+        <v>33.0</v>
       </c>
       <c r="E664" s="9">
         <v>626.0</v>
       </c>
       <c r="F664" s="7" t="s">
         <v>1928</v>
       </c>
     </row>
     <row r="665" spans="1:6">
       <c r="A665" s="11">
         <v>4</v>
       </c>
       <c r="B665" s="6" t="s">
         <v>1929</v>
       </c>
       <c r="C665" s="7" t="s">
         <v>1930</v>
       </c>
       <c r="D665" s="5">
-        <v>66.0</v>
+        <v>0.0</v>
       </c>
       <c r="E665" s="9">
         <v>733.0</v>
       </c>
       <c r="F665" s="7" t="s">
         <v>1931</v>
       </c>
     </row>
     <row r="666" spans="1:6">
       <c r="A666" s="11">
         <v>5</v>
       </c>
       <c r="B666" s="6" t="s">
         <v>1932</v>
       </c>
       <c r="C666" s="7" t="s">
         <v>1933</v>
       </c>
       <c r="D666" s="5">
-        <v>71.0</v>
+        <v>7.0</v>
       </c>
       <c r="E666" s="9">
         <v>947.0</v>
       </c>
       <c r="F666" s="7" t="s">
         <v>1934</v>
       </c>
     </row>
     <row r="667" spans="1:6">
       <c r="A667" s="11">
         <v>6</v>
       </c>
       <c r="B667" s="6" t="s">
         <v>1935</v>
       </c>
       <c r="C667" s="7" t="s">
         <v>1936</v>
       </c>
       <c r="D667" s="5">
-        <v>38.0</v>
+        <v>68.0</v>
       </c>
       <c r="E667" s="9">
         <v>840.0</v>
       </c>
       <c r="F667" s="7" t="s">
         <v>1937</v>
       </c>
     </row>
     <row r="668" spans="1:6">
       <c r="A668" s="11">
         <v>7</v>
       </c>
       <c r="B668" s="6" t="s">
         <v>1938</v>
       </c>
       <c r="C668" s="7" t="s">
         <v>1939</v>
       </c>
       <c r="D668" s="5">
-        <v>7.0</v>
+        <v>47.0</v>
       </c>
       <c r="E668" s="9">
         <v>947.0</v>
       </c>
       <c r="F668" s="7" t="s">
         <v>1940</v>
       </c>
     </row>
     <row r="669" spans="1:6">
       <c r="A669" s="11">
         <v>8</v>
       </c>
       <c r="B669" s="6" t="s">
         <v>1941</v>
       </c>
       <c r="C669" s="7" t="s">
         <v>1942</v>
       </c>
       <c r="D669" s="5">
-        <v>34.0</v>
+        <v>13.0</v>
       </c>
       <c r="E669" s="9">
         <v>1046.0</v>
       </c>
       <c r="F669" s="7" t="s">
         <v>1943</v>
       </c>
     </row>
     <row r="670" spans="1:6">
       <c r="A670" s="11">
         <v>9</v>
       </c>
       <c r="B670" s="6" t="s">
         <v>1944</v>
       </c>
       <c r="C670" s="7" t="s">
         <v>1945</v>
       </c>
       <c r="D670" s="5">
-        <v>59.0</v>
+        <v>29.0</v>
       </c>
       <c r="E670" s="9">
         <v>947.0</v>
       </c>
       <c r="F670" s="7" t="s">
         <v>1946</v>
       </c>
     </row>
     <row r="671" spans="1:6">
       <c r="A671" s="11">
         <v>10</v>
       </c>
       <c r="B671" s="6" t="s">
         <v>1947</v>
       </c>
       <c r="C671" s="7" t="s">
         <v>1948</v>
       </c>
       <c r="D671" s="5">
-        <v>47.0</v>
+        <v>20.0</v>
       </c>
       <c r="E671" s="9">
         <v>1046.0</v>
       </c>
       <c r="F671" s="7" t="s">
         <v>1949</v>
       </c>
     </row>
     <row r="672" spans="1:6">
       <c r="A672" s="11">
         <v>11</v>
       </c>
       <c r="B672" s="6" t="s">
         <v>1950</v>
       </c>
       <c r="C672" s="7" t="s">
         <v>1951</v>
       </c>
       <c r="D672" s="5">
-        <v>38.0</v>
+        <v>50.0</v>
       </c>
       <c r="E672" s="9">
         <v>1260.0</v>
       </c>
       <c r="F672" s="7" t="s">
         <v>1952</v>
       </c>
     </row>
     <row r="673" spans="1:6">
       <c r="A673" s="11">
         <v>12</v>
       </c>
       <c r="B673" s="6" t="s">
         <v>1953</v>
       </c>
       <c r="C673" s="7" t="s">
         <v>1954</v>
       </c>
       <c r="D673" s="5">
-        <v>29.0</v>
+        <v>9.0</v>
       </c>
       <c r="E673" s="9">
         <v>1573.0</v>
       </c>
       <c r="F673" s="7" t="s">
         <v>1955</v>
       </c>
     </row>
     <row r="674" spans="1:6">
       <c r="A674" s="11">
         <v>13</v>
       </c>
       <c r="B674" s="6" t="s">
         <v>1956</v>
       </c>
       <c r="C674" s="7" t="s">
         <v>1957</v>
       </c>
       <c r="D674" s="5">
-        <v>27.0</v>
+        <v>22.0</v>
       </c>
       <c r="E674" s="9">
         <v>947.0</v>
       </c>
       <c r="F674" s="7" t="s">
         <v>1958</v>
       </c>
     </row>
     <row r="675" spans="1:6">
       <c r="A675" s="11">
         <v>14</v>
       </c>
       <c r="B675" s="6" t="s">
         <v>1959</v>
       </c>
       <c r="C675" s="7" t="s">
         <v>1960</v>
       </c>
       <c r="D675" s="5">
-        <v>30.0</v>
+        <v>13.0</v>
       </c>
       <c r="E675" s="9">
         <v>1153.0</v>
       </c>
       <c r="F675" s="7" t="s">
         <v>1961</v>
       </c>
     </row>
     <row r="676" spans="1:6">
       <c r="A676" s="11">
         <v>15</v>
       </c>
       <c r="B676" s="6" t="s">
         <v>1962</v>
       </c>
       <c r="C676" s="7" t="s">
         <v>1963</v>
       </c>
       <c r="D676" s="5">
-        <v>3.0</v>
+        <v>50.0</v>
       </c>
       <c r="E676" s="9">
         <v>1466.0</v>
       </c>
       <c r="F676" s="7" t="s">
         <v>1964</v>
       </c>
     </row>
     <row r="677" spans="1:6">
       <c r="A677" s="11">
         <v>16</v>
       </c>
       <c r="B677" s="6" t="s">
         <v>1965</v>
       </c>
       <c r="C677" s="7" t="s">
         <v>1966</v>
       </c>
       <c r="D677" s="5">
-        <v>19.0</v>
+        <v>7.0</v>
       </c>
       <c r="E677" s="9">
         <v>2100.0</v>
       </c>
       <c r="F677" s="7" t="s">
         <v>1967</v>
       </c>
     </row>
     <row r="678" spans="1:6">
       <c r="A678" s="11">
         <v>17</v>
       </c>
       <c r="B678" s="6" t="s">
         <v>1968</v>
       </c>
       <c r="C678" s="7" t="s">
         <v>1969</v>
       </c>
       <c r="D678" s="5">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
       <c r="E678" s="9">
         <v>1046.0</v>
       </c>
       <c r="F678" s="7" t="s">
         <v>1970</v>
       </c>
     </row>
     <row r="679" spans="1:6">
       <c r="A679" s="11">
         <v>18</v>
       </c>
       <c r="B679" s="6" t="s">
         <v>1971</v>
       </c>
       <c r="C679" s="7" t="s">
         <v>1972</v>
       </c>
       <c r="D679" s="5">
-        <v>8.0</v>
+        <v>38.0</v>
       </c>
       <c r="E679" s="9">
         <v>1359.0</v>
       </c>
       <c r="F679" s="7" t="s">
         <v>1973</v>
       </c>
     </row>
     <row r="680" spans="1:6">
       <c r="A680" s="11">
         <v>19</v>
       </c>
       <c r="B680" s="6" t="s">
         <v>1974</v>
       </c>
       <c r="C680" s="7" t="s">
         <v>1975</v>
       </c>
       <c r="D680" s="5">
-        <v>37.0</v>
+        <v>17.0</v>
       </c>
       <c r="E680" s="9">
         <v>1779.0</v>
       </c>
       <c r="F680" s="7" t="s">
         <v>1976</v>
       </c>
     </row>
     <row r="681" spans="1:6">
       <c r="A681" s="11">
         <v>20</v>
       </c>
       <c r="B681" s="6" t="s">
         <v>1977</v>
       </c>
       <c r="C681" s="7" t="s">
         <v>1978</v>
       </c>
       <c r="D681" s="5">
-        <v>35.0</v>
+        <v>22.0</v>
       </c>
       <c r="E681" s="9">
         <v>2413.0</v>
       </c>
       <c r="F681" s="7" t="s">
         <v>1979</v>
       </c>
     </row>
     <row r="682" spans="1:6">
       <c r="A682" s="11">
         <v>21</v>
       </c>
       <c r="B682" s="6" t="s">
         <v>1980</v>
       </c>
       <c r="C682" s="7" t="s">
         <v>1981</v>
       </c>
       <c r="D682" s="5">
         <v>0.0</v>
       </c>
       <c r="E682" s="9">
         <v>0.0</v>
       </c>
       <c r="F682" s="7" t="s">
@@ -20831,51 +20830,51 @@
       </c>
       <c r="C684" s="7" t="s">
         <v>1987</v>
       </c>
       <c r="D684" s="5">
         <v>8.0</v>
       </c>
       <c r="E684" s="9">
         <v>0.0</v>
       </c>
       <c r="F684" s="7" t="s">
         <v>1988</v>
       </c>
     </row>
     <row r="685" spans="1:6">
       <c r="A685" s="11">
         <v>24</v>
       </c>
       <c r="B685" s="6" t="s">
         <v>1989</v>
       </c>
       <c r="C685" s="7" t="s">
         <v>1990</v>
       </c>
       <c r="D685" s="5">
-        <v>10.0</v>
+        <v>1.0</v>
       </c>
       <c r="E685" s="9">
         <v>0.0</v>
       </c>
       <c r="F685" s="7" t="s">
         <v>1991</v>
       </c>
     </row>
     <row r="686" spans="1:6">
       <c r="A686" s="11">
         <v>25</v>
       </c>
       <c r="B686" s="6" t="s">
         <v>1992</v>
       </c>
       <c r="C686" s="7" t="s">
         <v>1993</v>
       </c>
       <c r="D686" s="5">
         <v>0.0</v>
       </c>
       <c r="E686" s="9">
         <v>0.0</v>
       </c>
       <c r="F686" s="7" t="s">
@@ -21011,291 +21010,291 @@
       </c>
       <c r="C693" s="7" t="s">
         <v>2014</v>
       </c>
       <c r="D693" s="5">
         <v>0.0</v>
       </c>
       <c r="E693" s="9">
         <v>0.0</v>
       </c>
       <c r="F693" s="7" t="s">
         <v>2015</v>
       </c>
     </row>
     <row r="694" spans="1:6">
       <c r="A694" s="11">
         <v>33</v>
       </c>
       <c r="B694" s="6" t="s">
         <v>2016</v>
       </c>
       <c r="C694" s="7" t="s">
         <v>2017</v>
       </c>
       <c r="D694" s="5">
-        <v>9.0</v>
+        <v>7.0</v>
       </c>
       <c r="E694" s="9">
         <v>947.0</v>
       </c>
       <c r="F694" s="7" t="s">
         <v>2018</v>
       </c>
     </row>
     <row r="695" spans="1:6">
       <c r="A695" s="11">
         <v>34</v>
       </c>
       <c r="B695" s="6" t="s">
         <v>2019</v>
       </c>
       <c r="C695" s="7" t="s">
         <v>2020</v>
       </c>
       <c r="D695" s="5">
         <v>12.0</v>
       </c>
       <c r="E695" s="9">
         <v>1046.0</v>
       </c>
       <c r="F695" s="7" t="s">
         <v>2021</v>
       </c>
     </row>
     <row r="696" spans="1:6">
       <c r="A696" s="11">
         <v>35</v>
       </c>
       <c r="B696" s="6" t="s">
         <v>2022</v>
       </c>
       <c r="C696" s="7" t="s">
         <v>2023</v>
       </c>
       <c r="D696" s="5">
-        <v>34.0</v>
+        <v>13.0</v>
       </c>
       <c r="E696" s="9">
         <v>947.0</v>
       </c>
       <c r="F696" s="7" t="s">
         <v>2024</v>
       </c>
     </row>
     <row r="697" spans="1:6">
       <c r="A697" s="11">
         <v>36</v>
       </c>
       <c r="B697" s="6" t="s">
         <v>2025</v>
       </c>
       <c r="C697" s="7" t="s">
         <v>2026</v>
       </c>
       <c r="D697" s="5">
         <v>9.0</v>
       </c>
       <c r="E697" s="9">
         <v>1260.0</v>
       </c>
       <c r="F697" s="7" t="s">
         <v>2027</v>
       </c>
     </row>
     <row r="698" spans="1:6">
       <c r="A698" s="11">
         <v>37</v>
       </c>
       <c r="B698" s="6" t="s">
         <v>2028</v>
       </c>
       <c r="C698" s="7" t="s">
         <v>2029</v>
       </c>
       <c r="D698" s="5">
-        <v>6.0</v>
+        <v>7.0</v>
       </c>
       <c r="E698" s="9">
         <v>1359.0</v>
       </c>
       <c r="F698" s="7" t="s">
         <v>2030</v>
       </c>
     </row>
     <row r="699" spans="1:6">
       <c r="A699" s="11">
         <v>38</v>
       </c>
       <c r="B699" s="6" t="s">
         <v>2031</v>
       </c>
       <c r="C699" s="7" t="s">
         <v>2032</v>
       </c>
       <c r="D699" s="5">
-        <v>8.0</v>
+        <v>2.0</v>
       </c>
       <c r="E699" s="9">
         <v>1260.0</v>
       </c>
       <c r="F699" s="7" t="s">
         <v>2033</v>
       </c>
     </row>
     <row r="700" spans="1:6">
       <c r="A700" s="11">
         <v>39</v>
       </c>
       <c r="B700" s="6" t="s">
         <v>2034</v>
       </c>
       <c r="C700" s="7" t="s">
         <v>2035</v>
       </c>
       <c r="D700" s="5">
-        <v>11.0</v>
+        <v>1.0</v>
       </c>
       <c r="E700" s="9">
         <v>1359.0</v>
       </c>
       <c r="F700" s="7" t="s">
         <v>2036</v>
       </c>
     </row>
     <row r="701" spans="1:6">
       <c r="A701" s="11">
         <v>40</v>
       </c>
       <c r="B701" s="6" t="s">
         <v>2037</v>
       </c>
       <c r="C701" s="7" t="s">
         <v>2038</v>
       </c>
       <c r="D701" s="5">
-        <v>16.0</v>
+        <v>11.0</v>
       </c>
       <c r="E701" s="9">
         <v>1573.0</v>
       </c>
       <c r="F701" s="7" t="s">
         <v>2039</v>
       </c>
     </row>
     <row r="702" spans="1:6">
       <c r="A702" s="11">
         <v>41</v>
       </c>
       <c r="B702" s="6" t="s">
         <v>2040</v>
       </c>
       <c r="C702" s="7" t="s">
         <v>2041</v>
       </c>
       <c r="D702" s="5">
-        <v>5.0</v>
+        <v>2.0</v>
       </c>
       <c r="E702" s="9">
         <v>2100.0</v>
       </c>
       <c r="F702" s="7" t="s">
         <v>2042</v>
       </c>
     </row>
     <row r="703" spans="1:6">
       <c r="A703" s="11">
         <v>42</v>
       </c>
       <c r="B703" s="6" t="s">
         <v>2043</v>
       </c>
       <c r="C703" s="7" t="s">
         <v>2044</v>
       </c>
       <c r="D703" s="5">
-        <v>8.0</v>
+        <v>0.0</v>
       </c>
       <c r="E703" s="9">
         <v>1260.0</v>
       </c>
       <c r="F703" s="7" t="s">
         <v>2045</v>
       </c>
     </row>
     <row r="704" spans="1:6">
       <c r="A704" s="11">
         <v>43</v>
       </c>
       <c r="B704" s="6" t="s">
         <v>2046</v>
       </c>
       <c r="C704" s="7" t="s">
         <v>2047</v>
       </c>
       <c r="D704" s="5">
-        <v>18.0</v>
+        <v>14.0</v>
       </c>
       <c r="E704" s="9">
         <v>1573.0</v>
       </c>
       <c r="F704" s="7" t="s">
         <v>2048</v>
       </c>
     </row>
     <row r="705" spans="1:6">
       <c r="A705" s="11">
         <v>44</v>
       </c>
       <c r="B705" s="6" t="s">
         <v>2049</v>
       </c>
       <c r="C705" s="7" t="s">
         <v>2050</v>
       </c>
       <c r="D705" s="5">
-        <v>4.0</v>
+        <v>10.0</v>
       </c>
       <c r="E705" s="9">
         <v>1993.0</v>
       </c>
       <c r="F705" s="7" t="s">
         <v>2051</v>
       </c>
     </row>
     <row r="706" spans="1:6">
       <c r="A706" s="11">
         <v>45</v>
       </c>
       <c r="B706" s="6" t="s">
         <v>2052</v>
       </c>
       <c r="C706" s="7" t="s">
         <v>2053</v>
       </c>
       <c r="D706" s="5">
-        <v>3.0</v>
+        <v>5.0</v>
       </c>
       <c r="E706" s="9">
         <v>2512.0</v>
       </c>
       <c r="F706" s="7" t="s">
         <v>2054</v>
       </c>
     </row>
     <row r="707" spans="1:6">
       <c r="A707" s="11">
         <v>46</v>
       </c>
       <c r="B707" s="6" t="s">
         <v>2055</v>
       </c>
       <c r="C707" s="7" t="s">
         <v>2056</v>
       </c>
       <c r="D707" s="5">
         <v>7.0</v>
       </c>
       <c r="E707" s="9">
         <v>1573.0</v>
       </c>
       <c r="F707" s="7" t="s">
@@ -21311,71 +21310,71 @@
       </c>
       <c r="C708" s="7" t="s">
         <v>2059</v>
       </c>
       <c r="D708" s="5">
         <v>0.0</v>
       </c>
       <c r="E708" s="9">
         <v>2100.0</v>
       </c>
       <c r="F708" s="7" t="s">
         <v>2060</v>
       </c>
     </row>
     <row r="709" spans="1:6">
       <c r="A709" s="11">
         <v>48</v>
       </c>
       <c r="B709" s="6" t="s">
         <v>2061</v>
       </c>
       <c r="C709" s="7" t="s">
         <v>2062</v>
       </c>
       <c r="D709" s="5">
-        <v>10.0</v>
+        <v>4.0</v>
       </c>
       <c r="E709" s="9">
         <v>2306.0</v>
       </c>
       <c r="F709" s="7" t="s">
         <v>2063</v>
       </c>
     </row>
     <row r="710" spans="1:6">
       <c r="A710" s="11">
         <v>49</v>
       </c>
       <c r="B710" s="6" t="s">
         <v>2064</v>
       </c>
       <c r="C710" s="7" t="s">
         <v>2065</v>
       </c>
       <c r="D710" s="5">
-        <v>5.0</v>
+        <v>1.0</v>
       </c>
       <c r="E710" s="9">
         <v>3039.0</v>
       </c>
       <c r="F710" s="7" t="s">
         <v>2066</v>
       </c>
     </row>
     <row r="711" spans="1:6">
       <c r="A711" s="11">
         <v>50</v>
       </c>
       <c r="B711" s="6" t="s">
         <v>2067</v>
       </c>
       <c r="C711" s="7" t="s">
         <v>2068</v>
       </c>
       <c r="D711" s="5">
         <v>0.0</v>
       </c>
       <c r="E711" s="9">
         <v>0.0</v>
       </c>
       <c r="F711" s="7" t="s">
@@ -21651,314 +21650,314 @@
       </c>
       <c r="C725" s="7" t="s">
         <v>2110</v>
       </c>
       <c r="D725" s="5">
         <v>0.0</v>
       </c>
       <c r="E725" s="9">
         <v>0.0</v>
       </c>
       <c r="F725" s="7" t="s">
         <v>2111</v>
       </c>
     </row>
     <row r="726" spans="1:6">
       <c r="A726" s="11">
         <v>5</v>
       </c>
       <c r="B726" s="6" t="s">
         <v>2112</v>
       </c>
       <c r="C726" s="7" t="s">
         <v>2113</v>
       </c>
       <c r="D726" s="5">
-        <v>16.0</v>
+        <v>6.0</v>
       </c>
       <c r="E726" s="9">
         <v>527.0</v>
       </c>
       <c r="F726" s="7" t="s">
         <v>2114</v>
       </c>
     </row>
     <row r="727" spans="1:6">
       <c r="A727" s="11">
         <v>6</v>
       </c>
       <c r="B727" s="6" t="s">
         <v>2115</v>
       </c>
       <c r="C727" s="7" t="s">
         <v>2116</v>
       </c>
       <c r="D727" s="5">
-        <v>46.0</v>
+        <v>19.0</v>
       </c>
       <c r="E727" s="9">
         <v>626.0</v>
       </c>
       <c r="F727" s="7" t="s">
         <v>2117</v>
       </c>
     </row>
     <row r="728" spans="1:6">
       <c r="A728" s="11">
         <v>7</v>
       </c>
       <c r="B728" s="6" t="s">
         <v>2118</v>
       </c>
       <c r="C728" s="7" t="s">
         <v>2119</v>
       </c>
       <c r="D728" s="5">
-        <v>20.0</v>
+        <v>44.0</v>
       </c>
       <c r="E728" s="9">
         <v>840.0</v>
       </c>
       <c r="F728" s="7" t="s">
         <v>2120</v>
       </c>
     </row>
     <row r="729" spans="1:6">
       <c r="A729" s="11">
         <v>8</v>
       </c>
       <c r="B729" s="6" t="s">
         <v>2121</v>
       </c>
       <c r="C729" s="7" t="s">
         <v>2122</v>
       </c>
       <c r="D729" s="5">
-        <v>68.0</v>
+        <v>65.0</v>
       </c>
       <c r="E729" s="9">
         <v>1046.0</v>
       </c>
       <c r="F729" s="7" t="s">
         <v>2123</v>
       </c>
     </row>
     <row r="730" spans="1:6">
       <c r="A730" s="11">
         <v>9</v>
       </c>
       <c r="B730" s="6" t="s">
         <v>2124</v>
       </c>
       <c r="C730" s="7" t="s">
         <v>2125</v>
       </c>
       <c r="D730" s="5">
-        <v>38.0</v>
+        <v>14.0</v>
       </c>
       <c r="E730" s="9">
         <v>527.0</v>
       </c>
       <c r="F730" s="7" t="s">
         <v>2126</v>
       </c>
     </row>
     <row r="731" spans="1:6">
       <c r="A731" s="11">
         <v>10</v>
       </c>
       <c r="B731" s="6" t="s">
         <v>2127</v>
       </c>
       <c r="C731" s="7" t="s">
         <v>2128</v>
       </c>
       <c r="D731" s="5">
-        <v>19.0</v>
+        <v>3.0</v>
       </c>
       <c r="E731" s="9">
         <v>626.0</v>
       </c>
       <c r="F731" s="7" t="s">
         <v>2129</v>
       </c>
     </row>
     <row r="732" spans="1:6">
       <c r="A732" s="11">
         <v>11</v>
       </c>
       <c r="B732" s="6" t="s">
         <v>2130</v>
       </c>
       <c r="C732" s="7" t="s">
         <v>2131</v>
       </c>
       <c r="D732" s="5">
-        <v>22.0</v>
+        <v>12.0</v>
       </c>
       <c r="E732" s="9">
         <v>840.0</v>
       </c>
       <c r="F732" s="7" t="s">
         <v>2132</v>
       </c>
     </row>
     <row r="733" spans="1:6">
       <c r="A733" s="11">
         <v>12</v>
       </c>
       <c r="B733" s="6" t="s">
         <v>2133</v>
       </c>
       <c r="C733" s="7" t="s">
         <v>2134</v>
       </c>
       <c r="D733" s="5">
-        <v>38.0</v>
+        <v>37.0</v>
       </c>
       <c r="E733" s="9">
         <v>1046.0</v>
       </c>
       <c r="F733" s="7" t="s">
         <v>2135</v>
       </c>
     </row>
     <row r="734" spans="1:6">
       <c r="A734" s="11">
         <v>13</v>
       </c>
       <c r="B734" s="6" t="s">
         <v>2136</v>
       </c>
       <c r="C734" s="7" t="s">
         <v>2137</v>
       </c>
       <c r="D734" s="5">
-        <v>74.0</v>
+        <v>70.0</v>
       </c>
       <c r="E734" s="9">
-        <v>3093.52</v>
+        <v>3305.38</v>
       </c>
       <c r="F734" s="7" t="s">
         <v>2138</v>
       </c>
     </row>
     <row r="735" spans="1:6">
       <c r="A735" s="11">
         <v>14</v>
       </c>
       <c r="B735" s="6" t="s">
         <v>2139</v>
       </c>
       <c r="C735" s="7" t="s">
         <v>2140</v>
       </c>
       <c r="D735" s="5">
-        <v>42.0</v>
+        <v>45.0</v>
       </c>
       <c r="E735" s="9">
-        <v>3270.73</v>
+        <v>3494.72</v>
       </c>
       <c r="F735" s="7" t="s">
         <v>2141</v>
       </c>
     </row>
     <row r="736" spans="1:6">
       <c r="A736" s="11">
         <v>15</v>
       </c>
       <c r="B736" s="6" t="s">
         <v>2142</v>
       </c>
       <c r="C736" s="7" t="s">
         <v>2143</v>
       </c>
       <c r="D736" s="5">
         <v>0.0</v>
       </c>
       <c r="E736" s="9">
-        <v>3977.95</v>
+        <v>4250.38</v>
       </c>
       <c r="F736" s="7" t="s">
         <v>2144</v>
       </c>
     </row>
     <row r="737" spans="1:6">
       <c r="A737" s="11">
         <v>16</v>
       </c>
       <c r="B737" s="6" t="s">
         <v>2145</v>
       </c>
       <c r="C737" s="7" t="s">
         <v>2146</v>
       </c>
       <c r="D737" s="5">
-        <v>55.0</v>
+        <v>0.0</v>
       </c>
       <c r="E737" s="9">
-        <v>5392.41</v>
+        <v>5761.7</v>
       </c>
       <c r="F737" s="7" t="s">
         <v>2147</v>
       </c>
     </row>
     <row r="738" spans="1:6">
       <c r="A738" s="11">
         <v>17</v>
       </c>
       <c r="B738" s="6" t="s">
         <v>2148</v>
       </c>
       <c r="C738" s="7" t="s">
         <v>2149</v>
       </c>
       <c r="D738" s="5">
-        <v>36.0</v>
+        <v>24.0</v>
       </c>
       <c r="E738" s="9">
-        <v>8132.32</v>
+        <v>8689.25</v>
       </c>
       <c r="F738" s="7" t="s">
         <v>2150</v>
       </c>
     </row>
     <row r="739" spans="1:6">
       <c r="A739" s="11">
         <v>18</v>
       </c>
       <c r="B739" s="6" t="s">
         <v>2151</v>
       </c>
       <c r="C739" s="7" t="s">
         <v>2152</v>
       </c>
       <c r="D739" s="5">
-        <v>128.0</v>
+        <v>79.0</v>
       </c>
       <c r="E739" s="9">
-        <v>9369.56</v>
+        <v>10011.23</v>
       </c>
       <c r="F739" s="7" t="s">
         <v>2153</v>
       </c>
     </row>
     <row r="740" spans="1:6">
       <c r="A740" s="11">
         <v>19</v>
       </c>
       <c r="B740" s="6" t="s">
         <v>2154</v>
       </c>
       <c r="C740" s="7" t="s">
         <v>2155</v>
       </c>
       <c r="D740" s="5">
         <v>34.0</v>
       </c>
       <c r="E740" s="9">
         <v>12250.07</v>
       </c>
       <c r="F740" s="7" t="s">
         <v>2156</v>
       </c>
     </row>
@@ -21971,151 +21970,151 @@
       </c>
       <c r="C741" s="7" t="s">
         <v>2158</v>
       </c>
       <c r="D741" s="5">
         <v>10.0</v>
       </c>
       <c r="E741" s="9">
         <v>13378.86</v>
       </c>
       <c r="F741" s="7" t="s">
         <v>2159</v>
       </c>
     </row>
     <row r="742" spans="1:6">
       <c r="A742" s="11">
         <v>1</v>
       </c>
       <c r="B742" s="6" t="s">
         <v>2160</v>
       </c>
       <c r="C742" s="7" t="s">
         <v>2161</v>
       </c>
       <c r="D742" s="5">
-        <v>549.0</v>
+        <v>559.0</v>
       </c>
       <c r="E742" s="9">
         <v>460.0</v>
       </c>
       <c r="F742" s="7" t="s">
         <v>2162</v>
       </c>
     </row>
     <row r="743" spans="1:6">
       <c r="A743" s="11">
         <v>2</v>
       </c>
       <c r="B743" s="6" t="s">
         <v>2163</v>
       </c>
       <c r="C743" s="7" t="s">
         <v>2164</v>
       </c>
       <c r="D743" s="5">
-        <v>22.0</v>
+        <v>452.0</v>
       </c>
       <c r="E743" s="9">
         <v>546.0</v>
       </c>
       <c r="F743" s="7" t="s">
         <v>2165</v>
       </c>
     </row>
     <row r="744" spans="1:6">
       <c r="A744" s="11">
         <v>3</v>
       </c>
       <c r="B744" s="6" t="s">
         <v>2166</v>
       </c>
       <c r="C744" s="7" t="s">
         <v>2167</v>
       </c>
       <c r="D744" s="5">
-        <v>281.0</v>
+        <v>542.0</v>
       </c>
       <c r="E744" s="9">
         <v>823.0</v>
       </c>
       <c r="F744" s="7" t="s">
         <v>2168</v>
       </c>
     </row>
     <row r="745" spans="1:6">
       <c r="A745" s="11">
         <v>4</v>
       </c>
       <c r="B745" s="6" t="s">
         <v>2169</v>
       </c>
       <c r="C745" s="7" t="s">
         <v>2170</v>
       </c>
       <c r="D745" s="5">
-        <v>198.0</v>
+        <v>266.0</v>
       </c>
       <c r="E745" s="9">
         <v>1278.0</v>
       </c>
       <c r="F745" s="7" t="s">
         <v>2171</v>
       </c>
     </row>
     <row r="746" spans="1:6">
       <c r="A746" s="11">
         <v>5</v>
       </c>
       <c r="B746" s="6" t="s">
         <v>2172</v>
       </c>
       <c r="C746" s="7" t="s">
         <v>2173</v>
       </c>
       <c r="D746" s="5">
-        <v>184.0</v>
+        <v>239.0</v>
       </c>
       <c r="E746" s="9">
         <v>2373.0</v>
       </c>
       <c r="F746" s="7" t="s">
         <v>2174</v>
       </c>
     </row>
     <row r="747" spans="1:6">
       <c r="A747" s="11">
         <v>6</v>
       </c>
       <c r="B747" s="6" t="s">
         <v>2175</v>
       </c>
       <c r="C747" s="7" t="s">
         <v>2176</v>
       </c>
       <c r="D747" s="5">
-        <v>184.0</v>
+        <v>169.0</v>
       </c>
       <c r="E747" s="9">
         <v>3833.0</v>
       </c>
       <c r="F747" s="7" t="s">
         <v>2177</v>
       </c>
     </row>
     <row r="748" spans="1:6">
       <c r="A748" s="11">
         <v>1</v>
       </c>
       <c r="B748" s="6" t="s">
         <v>2178</v>
       </c>
       <c r="C748" s="7" t="s">
         <v>2179</v>
       </c>
       <c r="D748" s="5">
         <v>10.0</v>
       </c>
       <c r="E748" s="9">
         <v>6998.8</v>
       </c>
       <c r="F748" s="7" t="s">
@@ -22251,411 +22250,411 @@
       </c>
       <c r="C755" s="7" t="s">
         <v>2200</v>
       </c>
       <c r="D755" s="5">
         <v>65.0</v>
       </c>
       <c r="E755" s="9">
         <v>5289.67</v>
       </c>
       <c r="F755" s="7" t="s">
         <v>2201</v>
       </c>
     </row>
     <row r="756" spans="1:6">
       <c r="A756" s="11">
         <v>1</v>
       </c>
       <c r="B756" s="6" t="s">
         <v>2202</v>
       </c>
       <c r="C756" s="7" t="s">
         <v>2203</v>
       </c>
       <c r="D756" s="5">
-        <v>32.0</v>
+        <v>61.0</v>
       </c>
       <c r="E756" s="9">
         <v>411.0</v>
       </c>
       <c r="F756" s="7" t="s">
         <v>2204</v>
       </c>
     </row>
     <row r="757" spans="1:6">
       <c r="A757" s="11">
         <v>2</v>
       </c>
       <c r="B757" s="6" t="s">
         <v>2205</v>
       </c>
       <c r="C757" s="7" t="s">
         <v>2206</v>
       </c>
       <c r="D757" s="5">
-        <v>115.0</v>
+        <v>127.0</v>
       </c>
       <c r="E757" s="9">
         <v>504.0</v>
       </c>
       <c r="F757" s="7" t="s">
         <v>2207</v>
       </c>
     </row>
     <row r="758" spans="1:6">
       <c r="A758" s="11">
         <v>3</v>
       </c>
       <c r="B758" s="6" t="s">
         <v>2208</v>
       </c>
       <c r="C758" s="7" t="s">
         <v>2209</v>
       </c>
       <c r="D758" s="5">
         <v>101.0</v>
       </c>
       <c r="E758" s="9">
         <v>563.0</v>
       </c>
       <c r="F758" s="7" t="s">
         <v>2210</v>
       </c>
     </row>
     <row r="759" spans="1:6">
       <c r="A759" s="11">
         <v>4</v>
       </c>
       <c r="B759" s="6" t="s">
         <v>2211</v>
       </c>
       <c r="C759" s="7" t="s">
         <v>2212</v>
       </c>
       <c r="D759" s="5">
-        <v>4.0</v>
+        <v>106.0</v>
       </c>
       <c r="E759" s="9">
         <v>806.0</v>
       </c>
       <c r="F759" s="7" t="s">
         <v>2213</v>
       </c>
     </row>
     <row r="760" spans="1:6">
       <c r="A760" s="11">
         <v>5</v>
       </c>
       <c r="B760" s="6" t="s">
         <v>2214</v>
       </c>
       <c r="C760" s="7" t="s">
         <v>2215</v>
       </c>
       <c r="D760" s="5">
-        <v>13.0</v>
+        <v>45.0</v>
       </c>
       <c r="E760" s="9">
         <v>1095.0</v>
       </c>
       <c r="F760" s="7" t="s">
         <v>2216</v>
       </c>
     </row>
     <row r="761" spans="1:6">
       <c r="A761" s="11">
         <v>6</v>
       </c>
       <c r="B761" s="6" t="s">
         <v>2217</v>
       </c>
       <c r="C761" s="7" t="s">
         <v>2218</v>
       </c>
       <c r="D761" s="5">
-        <v>7.0</v>
+        <v>120.0</v>
       </c>
       <c r="E761" s="9">
         <v>1270.0</v>
       </c>
       <c r="F761" s="7" t="s">
         <v>2219</v>
       </c>
     </row>
     <row r="762" spans="1:6">
       <c r="A762" s="11">
         <v>7</v>
       </c>
       <c r="B762" s="6" t="s">
         <v>2220</v>
       </c>
       <c r="C762" s="7" t="s">
         <v>2221</v>
       </c>
       <c r="D762" s="5">
-        <v>9.0</v>
+        <v>7.0</v>
       </c>
       <c r="E762" s="9">
         <v>1498.0</v>
       </c>
       <c r="F762" s="7" t="s">
         <v>2222</v>
       </c>
     </row>
     <row r="763" spans="1:6">
       <c r="A763" s="11">
         <v>8</v>
       </c>
       <c r="B763" s="6" t="s">
         <v>2223</v>
       </c>
       <c r="C763" s="7" t="s">
         <v>2224</v>
       </c>
       <c r="D763" s="5">
-        <v>15.0</v>
+        <v>3.0</v>
       </c>
       <c r="E763" s="9">
         <v>1962.0</v>
       </c>
       <c r="F763" s="7" t="s">
         <v>2225</v>
       </c>
     </row>
     <row r="764" spans="1:6">
       <c r="A764" s="11">
         <v>9</v>
       </c>
       <c r="B764" s="6" t="s">
         <v>2226</v>
       </c>
       <c r="C764" s="7" t="s">
         <v>2227</v>
       </c>
       <c r="D764" s="5">
-        <v>6.0</v>
+        <v>1.0</v>
       </c>
       <c r="E764" s="9">
         <v>11529.0</v>
       </c>
       <c r="F764" s="7" t="s">
         <v>2228</v>
       </c>
     </row>
     <row r="765" spans="1:6">
       <c r="A765" s="11">
         <v>10</v>
       </c>
       <c r="B765" s="6" t="s">
         <v>2229</v>
       </c>
       <c r="C765" s="7" t="s">
         <v>2230</v>
       </c>
       <c r="D765" s="5">
-        <v>17.0</v>
+        <v>8.0</v>
       </c>
       <c r="E765" s="9">
         <v>1260.0</v>
       </c>
       <c r="F765" s="7" t="s">
         <v>2231</v>
       </c>
     </row>
     <row r="766" spans="1:6">
       <c r="A766" s="11">
         <v>11</v>
       </c>
       <c r="B766" s="6" t="s">
         <v>2232</v>
       </c>
       <c r="C766" s="7" t="s">
         <v>2233</v>
       </c>
       <c r="D766" s="5">
-        <v>22.0</v>
+        <v>20.0</v>
       </c>
       <c r="E766" s="9">
         <v>2512.0</v>
       </c>
       <c r="F766" s="7" t="s">
         <v>2234</v>
       </c>
     </row>
     <row r="767" spans="1:6">
       <c r="A767" s="11">
         <v>12</v>
       </c>
       <c r="B767" s="6" t="s">
         <v>2235</v>
       </c>
       <c r="C767" s="7" t="s">
         <v>2236</v>
       </c>
       <c r="D767" s="5">
-        <v>5.0</v>
+        <v>6.0</v>
       </c>
       <c r="E767" s="9">
         <v>2413.0</v>
       </c>
       <c r="F767" s="7" t="s">
         <v>2237</v>
       </c>
     </row>
     <row r="768" spans="1:6">
       <c r="A768" s="11">
         <v>13</v>
       </c>
       <c r="B768" s="6" t="s">
         <v>2238</v>
       </c>
       <c r="C768" s="7" t="s">
         <v>2239</v>
       </c>
       <c r="D768" s="5">
         <v>0.0</v>
       </c>
       <c r="E768" s="9">
         <v>3879.0</v>
       </c>
       <c r="F768" s="7" t="s">
         <v>2240</v>
       </c>
     </row>
     <row r="769" spans="1:6">
       <c r="A769" s="11">
         <v>14</v>
       </c>
       <c r="B769" s="6" t="s">
         <v>2241</v>
       </c>
       <c r="C769" s="7" t="s">
         <v>2242</v>
       </c>
       <c r="D769" s="5">
-        <v>16.0</v>
+        <v>8.0</v>
       </c>
       <c r="E769" s="9">
         <v>3459.0</v>
       </c>
       <c r="F769" s="7" t="s">
         <v>2243</v>
       </c>
     </row>
     <row r="770" spans="1:6">
       <c r="A770" s="11">
         <v>15</v>
       </c>
       <c r="B770" s="6" t="s">
         <v>2244</v>
       </c>
       <c r="C770" s="7" t="s">
         <v>2245</v>
       </c>
       <c r="D770" s="5">
-        <v>8.0</v>
+        <v>4.0</v>
       </c>
       <c r="E770" s="9">
         <v>0.0</v>
       </c>
       <c r="F770" s="7" t="s">
         <v>2246</v>
       </c>
     </row>
     <row r="771" spans="1:6">
       <c r="A771" s="11">
         <v>16</v>
       </c>
       <c r="B771" s="6" t="s">
         <v>2247</v>
       </c>
       <c r="C771" s="7" t="s">
         <v>2248</v>
       </c>
       <c r="D771" s="5">
-        <v>15.0</v>
+        <v>10.0</v>
       </c>
       <c r="E771" s="9">
         <v>4612.0</v>
       </c>
       <c r="F771" s="7" t="s">
         <v>2249</v>
       </c>
     </row>
     <row r="772" spans="1:6">
       <c r="A772" s="11">
         <v>17</v>
       </c>
       <c r="B772" s="6" t="s">
         <v>2250</v>
       </c>
       <c r="C772" s="7" t="s">
         <v>2251</v>
       </c>
       <c r="D772" s="5">
-        <v>26.0</v>
+        <v>25.0</v>
       </c>
       <c r="E772" s="9">
         <v>5238.0</v>
       </c>
       <c r="F772" s="7" t="s">
         <v>2252</v>
       </c>
     </row>
     <row r="773" spans="1:6">
       <c r="A773" s="11">
         <v>18</v>
       </c>
       <c r="B773" s="6" t="s">
         <v>2253</v>
       </c>
       <c r="C773" s="7" t="s">
         <v>2254</v>
       </c>
       <c r="D773" s="5">
-        <v>26.0</v>
+        <v>17.0</v>
       </c>
       <c r="E773" s="9">
         <v>6811.0</v>
       </c>
       <c r="F773" s="7" t="s">
         <v>2255</v>
       </c>
     </row>
     <row r="774" spans="1:6">
       <c r="A774" s="11">
         <v>19</v>
       </c>
       <c r="B774" s="6" t="s">
         <v>2256</v>
       </c>
       <c r="C774" s="7" t="s">
         <v>2257</v>
       </c>
       <c r="D774" s="5">
-        <v>10.0</v>
+        <v>9.0</v>
       </c>
       <c r="E774" s="9">
         <v>7651.0</v>
       </c>
       <c r="F774" s="7" t="s">
         <v>2258</v>
       </c>
     </row>
     <row r="775" spans="1:6">
       <c r="A775" s="11">
         <v>20</v>
       </c>
       <c r="B775" s="6" t="s">
         <v>2259</v>
       </c>
       <c r="C775" s="7" t="s">
         <v>2260</v>
       </c>
       <c r="D775" s="5">
         <v>51.0</v>
       </c>
       <c r="E775" s="9">
         <v>732.48</v>
       </c>
       <c r="F775" s="7" t="s">
@@ -22754,238 +22753,237 @@
       </c>
       <c r="D780" s="5">
         <v>29.0</v>
       </c>
       <c r="E780" s="9">
         <v>2359.74</v>
       </c>
       <c r="F780" s="7" t="s">
         <v>2276</v>
       </c>
     </row>
     <row r="781" spans="1:6">
       <c r="A781" s="11">
         <v>26</v>
       </c>
       <c r="B781" s="6" t="s">
         <v>2277</v>
       </c>
       <c r="C781" s="7" t="s">
         <v>2278</v>
       </c>
       <c r="D781" s="5">
         <v>0.0</v>
       </c>
       <c r="E781" s="9">
-        <v>8389.78</v>
+        <v>8964.34</v>
       </c>
       <c r="F781" s="7" t="s">
         <v>2279</v>
       </c>
     </row>
     <row r="782" spans="1:6">
       <c r="A782" s="11">
         <v>1</v>
       </c>
       <c r="B782" s="6" t="s">
         <v>2280</v>
       </c>
       <c r="C782" s="7" t="s">
         <v>2281</v>
       </c>
       <c r="D782" s="5">
-        <v>55.0</v>
+        <v>122.0</v>
       </c>
       <c r="E782" s="9">
-        <v>5107.0</v>
+        <v>5390.0</v>
       </c>
       <c r="F782" s="7" t="s">
         <v>2282</v>
       </c>
     </row>
     <row r="783" spans="1:6">
       <c r="A783" s="11">
         <v>2</v>
       </c>
       <c r="B783" s="6" t="s">
         <v>2283</v>
       </c>
       <c r="C783" s="7" t="s">
         <v>2284</v>
       </c>
       <c r="D783" s="5">
-        <v>79.0</v>
+        <v>77.0</v>
       </c>
       <c r="E783" s="9">
-        <v>2622.0</v>
+        <v>2770.0</v>
       </c>
       <c r="F783" s="7" t="s">
         <v>2285</v>
       </c>
     </row>
     <row r="784" spans="1:6">
       <c r="A784" s="11">
         <v>3</v>
       </c>
       <c r="B784" s="6" t="s">
         <v>2286</v>
       </c>
       <c r="C784" s="7" t="s">
         <v>2287</v>
       </c>
       <c r="D784" s="5">
-        <v>12.0</v>
+        <v>216.0</v>
       </c>
       <c r="E784" s="9">
-        <v>3196.0</v>
+        <v>3370.0</v>
       </c>
       <c r="F784" s="7" t="s">
         <v>2288</v>
       </c>
     </row>
     <row r="785" spans="1:6">
       <c r="A785" s="11">
         <v>4</v>
       </c>
       <c r="B785" s="6" t="s">
         <v>2289</v>
       </c>
       <c r="C785" s="7" t="s">
         <v>2290</v>
       </c>
       <c r="D785" s="5">
-        <v>61.0</v>
+        <v>32.0</v>
       </c>
       <c r="E785" s="9">
-        <v>3430.0</v>
+        <v>3620.0</v>
       </c>
       <c r="F785" s="7" t="s">
         <v>2291</v>
       </c>
     </row>
     <row r="786" spans="1:6">
       <c r="A786" s="11">
         <v>5</v>
       </c>
       <c r="B786" s="6" t="s">
         <v>2292</v>
       </c>
       <c r="C786" s="7" t="s">
         <v>2293</v>
       </c>
       <c r="D786" s="5">
-        <v>87.0</v>
+        <v>88.0</v>
       </c>
       <c r="E786" s="9">
-        <v>3746.0</v>
+        <v>3950.0</v>
       </c>
       <c r="F786" s="7" t="s">
         <v>2294</v>
       </c>
     </row>
     <row r="787" spans="1:6">
       <c r="A787" s="11">
         <v>6</v>
       </c>
       <c r="B787" s="6" t="s">
         <v>2295</v>
       </c>
       <c r="C787" s="7" t="s">
         <v>2296</v>
       </c>
       <c r="D787" s="5">
-        <v>77.0</v>
+        <v>243.0</v>
       </c>
       <c r="E787" s="9">
-        <v>4260.0</v>
+        <v>4490.0</v>
       </c>
       <c r="F787" s="7" t="s">
         <v>2297</v>
       </c>
     </row>
     <row r="788" spans="1:6">
       <c r="A788" s="11">
         <v>7</v>
       </c>
       <c r="B788" s="6" t="s">
         <v>2298</v>
       </c>
       <c r="C788" s="7" t="s">
         <v>2299</v>
       </c>
       <c r="D788" s="5">
-        <v>52.0</v>
+        <v>128.0</v>
       </c>
       <c r="E788" s="9">
-        <v>4542.0</v>
+        <v>4790.0</v>
       </c>
       <c r="F788" s="7" t="s">
         <v>2300</v>
       </c>
     </row>
     <row r="789" spans="1:6">
       <c r="A789" s="11">
         <v>8</v>
       </c>
       <c r="B789" s="6" t="s">
         <v>2301</v>
       </c>
       <c r="C789" s="7" t="s">
         <v>2302</v>
       </c>
       <c r="D789" s="5">
-        <v>93.0</v>
+        <v>231.0</v>
       </c>
       <c r="E789" s="9">
-        <v>4738.0</v>
+        <v>5000.0</v>
       </c>
       <c r="F789" s="7" t="s">
         <v>2303</v>
       </c>
     </row>
     <row r="790" spans="1:6">
       <c r="A790" s="11">
         <v>9</v>
       </c>
       <c r="B790" s="6" t="s">
         <v>2304</v>
       </c>
       <c r="C790" s="7" t="s">
         <v>2305</v>
       </c>
       <c r="D790" s="5">
-        <v>30.0</v>
+        <v>6.0</v>
       </c>
       <c r="E790" s="9">
-        <v>4974.0</v>
+        <v>5250.0</v>
       </c>
       <c r="F790" s="7" t="s">
         <v>2306</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A6:E6"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_2"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_3"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_5"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_6"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F16" r:id="rId_hyperlink_8"/>
     <hyperlink ref="F17" r:id="rId_hyperlink_9"/>
     <hyperlink ref="F18" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F19" r:id="rId_hyperlink_11"/>
     <hyperlink ref="F20" r:id="rId_hyperlink_12"/>
     <hyperlink ref="F21" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F22" r:id="rId_hyperlink_14"/>
     <hyperlink ref="F23" r:id="rId_hyperlink_15"/>
     <hyperlink ref="F24" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F25" r:id="rId_hyperlink_17"/>
     <hyperlink ref="F26" r:id="rId_hyperlink_18"/>
@@ -23735,79 +23733,71 @@
     <hyperlink ref="F770" r:id="rId_hyperlink_762"/>
     <hyperlink ref="F771" r:id="rId_hyperlink_763"/>
     <hyperlink ref="F772" r:id="rId_hyperlink_764"/>
     <hyperlink ref="F773" r:id="rId_hyperlink_765"/>
     <hyperlink ref="F774" r:id="rId_hyperlink_766"/>
     <hyperlink ref="F775" r:id="rId_hyperlink_767"/>
     <hyperlink ref="F776" r:id="rId_hyperlink_768"/>
     <hyperlink ref="F777" r:id="rId_hyperlink_769"/>
     <hyperlink ref="F778" r:id="rId_hyperlink_770"/>
     <hyperlink ref="F779" r:id="rId_hyperlink_771"/>
     <hyperlink ref="F780" r:id="rId_hyperlink_772"/>
     <hyperlink ref="F781" r:id="rId_hyperlink_773"/>
     <hyperlink ref="F782" r:id="rId_hyperlink_774"/>
     <hyperlink ref="F783" r:id="rId_hyperlink_775"/>
     <hyperlink ref="F784" r:id="rId_hyperlink_776"/>
     <hyperlink ref="F785" r:id="rId_hyperlink_777"/>
     <hyperlink ref="F786" r:id="rId_hyperlink_778"/>
     <hyperlink ref="F787" r:id="rId_hyperlink_779"/>
     <hyperlink ref="F788" r:id="rId_hyperlink_780"/>
     <hyperlink ref="F789" r:id="rId_hyperlink_781"/>
     <hyperlink ref="F790" r:id="rId_hyperlink_782"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Прайс-лист</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://msk.clear-air.ru/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Документ Office 2007 XLSX</dc:title>
   <dc:description>Этот документ был сгенерирован на сайте https://msk.clear-air.ru/</dc:description>
   <dc:subject>Прайс-лист</dc:subject>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>