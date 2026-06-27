--- v0 (2026-05-13)
+++ v1 (2026-06-27)
@@ -29,51 +29,51 @@
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2238">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://msk.clear-air.ru/</t>
   </si>
   <si>
     <t>ООО Компания "Чистый воздух"</t>
   </si>
   <si>
     <t>г. Красноярск, ул. Молокова, д. 14</t>
   </si>
   <si>
     <t>тел. +7(391)204-63-30, +7(391)290-21-57</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-05-13 00:36:29</t>
+    <t>Актуальность прайса на: 2026-06-27 15:36:55</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>СИБЭСТ-100C</t>
   </si>
   <si>
     <t>СИБЭСТ-100C облучатель-рециркулятор бактерицидный</t>
   </si>
@@ -8338,91 +8338,91 @@
       </c>
       <c r="C65" s="7" t="s">
         <v>178</v>
       </c>
       <c r="D65" s="5">
         <v>0.0</v>
       </c>
       <c r="E65" s="9">
         <v>7490.0</v>
       </c>
       <c r="F65" s="7" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="11">
         <v>8</v>
       </c>
       <c r="B66" s="6" t="s">
         <v>180</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>181</v>
       </c>
       <c r="D66" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E66" s="9">
         <v>11990.0</v>
       </c>
       <c r="F66" s="7" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="11">
         <v>9</v>
       </c>
       <c r="B67" s="6" t="s">
         <v>183</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>184</v>
       </c>
       <c r="D67" s="5">
         <v>4.0</v>
       </c>
       <c r="E67" s="9">
         <v>11590.0</v>
       </c>
       <c r="F67" s="7" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="11">
         <v>10</v>
       </c>
       <c r="B68" s="6" t="s">
         <v>186</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>187</v>
       </c>
       <c r="D68" s="5">
-        <v>103.0</v>
+        <v>94.0</v>
       </c>
       <c r="E68" s="9">
         <v>19990.0</v>
       </c>
       <c r="F68" s="7" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="11">
         <v>11</v>
       </c>
       <c r="B69" s="6" t="s">
         <v>189</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>190</v>
       </c>
       <c r="D69" s="5">
         <v>0.0</v>
       </c>
       <c r="E69" s="9">
         <v>1790.0</v>
       </c>
       <c r="F69" s="7" t="s">
@@ -9318,51 +9318,51 @@
       </c>
       <c r="C114" s="7" t="s">
         <v>325</v>
       </c>
       <c r="D114" s="5">
         <v>0.0</v>
       </c>
       <c r="E114" s="9">
         <v>1750.0</v>
       </c>
       <c r="F114" s="7" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="11">
         <v>2</v>
       </c>
       <c r="B115" s="6" t="s">
         <v>327</v>
       </c>
       <c r="C115" s="7" t="s">
         <v>328</v>
       </c>
       <c r="D115" s="5">
-        <v>24.0</v>
+        <v>17.0</v>
       </c>
       <c r="E115" s="9">
         <v>6090.0</v>
       </c>
       <c r="F115" s="7" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="11">
         <v>3</v>
       </c>
       <c r="B116" s="6" t="s">
         <v>330</v>
       </c>
       <c r="C116" s="7" t="s">
         <v>331</v>
       </c>
       <c r="D116" s="5">
         <v>0.0</v>
       </c>
       <c r="E116" s="9">
         <v>990.0</v>
       </c>
       <c r="F116" s="7" t="s">
@@ -9378,51 +9378,51 @@
       </c>
       <c r="C117" s="7" t="s">
         <v>334</v>
       </c>
       <c r="D117" s="5">
         <v>0.0</v>
       </c>
       <c r="E117" s="9">
         <v>2690.0</v>
       </c>
       <c r="F117" s="7" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="11">
         <v>5</v>
       </c>
       <c r="B118" s="6" t="s">
         <v>336</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>337</v>
       </c>
       <c r="D118" s="5">
-        <v>30.0</v>
+        <v>22.0</v>
       </c>
       <c r="E118" s="9">
         <v>2190.0</v>
       </c>
       <c r="F118" s="7" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="11">
         <v>6</v>
       </c>
       <c r="B119" s="6" t="s">
         <v>339</v>
       </c>
       <c r="C119" s="7" t="s">
         <v>340</v>
       </c>
       <c r="D119" s="5">
         <v>0.0</v>
       </c>
       <c r="E119" s="9">
         <v>2690.0</v>
       </c>
       <c r="F119" s="7" t="s">
@@ -9458,71 +9458,71 @@
       </c>
       <c r="C121" s="7" t="s">
         <v>346</v>
       </c>
       <c r="D121" s="5">
         <v>0.0</v>
       </c>
       <c r="E121" s="9">
         <v>1290.0</v>
       </c>
       <c r="F121" s="7" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="11">
         <v>9</v>
       </c>
       <c r="B122" s="6" t="s">
         <v>348</v>
       </c>
       <c r="C122" s="7" t="s">
         <v>349</v>
       </c>
       <c r="D122" s="5">
-        <v>583.0</v>
+        <v>31.0</v>
       </c>
       <c r="E122" s="9">
         <v>34190.0</v>
       </c>
       <c r="F122" s="7" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="11">
         <v>10</v>
       </c>
       <c r="B123" s="6" t="s">
         <v>351</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>352</v>
       </c>
       <c r="D123" s="5">
-        <v>22.0</v>
+        <v>3.0</v>
       </c>
       <c r="E123" s="9">
         <v>34190.0</v>
       </c>
       <c r="F123" s="7" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="11">
         <v>11</v>
       </c>
       <c r="B124" s="6" t="s">
         <v>354</v>
       </c>
       <c r="C124" s="7" t="s">
         <v>355</v>
       </c>
       <c r="D124" s="5">
         <v>0.0</v>
       </c>
       <c r="E124" s="9">
         <v>28590.0</v>
       </c>
       <c r="F124" s="7" t="s">
@@ -9598,211 +9598,211 @@
       </c>
       <c r="C128" s="7" t="s">
         <v>367</v>
       </c>
       <c r="D128" s="5">
         <v>0.0</v>
       </c>
       <c r="E128" s="9">
         <v>62970.0</v>
       </c>
       <c r="F128" s="7" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="11">
         <v>16</v>
       </c>
       <c r="B129" s="6" t="s">
         <v>369</v>
       </c>
       <c r="C129" s="7" t="s">
         <v>370</v>
       </c>
       <c r="D129" s="5">
-        <v>15.0</v>
+        <v>8.0</v>
       </c>
       <c r="E129" s="9">
         <v>55090.0</v>
       </c>
       <c r="F129" s="7" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="11">
         <v>17</v>
       </c>
       <c r="B130" s="6" t="s">
         <v>372</v>
       </c>
       <c r="C130" s="7" t="s">
         <v>373</v>
       </c>
       <c r="D130" s="5">
-        <v>4.0</v>
+        <v>0.0</v>
       </c>
       <c r="E130" s="9">
         <v>64170.0</v>
       </c>
       <c r="F130" s="7" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="11">
         <v>18</v>
       </c>
       <c r="B131" s="6" t="s">
         <v>375</v>
       </c>
       <c r="C131" s="7" t="s">
         <v>376</v>
       </c>
       <c r="D131" s="5">
-        <v>33.0</v>
+        <v>4.0</v>
       </c>
       <c r="E131" s="9">
         <v>55090.0</v>
       </c>
       <c r="F131" s="7" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="11">
         <v>19</v>
       </c>
       <c r="B132" s="6" t="s">
         <v>378</v>
       </c>
       <c r="C132" s="7" t="s">
         <v>379</v>
       </c>
       <c r="D132" s="5">
         <v>0.0</v>
       </c>
       <c r="E132" s="9">
         <v>56980.0</v>
       </c>
       <c r="F132" s="7" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="11">
         <v>20</v>
       </c>
       <c r="B133" s="6" t="s">
         <v>381</v>
       </c>
       <c r="C133" s="7" t="s">
         <v>382</v>
       </c>
       <c r="D133" s="5">
-        <v>24.0</v>
+        <v>1.0</v>
       </c>
       <c r="E133" s="9">
         <v>64170.0</v>
       </c>
       <c r="F133" s="7" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="11">
         <v>21</v>
       </c>
       <c r="B134" s="6" t="s">
         <v>384</v>
       </c>
       <c r="C134" s="7" t="s">
         <v>385</v>
       </c>
       <c r="D134" s="5">
-        <v>126.0</v>
+        <v>7.0</v>
       </c>
       <c r="E134" s="9">
         <v>19390.0</v>
       </c>
       <c r="F134" s="7" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="11">
         <v>22</v>
       </c>
       <c r="B135" s="6" t="s">
         <v>387</v>
       </c>
       <c r="C135" s="7" t="s">
         <v>388</v>
       </c>
       <c r="D135" s="5">
-        <v>770.0</v>
+        <v>523.0</v>
       </c>
       <c r="E135" s="9">
         <v>2490.0</v>
       </c>
       <c r="F135" s="7" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="11">
         <v>23</v>
       </c>
       <c r="B136" s="6" t="s">
         <v>390</v>
       </c>
       <c r="C136" s="7" t="s">
         <v>391</v>
       </c>
       <c r="D136" s="5">
-        <v>63.0</v>
+        <v>1.0</v>
       </c>
       <c r="E136" s="9">
         <v>2990.0</v>
       </c>
       <c r="F136" s="7" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="11">
         <v>1</v>
       </c>
       <c r="B137" s="6" t="s">
         <v>393</v>
       </c>
       <c r="C137" s="7" t="s">
         <v>394</v>
       </c>
       <c r="D137" s="5">
-        <v>88.0</v>
+        <v>76.0</v>
       </c>
       <c r="E137" s="9">
         <v>20990.0</v>
       </c>
       <c r="F137" s="7" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="11">
         <v>2</v>
       </c>
       <c r="B138" s="6" t="s">
         <v>396</v>
       </c>
       <c r="C138" s="7" t="s">
         <v>397</v>
       </c>
       <c r="D138" s="5">
         <v>5.0</v>
       </c>
       <c r="E138" s="9">
         <v>20990.0</v>
       </c>
       <c r="F138" s="7" t="s">
@@ -9818,71 +9818,71 @@
       </c>
       <c r="C139" s="7" t="s">
         <v>400</v>
       </c>
       <c r="D139" s="5">
         <v>13.0</v>
       </c>
       <c r="E139" s="9">
         <v>0.0</v>
       </c>
       <c r="F139" s="7" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="11">
         <v>4</v>
       </c>
       <c r="B140" s="6" t="s">
         <v>402</v>
       </c>
       <c r="C140" s="7" t="s">
         <v>403</v>
       </c>
       <c r="D140" s="5">
-        <v>23.0</v>
+        <v>17.0</v>
       </c>
       <c r="E140" s="9">
         <v>64790.0</v>
       </c>
       <c r="F140" s="7" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" s="11">
         <v>5</v>
       </c>
       <c r="B141" s="6" t="s">
         <v>405</v>
       </c>
       <c r="C141" s="7" t="s">
         <v>406</v>
       </c>
       <c r="D141" s="5">
-        <v>64.0</v>
+        <v>12.0</v>
       </c>
       <c r="E141" s="9">
         <v>67590.0</v>
       </c>
       <c r="F141" s="7" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" s="11">
         <v>1</v>
       </c>
       <c r="B142" s="6" t="s">
         <v>408</v>
       </c>
       <c r="C142" s="7" t="s">
         <v>409</v>
       </c>
       <c r="D142" s="5">
         <v>0.0</v>
       </c>
       <c r="E142" s="9">
         <v>19840.0</v>
       </c>
       <c r="F142" s="7" t="s">
@@ -10458,51 +10458,51 @@
       </c>
       <c r="C171" s="7" t="s">
         <v>496</v>
       </c>
       <c r="D171" s="5">
         <v>28.0</v>
       </c>
       <c r="E171" s="9">
         <v>44991.0</v>
       </c>
       <c r="F171" s="7" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="11">
         <v>10</v>
       </c>
       <c r="B172" s="6" t="s">
         <v>498</v>
       </c>
       <c r="C172" s="7" t="s">
         <v>499</v>
       </c>
       <c r="D172" s="5">
-        <v>22.0</v>
+        <v>21.0</v>
       </c>
       <c r="E172" s="9">
         <v>51290.0</v>
       </c>
       <c r="F172" s="7" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="11">
         <v>11</v>
       </c>
       <c r="B173" s="6" t="s">
         <v>501</v>
       </c>
       <c r="C173" s="7" t="s">
         <v>502</v>
       </c>
       <c r="D173" s="5">
         <v>18.0</v>
       </c>
       <c r="E173" s="9">
         <v>51290.0</v>
       </c>
       <c r="F173" s="7" t="s">
@@ -10938,111 +10938,111 @@
       </c>
       <c r="C195" s="7" t="s">
         <v>568</v>
       </c>
       <c r="D195" s="5">
         <v>0.0</v>
       </c>
       <c r="E195" s="9">
         <v>16990.0</v>
       </c>
       <c r="F195" s="7" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" s="11">
         <v>2</v>
       </c>
       <c r="B196" s="6" t="s">
         <v>570</v>
       </c>
       <c r="C196" s="7" t="s">
         <v>571</v>
       </c>
       <c r="D196" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E196" s="9">
         <v>16990.0</v>
       </c>
       <c r="F196" s="7" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" s="11">
         <v>3</v>
       </c>
       <c r="B197" s="6" t="s">
         <v>573</v>
       </c>
       <c r="C197" s="7" t="s">
         <v>574</v>
       </c>
       <c r="D197" s="5">
-        <v>178.0</v>
+        <v>159.0</v>
       </c>
       <c r="E197" s="9">
         <v>15990.0</v>
       </c>
       <c r="F197" s="7" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" s="11">
         <v>4</v>
       </c>
       <c r="B198" s="6" t="s">
         <v>576</v>
       </c>
       <c r="C198" s="7" t="s">
         <v>577</v>
       </c>
       <c r="D198" s="5">
-        <v>3.0</v>
+        <v>253.0</v>
       </c>
       <c r="E198" s="9">
         <v>17990.0</v>
       </c>
       <c r="F198" s="7" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" s="11">
         <v>5</v>
       </c>
       <c r="B199" s="6" t="s">
         <v>579</v>
       </c>
       <c r="C199" s="7" t="s">
         <v>580</v>
       </c>
       <c r="D199" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E199" s="9">
         <v>7990.0</v>
       </c>
       <c r="F199" s="7" t="s">
         <v>581</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" s="11">
         <v>1</v>
       </c>
       <c r="B200" s="6" t="s">
         <v>582</v>
       </c>
       <c r="C200" s="7" t="s">
         <v>583</v>
       </c>
       <c r="D200" s="5">
         <v>0.0</v>
       </c>
       <c r="E200" s="9">
         <v>0.0</v>
       </c>
       <c r="F200" s="7" t="s">
@@ -11158,51 +11158,51 @@
       </c>
       <c r="C206" s="7" t="s">
         <v>601</v>
       </c>
       <c r="D206" s="5">
         <v>0.0</v>
       </c>
       <c r="E206" s="9">
         <v>9800.0</v>
       </c>
       <c r="F206" s="7" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" s="11">
         <v>2</v>
       </c>
       <c r="B207" s="6" t="s">
         <v>603</v>
       </c>
       <c r="C207" s="7" t="s">
         <v>604</v>
       </c>
       <c r="D207" s="5">
-        <v>39.0</v>
+        <v>20.0</v>
       </c>
       <c r="E207" s="9">
         <v>15790.0</v>
       </c>
       <c r="F207" s="7" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" s="11">
         <v>3</v>
       </c>
       <c r="B208" s="6" t="s">
         <v>606</v>
       </c>
       <c r="C208" s="7" t="s">
         <v>607</v>
       </c>
       <c r="D208" s="5">
         <v>2.0</v>
       </c>
       <c r="E208" s="9">
         <v>12990.0</v>
       </c>
       <c r="F208" s="7" t="s">
@@ -11298,51 +11298,51 @@
       </c>
       <c r="C213" s="7" t="s">
         <v>622</v>
       </c>
       <c r="D213" s="5">
         <v>0.0</v>
       </c>
       <c r="E213" s="9">
         <v>3850.0</v>
       </c>
       <c r="F213" s="7" t="s">
         <v>623</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" s="11">
         <v>1</v>
       </c>
       <c r="B214" s="6" t="s">
         <v>624</v>
       </c>
       <c r="C214" s="7" t="s">
         <v>625</v>
       </c>
       <c r="D214" s="5">
-        <v>242.0</v>
+        <v>155.0</v>
       </c>
       <c r="E214" s="9">
         <v>9290.0</v>
       </c>
       <c r="F214" s="7" t="s">
         <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" s="11">
         <v>2</v>
       </c>
       <c r="B215" s="6" t="s">
         <v>627</v>
       </c>
       <c r="C215" s="7" t="s">
         <v>628</v>
       </c>
       <c r="D215" s="5">
         <v>3.0</v>
       </c>
       <c r="E215" s="9">
         <v>3290.0</v>
       </c>
       <c r="F215" s="7" t="s">
@@ -11358,51 +11358,51 @@
       </c>
       <c r="C216" s="7" t="s">
         <v>631</v>
       </c>
       <c r="D216" s="5">
         <v>0.0</v>
       </c>
       <c r="E216" s="9">
         <v>3390.0</v>
       </c>
       <c r="F216" s="7" t="s">
         <v>632</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" s="11">
         <v>4</v>
       </c>
       <c r="B217" s="6" t="s">
         <v>633</v>
       </c>
       <c r="C217" s="7" t="s">
         <v>634</v>
       </c>
       <c r="D217" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E217" s="9">
         <v>3390.0</v>
       </c>
       <c r="F217" s="7" t="s">
         <v>635</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" s="11">
         <v>5</v>
       </c>
       <c r="B218" s="6" t="s">
         <v>636</v>
       </c>
       <c r="C218" s="7" t="s">
         <v>637</v>
       </c>
       <c r="D218" s="5">
         <v>0.0</v>
       </c>
       <c r="E218" s="9">
         <v>0.0</v>
       </c>
       <c r="F218" s="7" t="s">
@@ -11538,51 +11538,51 @@
       </c>
       <c r="C225" s="7" t="s">
         <v>658</v>
       </c>
       <c r="D225" s="5">
         <v>0.0</v>
       </c>
       <c r="E225" s="9">
         <v>7790.0</v>
       </c>
       <c r="F225" s="7" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" s="11">
         <v>13</v>
       </c>
       <c r="B226" s="6" t="s">
         <v>660</v>
       </c>
       <c r="C226" s="7" t="s">
         <v>661</v>
       </c>
       <c r="D226" s="5">
-        <v>353.0</v>
+        <v>253.0</v>
       </c>
       <c r="E226" s="9">
         <v>8990.0</v>
       </c>
       <c r="F226" s="7" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" s="11">
         <v>14</v>
       </c>
       <c r="B227" s="6" t="s">
         <v>663</v>
       </c>
       <c r="C227" s="7" t="s">
         <v>664</v>
       </c>
       <c r="D227" s="5">
         <v>1.0</v>
       </c>
       <c r="E227" s="9">
         <v>3990.0</v>
       </c>
       <c r="F227" s="7" t="s">
@@ -11858,71 +11858,71 @@
       </c>
       <c r="C241" s="7" t="s">
         <v>706</v>
       </c>
       <c r="D241" s="5">
         <v>0.0</v>
       </c>
       <c r="E241" s="9">
         <v>3990.0</v>
       </c>
       <c r="F241" s="7" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" s="11">
         <v>29</v>
       </c>
       <c r="B242" s="6" t="s">
         <v>708</v>
       </c>
       <c r="C242" s="7" t="s">
         <v>709</v>
       </c>
       <c r="D242" s="5">
-        <v>8.0</v>
+        <v>3.0</v>
       </c>
       <c r="E242" s="9">
         <v>7590.0</v>
       </c>
       <c r="F242" s="7" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" s="11">
         <v>30</v>
       </c>
       <c r="B243" s="6" t="s">
         <v>711</v>
       </c>
       <c r="C243" s="7" t="s">
         <v>712</v>
       </c>
       <c r="D243" s="5">
-        <v>451.0</v>
+        <v>405.0</v>
       </c>
       <c r="E243" s="9">
         <v>8590.0</v>
       </c>
       <c r="F243" s="7" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" s="11">
         <v>31</v>
       </c>
       <c r="B244" s="6" t="s">
         <v>714</v>
       </c>
       <c r="C244" s="7" t="s">
         <v>715</v>
       </c>
       <c r="D244" s="5">
         <v>0.0</v>
       </c>
       <c r="E244" s="9">
         <v>7590.0</v>
       </c>
       <c r="F244" s="7" t="s">
@@ -12138,51 +12138,51 @@
       </c>
       <c r="C255" s="7" t="s">
         <v>748</v>
       </c>
       <c r="D255" s="5">
         <v>0.0</v>
       </c>
       <c r="E255" s="9">
         <v>6990.0</v>
       </c>
       <c r="F255" s="7" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" s="11">
         <v>6</v>
       </c>
       <c r="B256" s="6" t="s">
         <v>750</v>
       </c>
       <c r="C256" s="7" t="s">
         <v>751</v>
       </c>
       <c r="D256" s="5">
-        <v>32.0</v>
+        <v>18.0</v>
       </c>
       <c r="E256" s="9">
         <v>10290.0</v>
       </c>
       <c r="F256" s="7" t="s">
         <v>752</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" s="11">
         <v>7</v>
       </c>
       <c r="B257" s="6" t="s">
         <v>753</v>
       </c>
       <c r="C257" s="7" t="s">
         <v>754</v>
       </c>
       <c r="D257" s="5">
         <v>0.0</v>
       </c>
       <c r="E257" s="9">
         <v>10990.0</v>
       </c>
       <c r="F257" s="7" t="s">
@@ -12218,91 +12218,91 @@
       </c>
       <c r="C259" s="7" t="s">
         <v>760</v>
       </c>
       <c r="D259" s="5">
         <v>0.0</v>
       </c>
       <c r="E259" s="9">
         <v>15990.0</v>
       </c>
       <c r="F259" s="7" t="s">
         <v>761</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" s="11">
         <v>10</v>
       </c>
       <c r="B260" s="6" t="s">
         <v>762</v>
       </c>
       <c r="C260" s="7" t="s">
         <v>763</v>
       </c>
       <c r="D260" s="5">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
       <c r="E260" s="9">
         <v>5590.0</v>
       </c>
       <c r="F260" s="7" t="s">
         <v>764</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" s="11">
         <v>11</v>
       </c>
       <c r="B261" s="6" t="s">
         <v>765</v>
       </c>
       <c r="C261" s="7" t="s">
         <v>766</v>
       </c>
       <c r="D261" s="5">
         <v>1.0</v>
       </c>
       <c r="E261" s="9">
         <v>7890.0</v>
       </c>
       <c r="F261" s="7" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" s="11">
         <v>12</v>
       </c>
       <c r="B262" s="6" t="s">
         <v>768</v>
       </c>
       <c r="C262" s="7" t="s">
         <v>769</v>
       </c>
       <c r="D262" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E262" s="9">
         <v>7890.0</v>
       </c>
       <c r="F262" s="7" t="s">
         <v>770</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" s="11">
         <v>1</v>
       </c>
       <c r="B263" s="6" t="s">
         <v>771</v>
       </c>
       <c r="C263" s="7" t="s">
         <v>772</v>
       </c>
       <c r="D263" s="5">
         <v>0.0</v>
       </c>
       <c r="E263" s="9">
         <v>5510.0</v>
       </c>
       <c r="F263" s="7" t="s">
@@ -12358,91 +12358,91 @@
       </c>
       <c r="C266" s="7" t="s">
         <v>781</v>
       </c>
       <c r="D266" s="5">
         <v>0.0</v>
       </c>
       <c r="E266" s="9">
         <v>3590.0</v>
       </c>
       <c r="F266" s="7" t="s">
         <v>782</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" s="11">
         <v>5</v>
       </c>
       <c r="B267" s="6" t="s">
         <v>783</v>
       </c>
       <c r="C267" s="7" t="s">
         <v>784</v>
       </c>
       <c r="D267" s="5">
-        <v>5.0</v>
+        <v>0.0</v>
       </c>
       <c r="E267" s="9">
         <v>8990.0</v>
       </c>
       <c r="F267" s="7" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" s="11">
         <v>6</v>
       </c>
       <c r="B268" s="6" t="s">
         <v>786</v>
       </c>
       <c r="C268" s="7" t="s">
         <v>787</v>
       </c>
       <c r="D268" s="5">
         <v>1.0</v>
       </c>
       <c r="E268" s="9">
         <v>6310.0</v>
       </c>
       <c r="F268" s="7" t="s">
         <v>788</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" s="11">
         <v>7</v>
       </c>
       <c r="B269" s="6" t="s">
         <v>789</v>
       </c>
       <c r="C269" s="7" t="s">
         <v>790</v>
       </c>
       <c r="D269" s="5">
-        <v>26.0</v>
+        <v>2.0</v>
       </c>
       <c r="E269" s="9">
         <v>4890.0</v>
       </c>
       <c r="F269" s="7" t="s">
         <v>791</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" s="11">
         <v>8</v>
       </c>
       <c r="B270" s="6" t="s">
         <v>792</v>
       </c>
       <c r="C270" s="7" t="s">
         <v>793</v>
       </c>
       <c r="D270" s="5">
         <v>9.0</v>
       </c>
       <c r="E270" s="9">
         <v>4350.0</v>
       </c>
       <c r="F270" s="7" t="s">
@@ -12578,51 +12578,51 @@
       </c>
       <c r="C277" s="7" t="s">
         <v>814</v>
       </c>
       <c r="D277" s="5">
         <v>0.0</v>
       </c>
       <c r="E277" s="9">
         <v>5950.0</v>
       </c>
       <c r="F277" s="7" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" s="11">
         <v>3</v>
       </c>
       <c r="B278" s="6" t="s">
         <v>816</v>
       </c>
       <c r="C278" s="7" t="s">
         <v>817</v>
       </c>
       <c r="D278" s="5">
-        <v>10.0</v>
+        <v>3.0</v>
       </c>
       <c r="E278" s="9">
         <v>2890.0</v>
       </c>
       <c r="F278" s="7" t="s">
         <v>818</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" s="11">
         <v>4</v>
       </c>
       <c r="B279" s="6" t="s">
         <v>819</v>
       </c>
       <c r="C279" s="7" t="s">
         <v>820</v>
       </c>
       <c r="D279" s="5">
         <v>0.0</v>
       </c>
       <c r="E279" s="9">
         <v>4430.0</v>
       </c>
       <c r="F279" s="7" t="s">
@@ -12738,131 +12738,131 @@
       </c>
       <c r="C285" s="7" t="s">
         <v>838</v>
       </c>
       <c r="D285" s="5">
         <v>29.0</v>
       </c>
       <c r="E285" s="9">
         <v>3590.0</v>
       </c>
       <c r="F285" s="7" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" s="11">
         <v>11</v>
       </c>
       <c r="B286" s="6" t="s">
         <v>840</v>
       </c>
       <c r="C286" s="7" t="s">
         <v>841</v>
       </c>
       <c r="D286" s="5">
-        <v>10.0</v>
+        <v>6.0</v>
       </c>
       <c r="E286" s="9">
         <v>3490.0</v>
       </c>
       <c r="F286" s="7" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" s="11">
         <v>12</v>
       </c>
       <c r="B287" s="6" t="s">
         <v>843</v>
       </c>
       <c r="C287" s="7" t="s">
         <v>844</v>
       </c>
       <c r="D287" s="5">
         <v>1.0</v>
       </c>
       <c r="E287" s="9">
         <v>4890.0</v>
       </c>
       <c r="F287" s="7" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" s="11">
         <v>13</v>
       </c>
       <c r="B288" s="6" t="s">
         <v>846</v>
       </c>
       <c r="C288" s="7" t="s">
         <v>847</v>
       </c>
       <c r="D288" s="5">
-        <v>59.0</v>
+        <v>63.0</v>
       </c>
       <c r="E288" s="9">
         <v>6290.0</v>
       </c>
       <c r="F288" s="7" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" s="11">
         <v>14</v>
       </c>
       <c r="B289" s="6" t="s">
         <v>849</v>
       </c>
       <c r="C289" s="7" t="s">
         <v>850</v>
       </c>
       <c r="D289" s="5">
-        <v>82.0</v>
+        <v>52.0</v>
       </c>
       <c r="E289" s="9">
         <v>8190.0</v>
       </c>
       <c r="F289" s="7" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" s="11">
         <v>15</v>
       </c>
       <c r="B290" s="6" t="s">
         <v>852</v>
       </c>
       <c r="C290" s="7" t="s">
         <v>853</v>
       </c>
       <c r="D290" s="5">
-        <v>25.0</v>
+        <v>7.0</v>
       </c>
       <c r="E290" s="9">
         <v>2590.0</v>
       </c>
       <c r="F290" s="7" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" s="11">
         <v>16</v>
       </c>
       <c r="B291" s="6" t="s">
         <v>855</v>
       </c>
       <c r="C291" s="7" t="s">
         <v>856</v>
       </c>
       <c r="D291" s="5">
         <v>0.0</v>
       </c>
       <c r="E291" s="9">
         <v>3250.0</v>
       </c>
       <c r="F291" s="7" t="s">
@@ -12898,51 +12898,51 @@
       </c>
       <c r="C293" s="7" t="s">
         <v>862</v>
       </c>
       <c r="D293" s="5">
         <v>0.0</v>
       </c>
       <c r="E293" s="9">
         <v>0.0</v>
       </c>
       <c r="F293" s="7" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" s="11">
         <v>19</v>
       </c>
       <c r="B294" s="6" t="s">
         <v>864</v>
       </c>
       <c r="C294" s="7" t="s">
         <v>865</v>
       </c>
       <c r="D294" s="5">
-        <v>13.0</v>
+        <v>8.0</v>
       </c>
       <c r="E294" s="9">
         <v>6990.0</v>
       </c>
       <c r="F294" s="7" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" s="11">
         <v>20</v>
       </c>
       <c r="B295" s="6" t="s">
         <v>867</v>
       </c>
       <c r="C295" s="7" t="s">
         <v>868</v>
       </c>
       <c r="D295" s="5">
         <v>56.0</v>
       </c>
       <c r="E295" s="9">
         <v>3990.0</v>
       </c>
       <c r="F295" s="7" t="s">
@@ -12978,51 +12978,51 @@
       </c>
       <c r="C297" s="7" t="s">
         <v>874</v>
       </c>
       <c r="D297" s="5">
         <v>0.0</v>
       </c>
       <c r="E297" s="9">
         <v>4790.0</v>
       </c>
       <c r="F297" s="7" t="s">
         <v>875</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" s="11">
         <v>23</v>
       </c>
       <c r="B298" s="6" t="s">
         <v>876</v>
       </c>
       <c r="C298" s="7" t="s">
         <v>877</v>
       </c>
       <c r="D298" s="5">
-        <v>4.0</v>
+        <v>0.0</v>
       </c>
       <c r="E298" s="9">
         <v>2990.0</v>
       </c>
       <c r="F298" s="7" t="s">
         <v>878</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" s="11">
         <v>24</v>
       </c>
       <c r="B299" s="6" t="s">
         <v>879</v>
       </c>
       <c r="C299" s="7" t="s">
         <v>880</v>
       </c>
       <c r="D299" s="5">
         <v>0.0</v>
       </c>
       <c r="E299" s="9">
         <v>5590.0</v>
       </c>
       <c r="F299" s="7" t="s">
@@ -13038,51 +13038,51 @@
       </c>
       <c r="C300" s="7" t="s">
         <v>883</v>
       </c>
       <c r="D300" s="5">
         <v>3.0</v>
       </c>
       <c r="E300" s="9">
         <v>5690.0</v>
       </c>
       <c r="F300" s="7" t="s">
         <v>884</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" s="11">
         <v>26</v>
       </c>
       <c r="B301" s="6" t="s">
         <v>885</v>
       </c>
       <c r="C301" s="7" t="s">
         <v>886</v>
       </c>
       <c r="D301" s="5">
-        <v>9.0</v>
+        <v>8.0</v>
       </c>
       <c r="E301" s="9">
         <v>2590.0</v>
       </c>
       <c r="F301" s="7" t="s">
         <v>887</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" s="11">
         <v>27</v>
       </c>
       <c r="B302" s="6" t="s">
         <v>888</v>
       </c>
       <c r="C302" s="7" t="s">
         <v>889</v>
       </c>
       <c r="D302" s="5">
         <v>1.0</v>
       </c>
       <c r="E302" s="9">
         <v>3910.0</v>
       </c>
       <c r="F302" s="7" t="s">
@@ -13298,51 +13298,51 @@
       </c>
       <c r="C313" s="7" t="s">
         <v>922</v>
       </c>
       <c r="D313" s="5">
         <v>0.0</v>
       </c>
       <c r="E313" s="9">
         <v>0.0</v>
       </c>
       <c r="F313" s="7" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" s="11">
         <v>39</v>
       </c>
       <c r="B314" s="6" t="s">
         <v>924</v>
       </c>
       <c r="C314" s="7" t="s">
         <v>925</v>
       </c>
       <c r="D314" s="5">
-        <v>62.0</v>
+        <v>10.0</v>
       </c>
       <c r="E314" s="9">
         <v>7590.0</v>
       </c>
       <c r="F314" s="7" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" s="11">
         <v>40</v>
       </c>
       <c r="B315" s="6" t="s">
         <v>927</v>
       </c>
       <c r="C315" s="7" t="s">
         <v>928</v>
       </c>
       <c r="D315" s="5">
         <v>8.0</v>
       </c>
       <c r="E315" s="9">
         <v>2750.0</v>
       </c>
       <c r="F315" s="7" t="s">
@@ -13378,51 +13378,51 @@
       </c>
       <c r="C317" s="7" t="s">
         <v>934</v>
       </c>
       <c r="D317" s="5">
         <v>0.0</v>
       </c>
       <c r="E317" s="9">
         <v>2360.0</v>
       </c>
       <c r="F317" s="7" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318" s="11">
         <v>43</v>
       </c>
       <c r="B318" s="6" t="s">
         <v>936</v>
       </c>
       <c r="C318" s="7" t="s">
         <v>937</v>
       </c>
       <c r="D318" s="5">
-        <v>50.0</v>
+        <v>58.0</v>
       </c>
       <c r="E318" s="9">
         <v>2750.0</v>
       </c>
       <c r="F318" s="7" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" s="11">
         <v>44</v>
       </c>
       <c r="B319" s="6" t="s">
         <v>939</v>
       </c>
       <c r="C319" s="7" t="s">
         <v>940</v>
       </c>
       <c r="D319" s="5">
         <v>0.0</v>
       </c>
       <c r="E319" s="9">
         <v>2500.0</v>
       </c>
       <c r="F319" s="7" t="s">
@@ -13518,111 +13518,111 @@
       </c>
       <c r="C324" s="7" t="s">
         <v>955</v>
       </c>
       <c r="D324" s="5">
         <v>3.0</v>
       </c>
       <c r="E324" s="9">
         <v>5330.0</v>
       </c>
       <c r="F324" s="7" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325" s="11">
         <v>50</v>
       </c>
       <c r="B325" s="6" t="s">
         <v>957</v>
       </c>
       <c r="C325" s="7" t="s">
         <v>958</v>
       </c>
       <c r="D325" s="5">
-        <v>18.0</v>
+        <v>13.0</v>
       </c>
       <c r="E325" s="9">
         <v>5330.0</v>
       </c>
       <c r="F325" s="7" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326" s="11">
         <v>51</v>
       </c>
       <c r="B326" s="6" t="s">
         <v>960</v>
       </c>
       <c r="C326" s="7" t="s">
         <v>961</v>
       </c>
       <c r="D326" s="5">
-        <v>55.0</v>
+        <v>31.0</v>
       </c>
       <c r="E326" s="9">
         <v>2590.0</v>
       </c>
       <c r="F326" s="7" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327" s="11">
         <v>52</v>
       </c>
       <c r="B327" s="6" t="s">
         <v>963</v>
       </c>
       <c r="C327" s="7" t="s">
         <v>964</v>
       </c>
       <c r="D327" s="5">
         <v>50.0</v>
       </c>
       <c r="E327" s="9">
         <v>8690.0</v>
       </c>
       <c r="F327" s="7" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328" s="11">
         <v>53</v>
       </c>
       <c r="B328" s="6" t="s">
         <v>966</v>
       </c>
       <c r="C328" s="7" t="s">
         <v>967</v>
       </c>
       <c r="D328" s="5">
-        <v>4.0</v>
+        <v>1.0</v>
       </c>
       <c r="E328" s="9">
         <v>8990.0</v>
       </c>
       <c r="F328" s="7" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329" s="11">
         <v>1</v>
       </c>
       <c r="B329" s="6" t="s">
         <v>969</v>
       </c>
       <c r="C329" s="7" t="s">
         <v>970</v>
       </c>
       <c r="D329" s="5">
         <v>0.0</v>
       </c>
       <c r="E329" s="9">
         <v>7390.0</v>
       </c>
       <c r="F329" s="7" t="s">
@@ -13778,131 +13778,131 @@
       </c>
       <c r="C337" s="7" t="s">
         <v>994</v>
       </c>
       <c r="D337" s="5">
         <v>0.0</v>
       </c>
       <c r="E337" s="9">
         <v>490.0</v>
       </c>
       <c r="F337" s="7" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338" s="11">
         <v>4</v>
       </c>
       <c r="B338" s="6" t="s">
         <v>996</v>
       </c>
       <c r="C338" s="7" t="s">
         <v>997</v>
       </c>
       <c r="D338" s="5">
-        <v>10.0</v>
+        <v>7.0</v>
       </c>
       <c r="E338" s="9">
         <v>890.0</v>
       </c>
       <c r="F338" s="7" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339" s="11">
         <v>5</v>
       </c>
       <c r="B339" s="6" t="s">
         <v>999</v>
       </c>
       <c r="C339" s="7" t="s">
         <v>1000</v>
       </c>
       <c r="D339" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E339" s="9">
         <v>1290.0</v>
       </c>
       <c r="F339" s="7" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340" s="11">
         <v>6</v>
       </c>
       <c r="B340" s="6" t="s">
         <v>1002</v>
       </c>
       <c r="C340" s="7" t="s">
         <v>1003</v>
       </c>
       <c r="D340" s="5">
-        <v>515.0</v>
+        <v>524.0</v>
       </c>
       <c r="E340" s="9">
         <v>590.0</v>
       </c>
       <c r="F340" s="7" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341" s="11">
         <v>7</v>
       </c>
       <c r="B341" s="6" t="s">
         <v>1005</v>
       </c>
       <c r="C341" s="7" t="s">
         <v>1006</v>
       </c>
       <c r="D341" s="5">
         <v>2.0</v>
       </c>
       <c r="E341" s="9">
         <v>690.0</v>
       </c>
       <c r="F341" s="7" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="342" spans="1:6">
       <c r="A342" s="11">
         <v>8</v>
       </c>
       <c r="B342" s="6" t="s">
         <v>1008</v>
       </c>
       <c r="C342" s="7" t="s">
         <v>1009</v>
       </c>
       <c r="D342" s="5">
-        <v>13.0</v>
+        <v>11.0</v>
       </c>
       <c r="E342" s="9">
         <v>390.0</v>
       </c>
       <c r="F342" s="7" t="s">
         <v>1010</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343" s="11">
         <v>9</v>
       </c>
       <c r="B343" s="6" t="s">
         <v>1011</v>
       </c>
       <c r="C343" s="7" t="s">
         <v>1012</v>
       </c>
       <c r="D343" s="5">
         <v>0.0</v>
       </c>
       <c r="E343" s="9">
         <v>1590.0</v>
       </c>
       <c r="F343" s="7" t="s">
@@ -14158,91 +14158,91 @@
       </c>
       <c r="C356" s="7" t="s">
         <v>1051</v>
       </c>
       <c r="D356" s="5">
         <v>0.0</v>
       </c>
       <c r="E356" s="9">
         <v>1490.0</v>
       </c>
       <c r="F356" s="7" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="357" spans="1:6">
       <c r="A357" s="11">
         <v>23</v>
       </c>
       <c r="B357" s="6" t="s">
         <v>1053</v>
       </c>
       <c r="C357" s="7" t="s">
         <v>1054</v>
       </c>
       <c r="D357" s="5">
-        <v>1.0</v>
+        <v>6.0</v>
       </c>
       <c r="E357" s="9">
         <v>1890.0</v>
       </c>
       <c r="F357" s="7" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="358" spans="1:6">
       <c r="A358" s="11">
         <v>24</v>
       </c>
       <c r="B358" s="6" t="s">
         <v>1056</v>
       </c>
       <c r="C358" s="7" t="s">
         <v>1057</v>
       </c>
       <c r="D358" s="5">
         <v>0.0</v>
       </c>
       <c r="E358" s="9">
         <v>1990.0</v>
       </c>
       <c r="F358" s="7" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="359" spans="1:6">
       <c r="A359" s="11">
         <v>25</v>
       </c>
       <c r="B359" s="6" t="s">
         <v>1059</v>
       </c>
       <c r="C359" s="7" t="s">
         <v>1060</v>
       </c>
       <c r="D359" s="5">
-        <v>4.0</v>
+        <v>1.0</v>
       </c>
       <c r="E359" s="9">
         <v>1990.0</v>
       </c>
       <c r="F359" s="7" t="s">
         <v>1061</v>
       </c>
     </row>
     <row r="360" spans="1:6">
       <c r="A360" s="11">
         <v>26</v>
       </c>
       <c r="B360" s="6" t="s">
         <v>1062</v>
       </c>
       <c r="C360" s="7" t="s">
         <v>1063</v>
       </c>
       <c r="D360" s="5">
         <v>0.0</v>
       </c>
       <c r="E360" s="9">
         <v>990.0</v>
       </c>
       <c r="F360" s="7" t="s">
@@ -14418,51 +14418,51 @@
       </c>
       <c r="C369" s="7" t="s">
         <v>1090</v>
       </c>
       <c r="D369" s="5">
         <v>1.0</v>
       </c>
       <c r="E369" s="9">
         <v>5860.0</v>
       </c>
       <c r="F369" s="7" t="s">
         <v>1091</v>
       </c>
     </row>
     <row r="370" spans="1:6">
       <c r="A370" s="11">
         <v>36</v>
       </c>
       <c r="B370" s="6" t="s">
         <v>1092</v>
       </c>
       <c r="C370" s="7" t="s">
         <v>1093</v>
       </c>
       <c r="D370" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E370" s="9">
         <v>790.0</v>
       </c>
       <c r="F370" s="7" t="s">
         <v>1094</v>
       </c>
     </row>
     <row r="371" spans="1:6">
       <c r="A371" s="11">
         <v>1</v>
       </c>
       <c r="B371" s="6" t="s">
         <v>1095</v>
       </c>
       <c r="C371" s="7" t="s">
         <v>1096</v>
       </c>
       <c r="D371" s="5">
         <v>0.0</v>
       </c>
       <c r="E371" s="9">
         <v>42990.0</v>
       </c>
       <c r="F371" s="7" t="s">
@@ -14498,51 +14498,51 @@
       </c>
       <c r="C373" s="7" t="s">
         <v>1102</v>
       </c>
       <c r="D373" s="5">
         <v>2.0</v>
       </c>
       <c r="E373" s="9">
         <v>81990.0</v>
       </c>
       <c r="F373" s="7" t="s">
         <v>1103</v>
       </c>
     </row>
     <row r="374" spans="1:6">
       <c r="A374" s="11">
         <v>1</v>
       </c>
       <c r="B374" s="6" t="s">
         <v>1104</v>
       </c>
       <c r="C374" s="7" t="s">
         <v>1105</v>
       </c>
       <c r="D374" s="5">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E374" s="9">
         <v>21990.0</v>
       </c>
       <c r="F374" s="7" t="s">
         <v>1106</v>
       </c>
     </row>
     <row r="375" spans="1:6">
       <c r="A375" s="11">
         <v>1</v>
       </c>
       <c r="B375" s="6" t="s">
         <v>1107</v>
       </c>
       <c r="C375" s="7" t="s">
         <v>1108</v>
       </c>
       <c r="D375" s="5">
         <v>0.0</v>
       </c>
       <c r="E375" s="9">
         <v>0.0</v>
       </c>
       <c r="F375" s="7" t="s">
@@ -15238,71 +15238,71 @@
       </c>
       <c r="C410" s="7" t="s">
         <v>1213</v>
       </c>
       <c r="D410" s="5">
         <v>0.0</v>
       </c>
       <c r="E410" s="9">
         <v>13490.0</v>
       </c>
       <c r="F410" s="7" t="s">
         <v>1214</v>
       </c>
     </row>
     <row r="411" spans="1:6">
       <c r="A411" s="11">
         <v>3</v>
       </c>
       <c r="B411" s="6" t="s">
         <v>1215</v>
       </c>
       <c r="C411" s="7" t="s">
         <v>1216</v>
       </c>
       <c r="D411" s="5">
-        <v>1.0</v>
+        <v>55.0</v>
       </c>
       <c r="E411" s="9">
         <v>7990.0</v>
       </c>
       <c r="F411" s="7" t="s">
         <v>1217</v>
       </c>
     </row>
     <row r="412" spans="1:6">
       <c r="A412" s="11">
         <v>4</v>
       </c>
       <c r="B412" s="6" t="s">
         <v>1218</v>
       </c>
       <c r="C412" s="7" t="s">
         <v>1219</v>
       </c>
       <c r="D412" s="5">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
       <c r="E412" s="9">
         <v>14490.0</v>
       </c>
       <c r="F412" s="7" t="s">
         <v>1220</v>
       </c>
     </row>
     <row r="413" spans="1:6">
       <c r="A413" s="11">
         <v>5</v>
       </c>
       <c r="B413" s="6" t="s">
         <v>1221</v>
       </c>
       <c r="C413" s="7" t="s">
         <v>1222</v>
       </c>
       <c r="D413" s="5">
         <v>0.0</v>
       </c>
       <c r="E413" s="9">
         <v>0.0</v>
       </c>
       <c r="F413" s="7" t="s">
@@ -15618,71 +15618,71 @@
       </c>
       <c r="C429" s="7" t="s">
         <v>1270</v>
       </c>
       <c r="D429" s="5">
         <v>0.0</v>
       </c>
       <c r="E429" s="9">
         <v>0.0</v>
       </c>
       <c r="F429" s="7" t="s">
         <v>1271</v>
       </c>
     </row>
     <row r="430" spans="1:6">
       <c r="A430" s="11">
         <v>1</v>
       </c>
       <c r="B430" s="6" t="s">
         <v>1272</v>
       </c>
       <c r="C430" s="7" t="s">
         <v>1273</v>
       </c>
       <c r="D430" s="5">
-        <v>6.0</v>
+        <v>2.0</v>
       </c>
       <c r="E430" s="9">
         <v>18490.0</v>
       </c>
       <c r="F430" s="7" t="s">
         <v>1274</v>
       </c>
     </row>
     <row r="431" spans="1:6">
       <c r="A431" s="11">
         <v>2</v>
       </c>
       <c r="B431" s="6" t="s">
         <v>1275</v>
       </c>
       <c r="C431" s="7" t="s">
         <v>1276</v>
       </c>
       <c r="D431" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E431" s="9">
         <v>23490.0</v>
       </c>
       <c r="F431" s="7" t="s">
         <v>1277</v>
       </c>
     </row>
     <row r="432" spans="1:6">
       <c r="A432" s="11">
         <v>1</v>
       </c>
       <c r="B432" s="6" t="s">
         <v>1278</v>
       </c>
       <c r="C432" s="7" t="s">
         <v>1279</v>
       </c>
       <c r="D432" s="5">
         <v>1.0</v>
       </c>
       <c r="E432" s="9">
         <v>2990.0</v>
       </c>
       <c r="F432" s="7" t="s">
@@ -15978,51 +15978,51 @@
       </c>
       <c r="C447" s="7" t="s">
         <v>1324</v>
       </c>
       <c r="D447" s="5">
         <v>32.0</v>
       </c>
       <c r="E447" s="9">
         <v>1120.0</v>
       </c>
       <c r="F447" s="7" t="s">
         <v>1325</v>
       </c>
     </row>
     <row r="448" spans="1:6">
       <c r="A448" s="11">
         <v>2</v>
       </c>
       <c r="B448" s="6" t="s">
         <v>1326</v>
       </c>
       <c r="C448" s="7" t="s">
         <v>1327</v>
       </c>
       <c r="D448" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E448" s="9">
         <v>1120.0</v>
       </c>
       <c r="F448" s="7" t="s">
         <v>1328</v>
       </c>
     </row>
     <row r="449" spans="1:6">
       <c r="A449" s="11">
         <v>3</v>
       </c>
       <c r="B449" s="6" t="s">
         <v>1329</v>
       </c>
       <c r="C449" s="7" t="s">
         <v>1330</v>
       </c>
       <c r="D449" s="5">
         <v>1.0</v>
       </c>
       <c r="E449" s="9">
         <v>1120.0</v>
       </c>
       <c r="F449" s="7" t="s">
@@ -16078,51 +16078,51 @@
       </c>
       <c r="C452" s="7" t="s">
         <v>1339</v>
       </c>
       <c r="D452" s="5">
         <v>0.0</v>
       </c>
       <c r="E452" s="9">
         <v>1120.0</v>
       </c>
       <c r="F452" s="7" t="s">
         <v>1340</v>
       </c>
     </row>
     <row r="453" spans="1:6">
       <c r="A453" s="11">
         <v>7</v>
       </c>
       <c r="B453" s="6" t="s">
         <v>1341</v>
       </c>
       <c r="C453" s="7" t="s">
         <v>1342</v>
       </c>
       <c r="D453" s="5">
-        <v>29.0</v>
+        <v>28.0</v>
       </c>
       <c r="E453" s="9">
         <v>3200.0</v>
       </c>
       <c r="F453" s="7" t="s">
         <v>1343</v>
       </c>
     </row>
     <row r="454" spans="1:6">
       <c r="A454" s="11">
         <v>8</v>
       </c>
       <c r="B454" s="6" t="s">
         <v>1344</v>
       </c>
       <c r="C454" s="7" t="s">
         <v>1345</v>
       </c>
       <c r="D454" s="5">
         <v>4.0</v>
       </c>
       <c r="E454" s="9">
         <v>1100.0</v>
       </c>
       <c r="F454" s="7" t="s">
@@ -16258,371 +16258,371 @@
       </c>
       <c r="C461" s="7" t="s">
         <v>1366</v>
       </c>
       <c r="D461" s="5">
         <v>0.0</v>
       </c>
       <c r="E461" s="9">
         <v>17950.0</v>
       </c>
       <c r="F461" s="7" t="s">
         <v>1367</v>
       </c>
     </row>
     <row r="462" spans="1:6">
       <c r="A462" s="11">
         <v>4</v>
       </c>
       <c r="B462" s="6" t="s">
         <v>1368</v>
       </c>
       <c r="C462" s="7" t="s">
         <v>1369</v>
       </c>
       <c r="D462" s="5">
-        <v>3.0</v>
+        <v>5.0</v>
       </c>
       <c r="E462" s="9">
         <v>24990.0</v>
       </c>
       <c r="F462" s="7" t="s">
         <v>1370</v>
       </c>
     </row>
     <row r="463" spans="1:6">
       <c r="A463" s="11">
         <v>5</v>
       </c>
       <c r="B463" s="6" t="s">
         <v>1371</v>
       </c>
       <c r="C463" s="7" t="s">
         <v>1372</v>
       </c>
       <c r="D463" s="5">
-        <v>5.0</v>
+        <v>105.0</v>
       </c>
       <c r="E463" s="9">
         <v>24990.0</v>
       </c>
       <c r="F463" s="7" t="s">
         <v>1373</v>
       </c>
     </row>
     <row r="464" spans="1:6">
       <c r="A464" s="11">
         <v>6</v>
       </c>
       <c r="B464" s="6" t="s">
         <v>1374</v>
       </c>
       <c r="C464" s="7" t="s">
         <v>1375</v>
       </c>
       <c r="D464" s="5">
         <v>0.0</v>
       </c>
       <c r="E464" s="9">
         <v>19950.0</v>
       </c>
       <c r="F464" s="7" t="s">
         <v>1376</v>
       </c>
     </row>
     <row r="465" spans="1:6">
       <c r="A465" s="11">
         <v>7</v>
       </c>
       <c r="B465" s="6" t="s">
         <v>1377</v>
       </c>
       <c r="C465" s="7" t="s">
         <v>1378</v>
       </c>
       <c r="D465" s="5">
-        <v>0.0</v>
+        <v>186.0</v>
       </c>
       <c r="E465" s="9">
         <v>26990.0</v>
       </c>
       <c r="F465" s="7" t="s">
         <v>1379</v>
       </c>
     </row>
     <row r="466" spans="1:6">
       <c r="A466" s="11">
         <v>8</v>
       </c>
       <c r="B466" s="6" t="s">
         <v>1380</v>
       </c>
       <c r="C466" s="7" t="s">
         <v>1381</v>
       </c>
       <c r="D466" s="5">
-        <v>34.0</v>
+        <v>4.0</v>
       </c>
       <c r="E466" s="9">
         <v>29990.0</v>
       </c>
       <c r="F466" s="7" t="s">
         <v>1382</v>
       </c>
     </row>
     <row r="467" spans="1:6">
       <c r="A467" s="11">
         <v>9</v>
       </c>
       <c r="B467" s="6" t="s">
         <v>1383</v>
       </c>
       <c r="C467" s="7" t="s">
         <v>1384</v>
       </c>
       <c r="D467" s="5">
-        <v>4.0</v>
+        <v>2.0</v>
       </c>
       <c r="E467" s="9">
         <v>34990.0</v>
       </c>
       <c r="F467" s="7" t="s">
         <v>1385</v>
       </c>
     </row>
     <row r="468" spans="1:6">
       <c r="A468" s="11">
         <v>10</v>
       </c>
       <c r="B468" s="6" t="s">
         <v>1386</v>
       </c>
       <c r="C468" s="7" t="s">
         <v>1387</v>
       </c>
       <c r="D468" s="5">
-        <v>4.0</v>
+        <v>248.0</v>
       </c>
       <c r="E468" s="9">
         <v>139990.0</v>
       </c>
       <c r="F468" s="7" t="s">
         <v>1388</v>
       </c>
     </row>
     <row r="469" spans="1:6">
       <c r="A469" s="11">
         <v>11</v>
       </c>
       <c r="B469" s="6" t="s">
         <v>1389</v>
       </c>
       <c r="C469" s="7" t="s">
         <v>1390</v>
       </c>
       <c r="D469" s="5">
-        <v>100.0</v>
+        <v>399.0</v>
       </c>
       <c r="E469" s="9">
         <v>79990.0</v>
       </c>
       <c r="F469" s="7" t="s">
         <v>1391</v>
       </c>
     </row>
     <row r="470" spans="1:6">
       <c r="A470" s="11">
         <v>12</v>
       </c>
       <c r="B470" s="6" t="s">
         <v>1392</v>
       </c>
       <c r="C470" s="7" t="s">
         <v>1393</v>
       </c>
       <c r="D470" s="5">
-        <v>3.0</v>
+        <v>391.0</v>
       </c>
       <c r="E470" s="9">
         <v>99990.0</v>
       </c>
       <c r="F470" s="7" t="s">
         <v>1394</v>
       </c>
     </row>
     <row r="471" spans="1:6">
       <c r="A471" s="11">
         <v>13</v>
       </c>
       <c r="B471" s="6" t="s">
         <v>1395</v>
       </c>
       <c r="C471" s="7" t="s">
         <v>1396</v>
       </c>
       <c r="D471" s="5">
-        <v>80.0</v>
+        <v>336.0</v>
       </c>
       <c r="E471" s="9">
         <v>121990.0</v>
       </c>
       <c r="F471" s="7" t="s">
         <v>1397</v>
       </c>
     </row>
     <row r="472" spans="1:6">
       <c r="A472" s="11">
         <v>14</v>
       </c>
       <c r="B472" s="6" t="s">
         <v>1398</v>
       </c>
       <c r="C472" s="7" t="s">
         <v>1399</v>
       </c>
       <c r="D472" s="5">
         <v>0.0</v>
       </c>
       <c r="E472" s="9">
         <v>16990.0</v>
       </c>
       <c r="F472" s="7" t="s">
         <v>1400</v>
       </c>
     </row>
     <row r="473" spans="1:6">
       <c r="A473" s="11">
         <v>15</v>
       </c>
       <c r="B473" s="6" t="s">
         <v>1401</v>
       </c>
       <c r="C473" s="7" t="s">
         <v>1402</v>
       </c>
       <c r="D473" s="5">
-        <v>93.0</v>
+        <v>8.0</v>
       </c>
       <c r="E473" s="9">
         <v>13290.0</v>
       </c>
       <c r="F473" s="7" t="s">
         <v>1403</v>
       </c>
     </row>
     <row r="474" spans="1:6">
       <c r="A474" s="11">
         <v>16</v>
       </c>
       <c r="B474" s="6" t="s">
         <v>1404</v>
       </c>
       <c r="C474" s="7" t="s">
         <v>1405</v>
       </c>
       <c r="D474" s="5">
-        <v>167.0</v>
+        <v>192.0</v>
       </c>
       <c r="E474" s="9">
         <v>19290.0</v>
       </c>
       <c r="F474" s="7" t="s">
         <v>1406</v>
       </c>
     </row>
     <row r="475" spans="1:6">
       <c r="A475" s="11">
         <v>17</v>
       </c>
       <c r="B475" s="6" t="s">
         <v>1407</v>
       </c>
       <c r="C475" s="7" t="s">
         <v>1408</v>
       </c>
       <c r="D475" s="5">
-        <v>142.0</v>
+        <v>39.0</v>
       </c>
       <c r="E475" s="9">
         <v>21990.0</v>
       </c>
       <c r="F475" s="7" t="s">
         <v>1409</v>
       </c>
     </row>
     <row r="476" spans="1:6">
       <c r="A476" s="11">
         <v>18</v>
       </c>
       <c r="B476" s="6" t="s">
         <v>1410</v>
       </c>
       <c r="C476" s="7" t="s">
         <v>1411</v>
       </c>
       <c r="D476" s="5">
-        <v>5.0</v>
+        <v>2.0</v>
       </c>
       <c r="E476" s="9">
         <v>45990.0</v>
       </c>
       <c r="F476" s="7" t="s">
         <v>1412</v>
       </c>
     </row>
     <row r="477" spans="1:6">
       <c r="A477" s="11">
         <v>19</v>
       </c>
       <c r="B477" s="6" t="s">
         <v>1413</v>
       </c>
       <c r="C477" s="7" t="s">
         <v>1414</v>
       </c>
       <c r="D477" s="5">
-        <v>23.0</v>
+        <v>4.0</v>
       </c>
       <c r="E477" s="9">
         <v>21990.0</v>
       </c>
       <c r="F477" s="7" t="s">
         <v>1415</v>
       </c>
     </row>
     <row r="478" spans="1:6">
       <c r="A478" s="11">
         <v>20</v>
       </c>
       <c r="B478" s="6" t="s">
         <v>1416</v>
       </c>
       <c r="C478" s="7" t="s">
         <v>1417</v>
       </c>
       <c r="D478" s="5">
-        <v>8.0</v>
+        <v>4.0</v>
       </c>
       <c r="E478" s="9">
         <v>24990.0</v>
       </c>
       <c r="F478" s="7" t="s">
         <v>1418</v>
       </c>
     </row>
     <row r="479" spans="1:6">
       <c r="A479" s="11">
         <v>21</v>
       </c>
       <c r="B479" s="6" t="s">
         <v>1419</v>
       </c>
       <c r="C479" s="7" t="s">
         <v>1420</v>
       </c>
       <c r="D479" s="5">
         <v>1.0</v>
       </c>
       <c r="E479" s="9">
         <v>32990.0</v>
       </c>
       <c r="F479" s="7" t="s">
@@ -16758,91 +16758,91 @@
       </c>
       <c r="C486" s="7" t="s">
         <v>1441</v>
       </c>
       <c r="D486" s="5">
         <v>2.0</v>
       </c>
       <c r="E486" s="9">
         <v>12890.0</v>
       </c>
       <c r="F486" s="7" t="s">
         <v>1442</v>
       </c>
     </row>
     <row r="487" spans="1:6">
       <c r="A487" s="11">
         <v>3</v>
       </c>
       <c r="B487" s="6" t="s">
         <v>1443</v>
       </c>
       <c r="C487" s="7" t="s">
         <v>1444</v>
       </c>
       <c r="D487" s="5">
-        <v>7.0</v>
+        <v>5.0</v>
       </c>
       <c r="E487" s="9">
         <v>13990.0</v>
       </c>
       <c r="F487" s="7" t="s">
         <v>1445</v>
       </c>
     </row>
     <row r="488" spans="1:6">
       <c r="A488" s="11">
         <v>4</v>
       </c>
       <c r="B488" s="6" t="s">
         <v>1446</v>
       </c>
       <c r="C488" s="7" t="s">
         <v>1447</v>
       </c>
       <c r="D488" s="5">
         <v>2.0</v>
       </c>
       <c r="E488" s="9">
         <v>14590.0</v>
       </c>
       <c r="F488" s="7" t="s">
         <v>1448</v>
       </c>
     </row>
     <row r="489" spans="1:6">
       <c r="A489" s="11">
         <v>5</v>
       </c>
       <c r="B489" s="6" t="s">
         <v>1449</v>
       </c>
       <c r="C489" s="7" t="s">
         <v>1450</v>
       </c>
       <c r="D489" s="5">
-        <v>6.0</v>
+        <v>0.0</v>
       </c>
       <c r="E489" s="9">
         <v>17799.0</v>
       </c>
       <c r="F489" s="7" t="s">
         <v>1451</v>
       </c>
     </row>
     <row r="490" spans="1:6">
       <c r="A490" s="11">
         <v>6</v>
       </c>
       <c r="B490" s="6" t="s">
         <v>1452</v>
       </c>
       <c r="C490" s="7" t="s">
         <v>1453</v>
       </c>
       <c r="D490" s="5">
         <v>0.0</v>
       </c>
       <c r="E490" s="9">
         <v>16190.0</v>
       </c>
       <c r="F490" s="7" t="s">
@@ -16878,111 +16878,111 @@
       </c>
       <c r="C492" s="7" t="s">
         <v>1459</v>
       </c>
       <c r="D492" s="5">
         <v>0.0</v>
       </c>
       <c r="E492" s="9">
         <v>21190.0</v>
       </c>
       <c r="F492" s="7" t="s">
         <v>1460</v>
       </c>
     </row>
     <row r="493" spans="1:6">
       <c r="A493" s="11">
         <v>9</v>
       </c>
       <c r="B493" s="6" t="s">
         <v>1461</v>
       </c>
       <c r="C493" s="7" t="s">
         <v>1462</v>
       </c>
       <c r="D493" s="5">
-        <v>7.0</v>
+        <v>5.0</v>
       </c>
       <c r="E493" s="9">
         <v>24990.0</v>
       </c>
       <c r="F493" s="7" t="s">
         <v>1463</v>
       </c>
     </row>
     <row r="494" spans="1:6">
       <c r="A494" s="11">
         <v>10</v>
       </c>
       <c r="B494" s="6" t="s">
         <v>1464</v>
       </c>
       <c r="C494" s="7" t="s">
         <v>1465</v>
       </c>
       <c r="D494" s="5">
         <v>0.0</v>
       </c>
       <c r="E494" s="9">
         <v>22090.0</v>
       </c>
       <c r="F494" s="7" t="s">
         <v>1466</v>
       </c>
     </row>
     <row r="495" spans="1:6">
       <c r="A495" s="11">
         <v>11</v>
       </c>
       <c r="B495" s="6" t="s">
         <v>1467</v>
       </c>
       <c r="C495" s="7" t="s">
         <v>1468</v>
       </c>
       <c r="D495" s="5">
-        <v>28.0</v>
+        <v>51.0</v>
       </c>
       <c r="E495" s="9">
         <v>105050.0</v>
       </c>
       <c r="F495" s="7" t="s">
         <v>1469</v>
       </c>
     </row>
     <row r="496" spans="1:6">
       <c r="A496" s="11">
         <v>12</v>
       </c>
       <c r="B496" s="6" t="s">
         <v>1470</v>
       </c>
       <c r="C496" s="7" t="s">
         <v>1471</v>
       </c>
       <c r="D496" s="5">
-        <v>0.0</v>
+        <v>50.0</v>
       </c>
       <c r="E496" s="9">
         <v>142970.0</v>
       </c>
       <c r="F496" s="7" t="s">
         <v>1472</v>
       </c>
     </row>
     <row r="497" spans="1:6">
       <c r="A497" s="11">
         <v>13</v>
       </c>
       <c r="B497" s="6" t="s">
         <v>1473</v>
       </c>
       <c r="C497" s="7" t="s">
         <v>1474</v>
       </c>
       <c r="D497" s="5">
         <v>0.0</v>
       </c>
       <c r="E497" s="9">
         <v>40990.0</v>
       </c>
       <c r="F497" s="7" t="s">
@@ -17038,191 +17038,191 @@
       </c>
       <c r="C500" s="7" t="s">
         <v>1483</v>
       </c>
       <c r="D500" s="5">
         <v>0.0</v>
       </c>
       <c r="E500" s="9">
         <v>208930.0</v>
       </c>
       <c r="F500" s="7" t="s">
         <v>1484</v>
       </c>
     </row>
     <row r="501" spans="1:6">
       <c r="A501" s="11">
         <v>2</v>
       </c>
       <c r="B501" s="6" t="s">
         <v>1485</v>
       </c>
       <c r="C501" s="7" t="s">
         <v>1486</v>
       </c>
       <c r="D501" s="5">
-        <v>26.0</v>
+        <v>10.0</v>
       </c>
       <c r="E501" s="9">
         <v>250570.0</v>
       </c>
       <c r="F501" s="7" t="s">
         <v>1487</v>
       </c>
     </row>
     <row r="502" spans="1:6">
       <c r="A502" s="11">
         <v>3</v>
       </c>
       <c r="B502" s="6" t="s">
         <v>1488</v>
       </c>
       <c r="C502" s="7" t="s">
         <v>1489</v>
       </c>
       <c r="D502" s="5">
         <v>0.0</v>
       </c>
       <c r="E502" s="9">
         <v>314340.0</v>
       </c>
       <c r="F502" s="7" t="s">
         <v>1490</v>
       </c>
     </row>
     <row r="503" spans="1:6">
       <c r="A503" s="11">
         <v>4</v>
       </c>
       <c r="B503" s="6" t="s">
         <v>1491</v>
       </c>
       <c r="C503" s="7" t="s">
         <v>1492</v>
       </c>
       <c r="D503" s="5">
-        <v>3.0</v>
+        <v>0.0</v>
       </c>
       <c r="E503" s="9">
         <v>414550.0</v>
       </c>
       <c r="F503" s="7" t="s">
         <v>1493</v>
       </c>
     </row>
     <row r="504" spans="1:6">
       <c r="A504" s="11">
         <v>5</v>
       </c>
       <c r="B504" s="6" t="s">
         <v>1494</v>
       </c>
       <c r="C504" s="7" t="s">
         <v>1495</v>
       </c>
       <c r="D504" s="5">
-        <v>7.0</v>
+        <v>36.0</v>
       </c>
       <c r="E504" s="9">
         <v>11490.0</v>
       </c>
       <c r="F504" s="7" t="s">
         <v>1496</v>
       </c>
     </row>
     <row r="505" spans="1:6">
       <c r="A505" s="11">
         <v>6</v>
       </c>
       <c r="B505" s="6" t="s">
         <v>1497</v>
       </c>
       <c r="C505" s="7" t="s">
         <v>1498</v>
       </c>
       <c r="D505" s="5">
-        <v>15.0</v>
+        <v>29.0</v>
       </c>
       <c r="E505" s="9">
         <v>16490.0</v>
       </c>
       <c r="F505" s="7" t="s">
         <v>1499</v>
       </c>
     </row>
     <row r="506" spans="1:6">
       <c r="A506" s="11">
         <v>7</v>
       </c>
       <c r="B506" s="6" t="s">
         <v>1500</v>
       </c>
       <c r="C506" s="7" t="s">
         <v>1501</v>
       </c>
       <c r="D506" s="5">
-        <v>16.0</v>
+        <v>66.0</v>
       </c>
       <c r="E506" s="9">
         <v>17990.0</v>
       </c>
       <c r="F506" s="7" t="s">
         <v>1502</v>
       </c>
     </row>
     <row r="507" spans="1:6">
       <c r="A507" s="11">
         <v>8</v>
       </c>
       <c r="B507" s="6" t="s">
         <v>1503</v>
       </c>
       <c r="C507" s="7" t="s">
         <v>1504</v>
       </c>
       <c r="D507" s="5">
         <v>2.0</v>
       </c>
       <c r="E507" s="9">
         <v>21990.0</v>
       </c>
       <c r="F507" s="7" t="s">
         <v>1505</v>
       </c>
     </row>
     <row r="508" spans="1:6">
       <c r="A508" s="11">
         <v>9</v>
       </c>
       <c r="B508" s="6" t="s">
         <v>1506</v>
       </c>
       <c r="C508" s="7" t="s">
         <v>1507</v>
       </c>
       <c r="D508" s="5">
-        <v>2.0</v>
+        <v>51.0</v>
       </c>
       <c r="E508" s="9">
         <v>26990.0</v>
       </c>
       <c r="F508" s="7" t="s">
         <v>1508</v>
       </c>
     </row>
     <row r="509" spans="1:6">
       <c r="A509" s="11">
         <v>10</v>
       </c>
       <c r="B509" s="6" t="s">
         <v>1509</v>
       </c>
       <c r="C509" s="7" t="s">
         <v>1510</v>
       </c>
       <c r="D509" s="5">
         <v>58.0</v>
       </c>
       <c r="E509" s="9">
         <v>16990.0</v>
       </c>
       <c r="F509" s="7" t="s">
@@ -17238,51 +17238,51 @@
       </c>
       <c r="C510" s="7" t="s">
         <v>1513</v>
       </c>
       <c r="D510" s="5">
         <v>59.0</v>
       </c>
       <c r="E510" s="9">
         <v>19990.0</v>
       </c>
       <c r="F510" s="7" t="s">
         <v>1514</v>
       </c>
     </row>
     <row r="511" spans="1:6">
       <c r="A511" s="11">
         <v>12</v>
       </c>
       <c r="B511" s="6" t="s">
         <v>1515</v>
       </c>
       <c r="C511" s="7" t="s">
         <v>1516</v>
       </c>
       <c r="D511" s="5">
-        <v>52.0</v>
+        <v>51.0</v>
       </c>
       <c r="E511" s="9">
         <v>26990.0</v>
       </c>
       <c r="F511" s="7" t="s">
         <v>1517</v>
       </c>
     </row>
     <row r="512" spans="1:6">
       <c r="A512" s="11">
         <v>1</v>
       </c>
       <c r="B512" s="6" t="s">
         <v>1518</v>
       </c>
       <c r="C512" s="7" t="s">
         <v>1519</v>
       </c>
       <c r="D512" s="5">
         <v>2.0</v>
       </c>
       <c r="E512" s="9">
         <v>9590.0</v>
       </c>
       <c r="F512" s="7" t="s">
@@ -18078,51 +18078,51 @@
       </c>
       <c r="C552" s="7" t="s">
         <v>1639</v>
       </c>
       <c r="D552" s="5">
         <v>0.0</v>
       </c>
       <c r="E552" s="9">
         <v>9600.0</v>
       </c>
       <c r="F552" s="7" t="s">
         <v>1640</v>
       </c>
     </row>
     <row r="553" spans="1:6">
       <c r="A553" s="11">
         <v>6</v>
       </c>
       <c r="B553" s="6" t="s">
         <v>1641</v>
       </c>
       <c r="C553" s="7" t="s">
         <v>1642</v>
       </c>
       <c r="D553" s="5">
-        <v>-1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E553" s="9">
         <v>11300.0</v>
       </c>
       <c r="F553" s="7" t="s">
         <v>1643</v>
       </c>
     </row>
     <row r="554" spans="1:6">
       <c r="A554" s="11">
         <v>7</v>
       </c>
       <c r="B554" s="6" t="s">
         <v>1644</v>
       </c>
       <c r="C554" s="7" t="s">
         <v>1645</v>
       </c>
       <c r="D554" s="5" t="s">
         <v>1646</v>
       </c>
       <c r="E554" s="9">
         <v>1590.0</v>
       </c>
       <c r="F554" s="7" t="s">
@@ -20078,171 +20078,171 @@
       </c>
       <c r="C652" s="7" t="s">
         <v>1940</v>
       </c>
       <c r="D652" s="5">
         <v>2.0</v>
       </c>
       <c r="E652" s="9">
         <v>0.0</v>
       </c>
       <c r="F652" s="7" t="s">
         <v>1941</v>
       </c>
     </row>
     <row r="653" spans="1:6">
       <c r="A653" s="11">
         <v>5</v>
       </c>
       <c r="B653" s="6" t="s">
         <v>1942</v>
       </c>
       <c r="C653" s="7" t="s">
         <v>1943</v>
       </c>
       <c r="D653" s="5">
-        <v>54.0</v>
+        <v>1.0</v>
       </c>
       <c r="E653" s="9">
         <v>1290.0</v>
       </c>
       <c r="F653" s="7" t="s">
         <v>1944</v>
       </c>
     </row>
     <row r="654" spans="1:6">
       <c r="A654" s="11">
         <v>6</v>
       </c>
       <c r="B654" s="6" t="s">
         <v>1945</v>
       </c>
       <c r="C654" s="7" t="s">
         <v>1946</v>
       </c>
       <c r="D654" s="5">
-        <v>6.0</v>
+        <v>1.0</v>
       </c>
       <c r="E654" s="9">
         <v>990.0</v>
       </c>
       <c r="F654" s="7" t="s">
         <v>1947</v>
       </c>
     </row>
     <row r="655" spans="1:6">
       <c r="A655" s="11">
         <v>7</v>
       </c>
       <c r="B655" s="6" t="s">
         <v>1948</v>
       </c>
       <c r="C655" s="7" t="s">
         <v>1949</v>
       </c>
       <c r="D655" s="5">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E655" s="9">
         <v>1290.0</v>
       </c>
       <c r="F655" s="7" t="s">
         <v>1950</v>
       </c>
     </row>
     <row r="656" spans="1:6">
       <c r="A656" s="11">
         <v>8</v>
       </c>
       <c r="B656" s="6" t="s">
         <v>1951</v>
       </c>
       <c r="C656" s="7" t="s">
         <v>1952</v>
       </c>
       <c r="D656" s="5">
-        <v>464.0</v>
+        <v>10.0</v>
       </c>
       <c r="E656" s="9">
         <v>1190.0</v>
       </c>
       <c r="F656" s="7" t="s">
         <v>1953</v>
       </c>
     </row>
     <row r="657" spans="1:6">
       <c r="A657" s="11">
         <v>9</v>
       </c>
       <c r="B657" s="6" t="s">
         <v>1954</v>
       </c>
       <c r="C657" s="7" t="s">
         <v>1955</v>
       </c>
       <c r="D657" s="5">
-        <v>14.0</v>
+        <v>7.0</v>
       </c>
       <c r="E657" s="9">
         <v>1190.0</v>
       </c>
       <c r="F657" s="7" t="s">
         <v>1956</v>
       </c>
     </row>
     <row r="658" spans="1:6">
       <c r="A658" s="11">
         <v>10</v>
       </c>
       <c r="B658" s="6" t="s">
         <v>1957</v>
       </c>
       <c r="C658" s="7" t="s">
         <v>1958</v>
       </c>
       <c r="D658" s="5">
-        <v>4.0</v>
+        <v>1.0</v>
       </c>
       <c r="E658" s="9">
         <v>1290.0</v>
       </c>
       <c r="F658" s="7" t="s">
         <v>1959</v>
       </c>
     </row>
     <row r="659" spans="1:6">
       <c r="A659" s="11">
         <v>11</v>
       </c>
       <c r="B659" s="6" t="s">
         <v>1960</v>
       </c>
       <c r="C659" s="7" t="s">
         <v>1961</v>
       </c>
       <c r="D659" s="5">
-        <v>12.0</v>
+        <v>0.0</v>
       </c>
       <c r="E659" s="9">
         <v>3590.0</v>
       </c>
       <c r="F659" s="7" t="s">
         <v>1962</v>
       </c>
     </row>
     <row r="660" spans="1:6">
       <c r="A660" s="11">
         <v>12</v>
       </c>
       <c r="B660" s="6" t="s">
         <v>1963</v>
       </c>
       <c r="C660" s="7" t="s">
         <v>1964</v>
       </c>
       <c r="D660" s="5">
         <v>0.0</v>
       </c>
       <c r="E660" s="9">
         <v>3190.0</v>
       </c>
       <c r="F660" s="7" t="s">
@@ -20338,51 +20338,51 @@
       </c>
       <c r="C665" s="7" t="s">
         <v>1979</v>
       </c>
       <c r="D665" s="5">
         <v>0.0</v>
       </c>
       <c r="E665" s="9">
         <v>0.0</v>
       </c>
       <c r="F665" s="7" t="s">
         <v>1980</v>
       </c>
     </row>
     <row r="666" spans="1:6">
       <c r="A666" s="11">
         <v>18</v>
       </c>
       <c r="B666" s="6" t="s">
         <v>1981</v>
       </c>
       <c r="C666" s="7" t="s">
         <v>1982</v>
       </c>
       <c r="D666" s="5">
-        <v>-1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E666" s="9">
         <v>990.0</v>
       </c>
       <c r="F666" s="7" t="s">
         <v>1983</v>
       </c>
     </row>
     <row r="667" spans="1:6">
       <c r="A667" s="11">
         <v>19</v>
       </c>
       <c r="B667" s="6" t="s">
         <v>1984</v>
       </c>
       <c r="C667" s="7" t="s">
         <v>1985</v>
       </c>
       <c r="D667" s="5">
         <v>14.0</v>
       </c>
       <c r="E667" s="9">
         <v>4990.0</v>
       </c>
       <c r="F667" s="7" t="s">
@@ -20818,71 +20818,71 @@
       </c>
       <c r="C689" s="7" t="s">
         <v>2051</v>
       </c>
       <c r="D689" s="5">
         <v>0.0</v>
       </c>
       <c r="E689" s="9">
         <v>3490.0</v>
       </c>
       <c r="F689" s="7" t="s">
         <v>2052</v>
       </c>
     </row>
     <row r="690" spans="1:6">
       <c r="A690" s="11">
         <v>42</v>
       </c>
       <c r="B690" s="6" t="s">
         <v>2053</v>
       </c>
       <c r="C690" s="7" t="s">
         <v>2054</v>
       </c>
       <c r="D690" s="5">
-        <v>64.0</v>
+        <v>30.0</v>
       </c>
       <c r="E690" s="9">
         <v>1100.0</v>
       </c>
       <c r="F690" s="7" t="s">
         <v>2055</v>
       </c>
     </row>
     <row r="691" spans="1:6">
       <c r="A691" s="11">
         <v>43</v>
       </c>
       <c r="B691" s="6" t="s">
         <v>2056</v>
       </c>
       <c r="C691" s="7" t="s">
         <v>2057</v>
       </c>
       <c r="D691" s="5">
-        <v>58.0</v>
+        <v>18.0</v>
       </c>
       <c r="E691" s="9">
         <v>3970.0</v>
       </c>
       <c r="F691" s="7" t="s">
         <v>2058</v>
       </c>
     </row>
     <row r="692" spans="1:6">
       <c r="A692" s="11">
         <v>44</v>
       </c>
       <c r="B692" s="6" t="s">
         <v>2059</v>
       </c>
       <c r="C692" s="7" t="s">
         <v>2060</v>
       </c>
       <c r="D692" s="5">
         <v>0.0</v>
       </c>
       <c r="E692" s="9">
         <v>0.0</v>
       </c>
       <c r="F692" s="7" t="s">
@@ -20938,51 +20938,51 @@
       </c>
       <c r="C695" s="7" t="s">
         <v>2069</v>
       </c>
       <c r="D695" s="5">
         <v>10.0</v>
       </c>
       <c r="E695" s="9">
         <v>3810.0</v>
       </c>
       <c r="F695" s="7" t="s">
         <v>2070</v>
       </c>
     </row>
     <row r="696" spans="1:6">
       <c r="A696" s="11">
         <v>48</v>
       </c>
       <c r="B696" s="6" t="s">
         <v>2071</v>
       </c>
       <c r="C696" s="7" t="s">
         <v>2072</v>
       </c>
       <c r="D696" s="5">
-        <v>65.0</v>
+        <v>38.0</v>
       </c>
       <c r="E696" s="9">
         <v>2250.0</v>
       </c>
       <c r="F696" s="7" t="s">
         <v>2073</v>
       </c>
     </row>
     <row r="697" spans="1:6">
       <c r="A697" s="11">
         <v>49</v>
       </c>
       <c r="B697" s="6" t="s">
         <v>2074</v>
       </c>
       <c r="C697" s="7" t="s">
         <v>2075</v>
       </c>
       <c r="D697" s="5">
         <v>0.0</v>
       </c>
       <c r="E697" s="9">
         <v>0.0</v>
       </c>
       <c r="F697" s="7" t="s">
@@ -21598,51 +21598,51 @@
       </c>
       <c r="C728" s="7" t="s">
         <v>2168</v>
       </c>
       <c r="D728" s="5">
         <v>0.0</v>
       </c>
       <c r="E728" s="9">
         <v>0.0</v>
       </c>
       <c r="F728" s="7" t="s">
         <v>2169</v>
       </c>
     </row>
     <row r="729" spans="1:6">
       <c r="A729" s="11">
         <v>1</v>
       </c>
       <c r="B729" s="6" t="s">
         <v>2170</v>
       </c>
       <c r="C729" s="7" t="s">
         <v>2171</v>
       </c>
       <c r="D729" s="5">
-        <v>967.0</v>
+        <v>58.0</v>
       </c>
       <c r="E729" s="9">
         <v>2190.0</v>
       </c>
       <c r="F729" s="7" t="s">
         <v>2172</v>
       </c>
     </row>
     <row r="730" spans="1:6">
       <c r="A730" s="11">
         <v>2</v>
       </c>
       <c r="B730" s="6" t="s">
         <v>2173</v>
       </c>
       <c r="C730" s="7" t="s">
         <v>2174</v>
       </c>
       <c r="D730" s="5">
         <v>29.0</v>
       </c>
       <c r="E730" s="9">
         <v>6900.0</v>
       </c>
       <c r="F730" s="7" t="s">