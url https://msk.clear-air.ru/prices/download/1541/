--- v1 (2026-06-27)
+++ v2 (2026-08-11)
@@ -29,51 +29,51 @@
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2238">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://msk.clear-air.ru/</t>
   </si>
   <si>
     <t>ООО Компания "Чистый воздух"</t>
   </si>
   <si>
     <t>г. Красноярск, ул. Молокова, д. 14</t>
   </si>
   <si>
     <t>тел. +7(391)204-63-30, +7(391)290-21-57</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-06-27 15:36:55</t>
+    <t>Актуальность прайса на: 2026-08-11 09:43:48</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>СИБЭСТ-100C</t>
   </si>
   <si>
     <t>СИБЭСТ-100C облучатель-рециркулятор бактерицидный</t>
   </si>
@@ -8338,94 +8338,94 @@
       </c>
       <c r="C65" s="7" t="s">
         <v>178</v>
       </c>
       <c r="D65" s="5">
         <v>0.0</v>
       </c>
       <c r="E65" s="9">
         <v>7490.0</v>
       </c>
       <c r="F65" s="7" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="11">
         <v>8</v>
       </c>
       <c r="B66" s="6" t="s">
         <v>180</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>181</v>
       </c>
       <c r="D66" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E66" s="9">
-        <v>11990.0</v>
+        <v>9990.0</v>
       </c>
       <c r="F66" s="7" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" s="11">
         <v>9</v>
       </c>
       <c r="B67" s="6" t="s">
         <v>183</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>184</v>
       </c>
       <c r="D67" s="5">
-        <v>4.0</v>
+        <v>1.0</v>
       </c>
       <c r="E67" s="9">
-        <v>11590.0</v>
+        <v>9990.0</v>
       </c>
       <c r="F67" s="7" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="11">
         <v>10</v>
       </c>
       <c r="B68" s="6" t="s">
         <v>186</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>187</v>
       </c>
       <c r="D68" s="5">
-        <v>94.0</v>
+        <v>70.0</v>
       </c>
       <c r="E68" s="9">
-        <v>19990.0</v>
+        <v>17990.0</v>
       </c>
       <c r="F68" s="7" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="11">
         <v>11</v>
       </c>
       <c r="B69" s="6" t="s">
         <v>189</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>190</v>
       </c>
       <c r="D69" s="5">
         <v>0.0</v>
       </c>
       <c r="E69" s="9">
         <v>1790.0</v>
       </c>
       <c r="F69" s="7" t="s">
         <v>191</v>
       </c>
     </row>
@@ -9178,54 +9178,54 @@
       </c>
       <c r="C107" s="7" t="s">
         <v>304</v>
       </c>
       <c r="D107" s="5">
         <v>2.0</v>
       </c>
       <c r="E107" s="9">
         <v>0.0</v>
       </c>
       <c r="F107" s="7" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="11">
         <v>9</v>
       </c>
       <c r="B108" s="6" t="s">
         <v>306</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>307</v>
       </c>
       <c r="D108" s="5">
-        <v>2.0</v>
+        <v>502.0</v>
       </c>
       <c r="E108" s="9">
-        <v>2890.0</v>
+        <v>2990.0</v>
       </c>
       <c r="F108" s="7" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="11">
         <v>10</v>
       </c>
       <c r="B109" s="6" t="s">
         <v>309</v>
       </c>
       <c r="C109" s="7" t="s">
         <v>310</v>
       </c>
       <c r="D109" s="5">
         <v>2.0</v>
       </c>
       <c r="E109" s="9">
         <v>0.0</v>
       </c>
       <c r="F109" s="7" t="s">
         <v>311</v>
       </c>
     </row>
@@ -9298,74 +9298,74 @@
       </c>
       <c r="C113" s="7" t="s">
         <v>322</v>
       </c>
       <c r="D113" s="5">
         <v>0.0</v>
       </c>
       <c r="E113" s="9">
         <v>0.0</v>
       </c>
       <c r="F113" s="7" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="11">
         <v>1</v>
       </c>
       <c r="B114" s="6" t="s">
         <v>324</v>
       </c>
       <c r="C114" s="7" t="s">
         <v>325</v>
       </c>
       <c r="D114" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E114" s="9">
         <v>1750.0</v>
       </c>
       <c r="F114" s="7" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="11">
         <v>2</v>
       </c>
       <c r="B115" s="6" t="s">
         <v>327</v>
       </c>
       <c r="C115" s="7" t="s">
         <v>328</v>
       </c>
       <c r="D115" s="5">
-        <v>17.0</v>
+        <v>149.0</v>
       </c>
       <c r="E115" s="9">
-        <v>6090.0</v>
+        <v>6690.0</v>
       </c>
       <c r="F115" s="7" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="11">
         <v>3</v>
       </c>
       <c r="B116" s="6" t="s">
         <v>330</v>
       </c>
       <c r="C116" s="7" t="s">
         <v>331</v>
       </c>
       <c r="D116" s="5">
         <v>0.0</v>
       </c>
       <c r="E116" s="9">
         <v>990.0</v>
       </c>
       <c r="F116" s="7" t="s">
         <v>332</v>
       </c>
     </row>
@@ -9378,51 +9378,51 @@
       </c>
       <c r="C117" s="7" t="s">
         <v>334</v>
       </c>
       <c r="D117" s="5">
         <v>0.0</v>
       </c>
       <c r="E117" s="9">
         <v>2690.0</v>
       </c>
       <c r="F117" s="7" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="11">
         <v>5</v>
       </c>
       <c r="B118" s="6" t="s">
         <v>336</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>337</v>
       </c>
       <c r="D118" s="5">
-        <v>22.0</v>
+        <v>13.0</v>
       </c>
       <c r="E118" s="9">
         <v>2190.0</v>
       </c>
       <c r="F118" s="7" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="11">
         <v>6</v>
       </c>
       <c r="B119" s="6" t="s">
         <v>339</v>
       </c>
       <c r="C119" s="7" t="s">
         <v>340</v>
       </c>
       <c r="D119" s="5">
         <v>0.0</v>
       </c>
       <c r="E119" s="9">
         <v>2690.0</v>
       </c>
       <c r="F119" s="7" t="s">
@@ -9458,74 +9458,74 @@
       </c>
       <c r="C121" s="7" t="s">
         <v>346</v>
       </c>
       <c r="D121" s="5">
         <v>0.0</v>
       </c>
       <c r="E121" s="9">
         <v>1290.0</v>
       </c>
       <c r="F121" s="7" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="11">
         <v>9</v>
       </c>
       <c r="B122" s="6" t="s">
         <v>348</v>
       </c>
       <c r="C122" s="7" t="s">
         <v>349</v>
       </c>
       <c r="D122" s="5">
-        <v>31.0</v>
+        <v>102.0</v>
       </c>
       <c r="E122" s="9">
-        <v>34190.0</v>
+        <v>37590.0</v>
       </c>
       <c r="F122" s="7" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="11">
         <v>10</v>
       </c>
       <c r="B123" s="6" t="s">
         <v>351</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>352</v>
       </c>
       <c r="D123" s="5">
-        <v>3.0</v>
+        <v>58.0</v>
       </c>
       <c r="E123" s="9">
-        <v>34190.0</v>
+        <v>37590.0</v>
       </c>
       <c r="F123" s="7" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="11">
         <v>11</v>
       </c>
       <c r="B124" s="6" t="s">
         <v>354</v>
       </c>
       <c r="C124" s="7" t="s">
         <v>355</v>
       </c>
       <c r="D124" s="5">
         <v>0.0</v>
       </c>
       <c r="E124" s="9">
         <v>28590.0</v>
       </c>
       <c r="F124" s="7" t="s">
         <v>356</v>
       </c>
     </row>
@@ -9561,248 +9561,248 @@
       </c>
       <c r="D126" s="5">
         <v>0.0</v>
       </c>
       <c r="E126" s="9">
         <v>53990.0</v>
       </c>
       <c r="F126" s="7" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="11">
         <v>14</v>
       </c>
       <c r="B127" s="6" t="s">
         <v>363</v>
       </c>
       <c r="C127" s="7" t="s">
         <v>364</v>
       </c>
       <c r="D127" s="5">
         <v>0.0</v>
       </c>
       <c r="E127" s="9">
-        <v>1490.0</v>
+        <v>1650.0</v>
       </c>
       <c r="F127" s="7" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="11">
         <v>15</v>
       </c>
       <c r="B128" s="6" t="s">
         <v>366</v>
       </c>
       <c r="C128" s="7" t="s">
         <v>367</v>
       </c>
       <c r="D128" s="5">
         <v>0.0</v>
       </c>
       <c r="E128" s="9">
         <v>62970.0</v>
       </c>
       <c r="F128" s="7" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="11">
         <v>16</v>
       </c>
       <c r="B129" s="6" t="s">
         <v>369</v>
       </c>
       <c r="C129" s="7" t="s">
         <v>370</v>
       </c>
       <c r="D129" s="5">
-        <v>8.0</v>
+        <v>3.0</v>
       </c>
       <c r="E129" s="9">
-        <v>55090.0</v>
+        <v>60590.0</v>
       </c>
       <c r="F129" s="7" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="11">
         <v>17</v>
       </c>
       <c r="B130" s="6" t="s">
         <v>372</v>
       </c>
       <c r="C130" s="7" t="s">
         <v>373</v>
       </c>
       <c r="D130" s="5">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="E130" s="9">
-        <v>64170.0</v>
+        <v>70270.0</v>
       </c>
       <c r="F130" s="7" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="11">
         <v>18</v>
       </c>
       <c r="B131" s="6" t="s">
         <v>375</v>
       </c>
       <c r="C131" s="7" t="s">
         <v>376</v>
       </c>
       <c r="D131" s="5">
-        <v>4.0</v>
+        <v>12.0</v>
       </c>
       <c r="E131" s="9">
-        <v>55090.0</v>
+        <v>60590.0</v>
       </c>
       <c r="F131" s="7" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="11">
         <v>19</v>
       </c>
       <c r="B132" s="6" t="s">
         <v>378</v>
       </c>
       <c r="C132" s="7" t="s">
         <v>379</v>
       </c>
       <c r="D132" s="5">
         <v>0.0</v>
       </c>
       <c r="E132" s="9">
         <v>56980.0</v>
       </c>
       <c r="F132" s="7" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="11">
         <v>20</v>
       </c>
       <c r="B133" s="6" t="s">
         <v>381</v>
       </c>
       <c r="C133" s="7" t="s">
         <v>382</v>
       </c>
       <c r="D133" s="5">
-        <v>1.0</v>
+        <v>10.0</v>
       </c>
       <c r="E133" s="9">
-        <v>64170.0</v>
+        <v>70270.0</v>
       </c>
       <c r="F133" s="7" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="11">
         <v>21</v>
       </c>
       <c r="B134" s="6" t="s">
         <v>384</v>
       </c>
       <c r="C134" s="7" t="s">
         <v>385</v>
       </c>
       <c r="D134" s="5">
-        <v>7.0</v>
+        <v>6.0</v>
       </c>
       <c r="E134" s="9">
-        <v>19390.0</v>
+        <v>21990.0</v>
       </c>
       <c r="F134" s="7" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="11">
         <v>22</v>
       </c>
       <c r="B135" s="6" t="s">
         <v>387</v>
       </c>
       <c r="C135" s="7" t="s">
         <v>388</v>
       </c>
       <c r="D135" s="5">
-        <v>523.0</v>
+        <v>1056.0</v>
       </c>
       <c r="E135" s="9">
         <v>2490.0</v>
       </c>
       <c r="F135" s="7" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="11">
         <v>23</v>
       </c>
       <c r="B136" s="6" t="s">
         <v>390</v>
       </c>
       <c r="C136" s="7" t="s">
         <v>391</v>
       </c>
       <c r="D136" s="5">
-        <v>1.0</v>
+        <v>18.0</v>
       </c>
       <c r="E136" s="9">
         <v>2990.0</v>
       </c>
       <c r="F136" s="7" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="11">
         <v>1</v>
       </c>
       <c r="B137" s="6" t="s">
         <v>393</v>
       </c>
       <c r="C137" s="7" t="s">
         <v>394</v>
       </c>
       <c r="D137" s="5">
-        <v>76.0</v>
+        <v>58.0</v>
       </c>
       <c r="E137" s="9">
         <v>20990.0</v>
       </c>
       <c r="F137" s="7" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="11">
         <v>2</v>
       </c>
       <c r="B138" s="6" t="s">
         <v>396</v>
       </c>
       <c r="C138" s="7" t="s">
         <v>397</v>
       </c>
       <c r="D138" s="5">
         <v>5.0</v>
       </c>
       <c r="E138" s="9">
         <v>20990.0</v>
       </c>
       <c r="F138" s="7" t="s">
@@ -9838,51 +9838,51 @@
       </c>
       <c r="C140" s="7" t="s">
         <v>403</v>
       </c>
       <c r="D140" s="5">
         <v>17.0</v>
       </c>
       <c r="E140" s="9">
         <v>64790.0</v>
       </c>
       <c r="F140" s="7" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" s="11">
         <v>5</v>
       </c>
       <c r="B141" s="6" t="s">
         <v>405</v>
       </c>
       <c r="C141" s="7" t="s">
         <v>406</v>
       </c>
       <c r="D141" s="5">
-        <v>12.0</v>
+        <v>10.0</v>
       </c>
       <c r="E141" s="9">
         <v>67590.0</v>
       </c>
       <c r="F141" s="7" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" s="11">
         <v>1</v>
       </c>
       <c r="B142" s="6" t="s">
         <v>408</v>
       </c>
       <c r="C142" s="7" t="s">
         <v>409</v>
       </c>
       <c r="D142" s="5">
         <v>0.0</v>
       </c>
       <c r="E142" s="9">
         <v>19840.0</v>
       </c>
       <c r="F142" s="7" t="s">
@@ -10958,71 +10958,71 @@
       </c>
       <c r="C196" s="7" t="s">
         <v>571</v>
       </c>
       <c r="D196" s="5">
         <v>1.0</v>
       </c>
       <c r="E196" s="9">
         <v>16990.0</v>
       </c>
       <c r="F196" s="7" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" s="11">
         <v>3</v>
       </c>
       <c r="B197" s="6" t="s">
         <v>573</v>
       </c>
       <c r="C197" s="7" t="s">
         <v>574</v>
       </c>
       <c r="D197" s="5">
-        <v>159.0</v>
+        <v>500.0</v>
       </c>
       <c r="E197" s="9">
-        <v>15990.0</v>
+        <v>14990.0</v>
       </c>
       <c r="F197" s="7" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" s="11">
         <v>4</v>
       </c>
       <c r="B198" s="6" t="s">
         <v>576</v>
       </c>
       <c r="C198" s="7" t="s">
         <v>577</v>
       </c>
       <c r="D198" s="5">
-        <v>253.0</v>
+        <v>503.0</v>
       </c>
       <c r="E198" s="9">
         <v>17990.0</v>
       </c>
       <c r="F198" s="7" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" s="11">
         <v>5</v>
       </c>
       <c r="B199" s="6" t="s">
         <v>579</v>
       </c>
       <c r="C199" s="7" t="s">
         <v>580</v>
       </c>
       <c r="D199" s="5">
         <v>1.0</v>
       </c>
       <c r="E199" s="9">
         <v>7990.0</v>
       </c>
       <c r="F199" s="7" t="s">
@@ -11158,51 +11158,51 @@
       </c>
       <c r="C206" s="7" t="s">
         <v>601</v>
       </c>
       <c r="D206" s="5">
         <v>0.0</v>
       </c>
       <c r="E206" s="9">
         <v>9800.0</v>
       </c>
       <c r="F206" s="7" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" s="11">
         <v>2</v>
       </c>
       <c r="B207" s="6" t="s">
         <v>603</v>
       </c>
       <c r="C207" s="7" t="s">
         <v>604</v>
       </c>
       <c r="D207" s="5">
-        <v>20.0</v>
+        <v>54.0</v>
       </c>
       <c r="E207" s="9">
         <v>15790.0</v>
       </c>
       <c r="F207" s="7" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" s="11">
         <v>3</v>
       </c>
       <c r="B208" s="6" t="s">
         <v>606</v>
       </c>
       <c r="C208" s="7" t="s">
         <v>607</v>
       </c>
       <c r="D208" s="5">
         <v>2.0</v>
       </c>
       <c r="E208" s="9">
         <v>12990.0</v>
       </c>
       <c r="F208" s="7" t="s">
@@ -11298,114 +11298,114 @@
       </c>
       <c r="C213" s="7" t="s">
         <v>622</v>
       </c>
       <c r="D213" s="5">
         <v>0.0</v>
       </c>
       <c r="E213" s="9">
         <v>3850.0</v>
       </c>
       <c r="F213" s="7" t="s">
         <v>623</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" s="11">
         <v>1</v>
       </c>
       <c r="B214" s="6" t="s">
         <v>624</v>
       </c>
       <c r="C214" s="7" t="s">
         <v>625</v>
       </c>
       <c r="D214" s="5">
-        <v>155.0</v>
+        <v>105.0</v>
       </c>
       <c r="E214" s="9">
-        <v>9290.0</v>
+        <v>7990.0</v>
       </c>
       <c r="F214" s="7" t="s">
         <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" s="11">
         <v>2</v>
       </c>
       <c r="B215" s="6" t="s">
         <v>627</v>
       </c>
       <c r="C215" s="7" t="s">
         <v>628</v>
       </c>
       <c r="D215" s="5">
         <v>3.0</v>
       </c>
       <c r="E215" s="9">
-        <v>3290.0</v>
+        <v>3590.0</v>
       </c>
       <c r="F215" s="7" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" s="11">
         <v>3</v>
       </c>
       <c r="B216" s="6" t="s">
         <v>630</v>
       </c>
       <c r="C216" s="7" t="s">
         <v>631</v>
       </c>
       <c r="D216" s="5">
         <v>0.0</v>
       </c>
       <c r="E216" s="9">
         <v>3390.0</v>
       </c>
       <c r="F216" s="7" t="s">
         <v>632</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" s="11">
         <v>4</v>
       </c>
       <c r="B217" s="6" t="s">
         <v>633</v>
       </c>
       <c r="C217" s="7" t="s">
         <v>634</v>
       </c>
       <c r="D217" s="5">
-        <v>0.0</v>
+        <v>12.0</v>
       </c>
       <c r="E217" s="9">
-        <v>3390.0</v>
+        <v>3290.0</v>
       </c>
       <c r="F217" s="7" t="s">
         <v>635</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" s="11">
         <v>5</v>
       </c>
       <c r="B218" s="6" t="s">
         <v>636</v>
       </c>
       <c r="C218" s="7" t="s">
         <v>637</v>
       </c>
       <c r="D218" s="5">
         <v>0.0</v>
       </c>
       <c r="E218" s="9">
         <v>0.0</v>
       </c>
       <c r="F218" s="7" t="s">
         <v>638</v>
       </c>
     </row>
@@ -11538,54 +11538,54 @@
       </c>
       <c r="C225" s="7" t="s">
         <v>658</v>
       </c>
       <c r="D225" s="5">
         <v>0.0</v>
       </c>
       <c r="E225" s="9">
         <v>7790.0</v>
       </c>
       <c r="F225" s="7" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" s="11">
         <v>13</v>
       </c>
       <c r="B226" s="6" t="s">
         <v>660</v>
       </c>
       <c r="C226" s="7" t="s">
         <v>661</v>
       </c>
       <c r="D226" s="5">
-        <v>253.0</v>
+        <v>231.0</v>
       </c>
       <c r="E226" s="9">
-        <v>8990.0</v>
+        <v>7990.0</v>
       </c>
       <c r="F226" s="7" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" s="11">
         <v>14</v>
       </c>
       <c r="B227" s="6" t="s">
         <v>663</v>
       </c>
       <c r="C227" s="7" t="s">
         <v>664</v>
       </c>
       <c r="D227" s="5">
         <v>1.0</v>
       </c>
       <c r="E227" s="9">
         <v>3990.0</v>
       </c>
       <c r="F227" s="7" t="s">
         <v>665</v>
       </c>
     </row>
@@ -11858,74 +11858,74 @@
       </c>
       <c r="C241" s="7" t="s">
         <v>706</v>
       </c>
       <c r="D241" s="5">
         <v>0.0</v>
       </c>
       <c r="E241" s="9">
         <v>3990.0</v>
       </c>
       <c r="F241" s="7" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" s="11">
         <v>29</v>
       </c>
       <c r="B242" s="6" t="s">
         <v>708</v>
       </c>
       <c r="C242" s="7" t="s">
         <v>709</v>
       </c>
       <c r="D242" s="5">
-        <v>3.0</v>
+        <v>470.0</v>
       </c>
       <c r="E242" s="9">
-        <v>7590.0</v>
+        <v>7990.0</v>
       </c>
       <c r="F242" s="7" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" s="11">
         <v>30</v>
       </c>
       <c r="B243" s="6" t="s">
         <v>711</v>
       </c>
       <c r="C243" s="7" t="s">
         <v>712</v>
       </c>
       <c r="D243" s="5">
-        <v>405.0</v>
+        <v>169.0</v>
       </c>
       <c r="E243" s="9">
-        <v>8590.0</v>
+        <v>7990.0</v>
       </c>
       <c r="F243" s="7" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" s="11">
         <v>31</v>
       </c>
       <c r="B244" s="6" t="s">
         <v>714</v>
       </c>
       <c r="C244" s="7" t="s">
         <v>715</v>
       </c>
       <c r="D244" s="5">
         <v>0.0</v>
       </c>
       <c r="E244" s="9">
         <v>7590.0</v>
       </c>
       <c r="F244" s="7" t="s">
         <v>716</v>
       </c>
     </row>
@@ -12141,51 +12141,51 @@
       </c>
       <c r="D255" s="5">
         <v>0.0</v>
       </c>
       <c r="E255" s="9">
         <v>6990.0</v>
       </c>
       <c r="F255" s="7" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" s="11">
         <v>6</v>
       </c>
       <c r="B256" s="6" t="s">
         <v>750</v>
       </c>
       <c r="C256" s="7" t="s">
         <v>751</v>
       </c>
       <c r="D256" s="5">
         <v>18.0</v>
       </c>
       <c r="E256" s="9">
-        <v>10290.0</v>
+        <v>10790.0</v>
       </c>
       <c r="F256" s="7" t="s">
         <v>752</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" s="11">
         <v>7</v>
       </c>
       <c r="B257" s="6" t="s">
         <v>753</v>
       </c>
       <c r="C257" s="7" t="s">
         <v>754</v>
       </c>
       <c r="D257" s="5">
         <v>0.0</v>
       </c>
       <c r="E257" s="9">
         <v>10990.0</v>
       </c>
       <c r="F257" s="7" t="s">
         <v>755</v>
       </c>
     </row>
@@ -12218,54 +12218,54 @@
       </c>
       <c r="C259" s="7" t="s">
         <v>760</v>
       </c>
       <c r="D259" s="5">
         <v>0.0</v>
       </c>
       <c r="E259" s="9">
         <v>15990.0</v>
       </c>
       <c r="F259" s="7" t="s">
         <v>761</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" s="11">
         <v>10</v>
       </c>
       <c r="B260" s="6" t="s">
         <v>762</v>
       </c>
       <c r="C260" s="7" t="s">
         <v>763</v>
       </c>
       <c r="D260" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E260" s="9">
-        <v>5590.0</v>
+        <v>4990.0</v>
       </c>
       <c r="F260" s="7" t="s">
         <v>764</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" s="11">
         <v>11</v>
       </c>
       <c r="B261" s="6" t="s">
         <v>765</v>
       </c>
       <c r="C261" s="7" t="s">
         <v>766</v>
       </c>
       <c r="D261" s="5">
         <v>1.0</v>
       </c>
       <c r="E261" s="9">
         <v>7890.0</v>
       </c>
       <c r="F261" s="7" t="s">
         <v>767</v>
       </c>
     </row>
@@ -12358,91 +12358,91 @@
       </c>
       <c r="C266" s="7" t="s">
         <v>781</v>
       </c>
       <c r="D266" s="5">
         <v>0.0</v>
       </c>
       <c r="E266" s="9">
         <v>3590.0</v>
       </c>
       <c r="F266" s="7" t="s">
         <v>782</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" s="11">
         <v>5</v>
       </c>
       <c r="B267" s="6" t="s">
         <v>783</v>
       </c>
       <c r="C267" s="7" t="s">
         <v>784</v>
       </c>
       <c r="D267" s="5">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="E267" s="9">
         <v>8990.0</v>
       </c>
       <c r="F267" s="7" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" s="11">
         <v>6</v>
       </c>
       <c r="B268" s="6" t="s">
         <v>786</v>
       </c>
       <c r="C268" s="7" t="s">
         <v>787</v>
       </c>
       <c r="D268" s="5">
         <v>1.0</v>
       </c>
       <c r="E268" s="9">
         <v>6310.0</v>
       </c>
       <c r="F268" s="7" t="s">
         <v>788</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" s="11">
         <v>7</v>
       </c>
       <c r="B269" s="6" t="s">
         <v>789</v>
       </c>
       <c r="C269" s="7" t="s">
         <v>790</v>
       </c>
       <c r="D269" s="5">
-        <v>2.0</v>
+        <v>10.0</v>
       </c>
       <c r="E269" s="9">
         <v>4890.0</v>
       </c>
       <c r="F269" s="7" t="s">
         <v>791</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" s="11">
         <v>8</v>
       </c>
       <c r="B270" s="6" t="s">
         <v>792</v>
       </c>
       <c r="C270" s="7" t="s">
         <v>793</v>
       </c>
       <c r="D270" s="5">
         <v>9.0</v>
       </c>
       <c r="E270" s="9">
         <v>4350.0</v>
       </c>
       <c r="F270" s="7" t="s">
@@ -12578,51 +12578,51 @@
       </c>
       <c r="C277" s="7" t="s">
         <v>814</v>
       </c>
       <c r="D277" s="5">
         <v>0.0</v>
       </c>
       <c r="E277" s="9">
         <v>5950.0</v>
       </c>
       <c r="F277" s="7" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" s="11">
         <v>3</v>
       </c>
       <c r="B278" s="6" t="s">
         <v>816</v>
       </c>
       <c r="C278" s="7" t="s">
         <v>817</v>
       </c>
       <c r="D278" s="5">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
       <c r="E278" s="9">
         <v>2890.0</v>
       </c>
       <c r="F278" s="7" t="s">
         <v>818</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" s="11">
         <v>4</v>
       </c>
       <c r="B279" s="6" t="s">
         <v>819</v>
       </c>
       <c r="C279" s="7" t="s">
         <v>820</v>
       </c>
       <c r="D279" s="5">
         <v>0.0</v>
       </c>
       <c r="E279" s="9">
         <v>4430.0</v>
       </c>
       <c r="F279" s="7" t="s">
@@ -12738,131 +12738,131 @@
       </c>
       <c r="C285" s="7" t="s">
         <v>838</v>
       </c>
       <c r="D285" s="5">
         <v>29.0</v>
       </c>
       <c r="E285" s="9">
         <v>3590.0</v>
       </c>
       <c r="F285" s="7" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" s="11">
         <v>11</v>
       </c>
       <c r="B286" s="6" t="s">
         <v>840</v>
       </c>
       <c r="C286" s="7" t="s">
         <v>841</v>
       </c>
       <c r="D286" s="5">
-        <v>6.0</v>
+        <v>50.0</v>
       </c>
       <c r="E286" s="9">
         <v>3490.0</v>
       </c>
       <c r="F286" s="7" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" s="11">
         <v>12</v>
       </c>
       <c r="B287" s="6" t="s">
         <v>843</v>
       </c>
       <c r="C287" s="7" t="s">
         <v>844</v>
       </c>
       <c r="D287" s="5">
         <v>1.0</v>
       </c>
       <c r="E287" s="9">
         <v>4890.0</v>
       </c>
       <c r="F287" s="7" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" s="11">
         <v>13</v>
       </c>
       <c r="B288" s="6" t="s">
         <v>846</v>
       </c>
       <c r="C288" s="7" t="s">
         <v>847</v>
       </c>
       <c r="D288" s="5">
-        <v>63.0</v>
+        <v>62.0</v>
       </c>
       <c r="E288" s="9">
         <v>6290.0</v>
       </c>
       <c r="F288" s="7" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" s="11">
         <v>14</v>
       </c>
       <c r="B289" s="6" t="s">
         <v>849</v>
       </c>
       <c r="C289" s="7" t="s">
         <v>850</v>
       </c>
       <c r="D289" s="5">
-        <v>52.0</v>
+        <v>86.0</v>
       </c>
       <c r="E289" s="9">
         <v>8190.0</v>
       </c>
       <c r="F289" s="7" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" s="11">
         <v>15</v>
       </c>
       <c r="B290" s="6" t="s">
         <v>852</v>
       </c>
       <c r="C290" s="7" t="s">
         <v>853</v>
       </c>
       <c r="D290" s="5">
-        <v>7.0</v>
+        <v>12.0</v>
       </c>
       <c r="E290" s="9">
         <v>2590.0</v>
       </c>
       <c r="F290" s="7" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" s="11">
         <v>16</v>
       </c>
       <c r="B291" s="6" t="s">
         <v>855</v>
       </c>
       <c r="C291" s="7" t="s">
         <v>856</v>
       </c>
       <c r="D291" s="5">
         <v>0.0</v>
       </c>
       <c r="E291" s="9">
         <v>3250.0</v>
       </c>
       <c r="F291" s="7" t="s">
@@ -12898,51 +12898,51 @@
       </c>
       <c r="C293" s="7" t="s">
         <v>862</v>
       </c>
       <c r="D293" s="5">
         <v>0.0</v>
       </c>
       <c r="E293" s="9">
         <v>0.0</v>
       </c>
       <c r="F293" s="7" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" s="11">
         <v>19</v>
       </c>
       <c r="B294" s="6" t="s">
         <v>864</v>
       </c>
       <c r="C294" s="7" t="s">
         <v>865</v>
       </c>
       <c r="D294" s="5">
-        <v>8.0</v>
+        <v>10.0</v>
       </c>
       <c r="E294" s="9">
         <v>6990.0</v>
       </c>
       <c r="F294" s="7" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" s="11">
         <v>20</v>
       </c>
       <c r="B295" s="6" t="s">
         <v>867</v>
       </c>
       <c r="C295" s="7" t="s">
         <v>868</v>
       </c>
       <c r="D295" s="5">
         <v>56.0</v>
       </c>
       <c r="E295" s="9">
         <v>3990.0</v>
       </c>
       <c r="F295" s="7" t="s">
@@ -13038,51 +13038,51 @@
       </c>
       <c r="C300" s="7" t="s">
         <v>883</v>
       </c>
       <c r="D300" s="5">
         <v>3.0</v>
       </c>
       <c r="E300" s="9">
         <v>5690.0</v>
       </c>
       <c r="F300" s="7" t="s">
         <v>884</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" s="11">
         <v>26</v>
       </c>
       <c r="B301" s="6" t="s">
         <v>885</v>
       </c>
       <c r="C301" s="7" t="s">
         <v>886</v>
       </c>
       <c r="D301" s="5">
-        <v>8.0</v>
+        <v>18.0</v>
       </c>
       <c r="E301" s="9">
         <v>2590.0</v>
       </c>
       <c r="F301" s="7" t="s">
         <v>887</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" s="11">
         <v>27</v>
       </c>
       <c r="B302" s="6" t="s">
         <v>888</v>
       </c>
       <c r="C302" s="7" t="s">
         <v>889</v>
       </c>
       <c r="D302" s="5">
         <v>1.0</v>
       </c>
       <c r="E302" s="9">
         <v>3910.0</v>
       </c>
       <c r="F302" s="7" t="s">
@@ -13298,51 +13298,51 @@
       </c>
       <c r="C313" s="7" t="s">
         <v>922</v>
       </c>
       <c r="D313" s="5">
         <v>0.0</v>
       </c>
       <c r="E313" s="9">
         <v>0.0</v>
       </c>
       <c r="F313" s="7" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" s="11">
         <v>39</v>
       </c>
       <c r="B314" s="6" t="s">
         <v>924</v>
       </c>
       <c r="C314" s="7" t="s">
         <v>925</v>
       </c>
       <c r="D314" s="5">
-        <v>10.0</v>
+        <v>60.0</v>
       </c>
       <c r="E314" s="9">
         <v>7590.0</v>
       </c>
       <c r="F314" s="7" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" s="11">
         <v>40</v>
       </c>
       <c r="B315" s="6" t="s">
         <v>927</v>
       </c>
       <c r="C315" s="7" t="s">
         <v>928</v>
       </c>
       <c r="D315" s="5">
         <v>8.0</v>
       </c>
       <c r="E315" s="9">
         <v>2750.0</v>
       </c>
       <c r="F315" s="7" t="s">
@@ -13378,51 +13378,51 @@
       </c>
       <c r="C317" s="7" t="s">
         <v>934</v>
       </c>
       <c r="D317" s="5">
         <v>0.0</v>
       </c>
       <c r="E317" s="9">
         <v>2360.0</v>
       </c>
       <c r="F317" s="7" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318" s="11">
         <v>43</v>
       </c>
       <c r="B318" s="6" t="s">
         <v>936</v>
       </c>
       <c r="C318" s="7" t="s">
         <v>937</v>
       </c>
       <c r="D318" s="5">
-        <v>58.0</v>
+        <v>50.0</v>
       </c>
       <c r="E318" s="9">
         <v>2750.0</v>
       </c>
       <c r="F318" s="7" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" s="11">
         <v>44</v>
       </c>
       <c r="B319" s="6" t="s">
         <v>939</v>
       </c>
       <c r="C319" s="7" t="s">
         <v>940</v>
       </c>
       <c r="D319" s="5">
         <v>0.0</v>
       </c>
       <c r="E319" s="9">
         <v>2500.0</v>
       </c>
       <c r="F319" s="7" t="s">
@@ -13538,91 +13538,91 @@
       </c>
       <c r="C325" s="7" t="s">
         <v>958</v>
       </c>
       <c r="D325" s="5">
         <v>13.0</v>
       </c>
       <c r="E325" s="9">
         <v>5330.0</v>
       </c>
       <c r="F325" s="7" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326" s="11">
         <v>51</v>
       </c>
       <c r="B326" s="6" t="s">
         <v>960</v>
       </c>
       <c r="C326" s="7" t="s">
         <v>961</v>
       </c>
       <c r="D326" s="5">
-        <v>31.0</v>
+        <v>5.0</v>
       </c>
       <c r="E326" s="9">
         <v>2590.0</v>
       </c>
       <c r="F326" s="7" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327" s="11">
         <v>52</v>
       </c>
       <c r="B327" s="6" t="s">
         <v>963</v>
       </c>
       <c r="C327" s="7" t="s">
         <v>964</v>
       </c>
       <c r="D327" s="5">
         <v>50.0</v>
       </c>
       <c r="E327" s="9">
         <v>8690.0</v>
       </c>
       <c r="F327" s="7" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328" s="11">
         <v>53</v>
       </c>
       <c r="B328" s="6" t="s">
         <v>966</v>
       </c>
       <c r="C328" s="7" t="s">
         <v>967</v>
       </c>
       <c r="D328" s="5">
-        <v>1.0</v>
+        <v>50.0</v>
       </c>
       <c r="E328" s="9">
         <v>8990.0</v>
       </c>
       <c r="F328" s="7" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329" s="11">
         <v>1</v>
       </c>
       <c r="B329" s="6" t="s">
         <v>969</v>
       </c>
       <c r="C329" s="7" t="s">
         <v>970</v>
       </c>
       <c r="D329" s="5">
         <v>0.0</v>
       </c>
       <c r="E329" s="9">
         <v>7390.0</v>
       </c>
       <c r="F329" s="7" t="s">
@@ -14018,51 +14018,51 @@
       </c>
       <c r="C349" s="7" t="s">
         <v>1030</v>
       </c>
       <c r="D349" s="5">
         <v>0.0</v>
       </c>
       <c r="E349" s="9">
         <v>990.0</v>
       </c>
       <c r="F349" s="7" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350" s="11">
         <v>16</v>
       </c>
       <c r="B350" s="6" t="s">
         <v>1032</v>
       </c>
       <c r="C350" s="7" t="s">
         <v>1033</v>
       </c>
       <c r="D350" s="5">
-        <v>0.0</v>
+        <v>-1.0</v>
       </c>
       <c r="E350" s="9">
         <v>2290.0</v>
       </c>
       <c r="F350" s="7" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="351" spans="1:6">
       <c r="A351" s="11">
         <v>17</v>
       </c>
       <c r="B351" s="6" t="s">
         <v>1035</v>
       </c>
       <c r="C351" s="7" t="s">
         <v>1036</v>
       </c>
       <c r="D351" s="5">
         <v>0.0</v>
       </c>
       <c r="E351" s="9">
         <v>1990.0</v>
       </c>
       <c r="F351" s="7" t="s">
@@ -14198,51 +14198,51 @@
       </c>
       <c r="C358" s="7" t="s">
         <v>1057</v>
       </c>
       <c r="D358" s="5">
         <v>0.0</v>
       </c>
       <c r="E358" s="9">
         <v>1990.0</v>
       </c>
       <c r="F358" s="7" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="359" spans="1:6">
       <c r="A359" s="11">
         <v>25</v>
       </c>
       <c r="B359" s="6" t="s">
         <v>1059</v>
       </c>
       <c r="C359" s="7" t="s">
         <v>1060</v>
       </c>
       <c r="D359" s="5">
-        <v>1.0</v>
+        <v>-1.0</v>
       </c>
       <c r="E359" s="9">
         <v>1990.0</v>
       </c>
       <c r="F359" s="7" t="s">
         <v>1061</v>
       </c>
     </row>
     <row r="360" spans="1:6">
       <c r="A360" s="11">
         <v>26</v>
       </c>
       <c r="B360" s="6" t="s">
         <v>1062</v>
       </c>
       <c r="C360" s="7" t="s">
         <v>1063</v>
       </c>
       <c r="D360" s="5">
         <v>0.0</v>
       </c>
       <c r="E360" s="9">
         <v>990.0</v>
       </c>
       <c r="F360" s="7" t="s">
@@ -14418,51 +14418,51 @@
       </c>
       <c r="C369" s="7" t="s">
         <v>1090</v>
       </c>
       <c r="D369" s="5">
         <v>1.0</v>
       </c>
       <c r="E369" s="9">
         <v>5860.0</v>
       </c>
       <c r="F369" s="7" t="s">
         <v>1091</v>
       </c>
     </row>
     <row r="370" spans="1:6">
       <c r="A370" s="11">
         <v>36</v>
       </c>
       <c r="B370" s="6" t="s">
         <v>1092</v>
       </c>
       <c r="C370" s="7" t="s">
         <v>1093</v>
       </c>
       <c r="D370" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E370" s="9">
         <v>790.0</v>
       </c>
       <c r="F370" s="7" t="s">
         <v>1094</v>
       </c>
     </row>
     <row r="371" spans="1:6">
       <c r="A371" s="11">
         <v>1</v>
       </c>
       <c r="B371" s="6" t="s">
         <v>1095</v>
       </c>
       <c r="C371" s="7" t="s">
         <v>1096</v>
       </c>
       <c r="D371" s="5">
         <v>0.0</v>
       </c>
       <c r="E371" s="9">
         <v>42990.0</v>
       </c>
       <c r="F371" s="7" t="s">
@@ -15238,71 +15238,71 @@
       </c>
       <c r="C410" s="7" t="s">
         <v>1213</v>
       </c>
       <c r="D410" s="5">
         <v>0.0</v>
       </c>
       <c r="E410" s="9">
         <v>13490.0</v>
       </c>
       <c r="F410" s="7" t="s">
         <v>1214</v>
       </c>
     </row>
     <row r="411" spans="1:6">
       <c r="A411" s="11">
         <v>3</v>
       </c>
       <c r="B411" s="6" t="s">
         <v>1215</v>
       </c>
       <c r="C411" s="7" t="s">
         <v>1216</v>
       </c>
       <c r="D411" s="5">
-        <v>55.0</v>
+        <v>206.0</v>
       </c>
       <c r="E411" s="9">
         <v>7990.0</v>
       </c>
       <c r="F411" s="7" t="s">
         <v>1217</v>
       </c>
     </row>
     <row r="412" spans="1:6">
       <c r="A412" s="11">
         <v>4</v>
       </c>
       <c r="B412" s="6" t="s">
         <v>1218</v>
       </c>
       <c r="C412" s="7" t="s">
         <v>1219</v>
       </c>
       <c r="D412" s="5">
-        <v>3.0</v>
+        <v>242.0</v>
       </c>
       <c r="E412" s="9">
         <v>14490.0</v>
       </c>
       <c r="F412" s="7" t="s">
         <v>1220</v>
       </c>
     </row>
     <row r="413" spans="1:6">
       <c r="A413" s="11">
         <v>5</v>
       </c>
       <c r="B413" s="6" t="s">
         <v>1221</v>
       </c>
       <c r="C413" s="7" t="s">
         <v>1222</v>
       </c>
       <c r="D413" s="5">
         <v>0.0</v>
       </c>
       <c r="E413" s="9">
         <v>0.0</v>
       </c>
       <c r="F413" s="7" t="s">
@@ -15621,71 +15621,71 @@
       </c>
       <c r="D429" s="5">
         <v>0.0</v>
       </c>
       <c r="E429" s="9">
         <v>0.0</v>
       </c>
       <c r="F429" s="7" t="s">
         <v>1271</v>
       </c>
     </row>
     <row r="430" spans="1:6">
       <c r="A430" s="11">
         <v>1</v>
       </c>
       <c r="B430" s="6" t="s">
         <v>1272</v>
       </c>
       <c r="C430" s="7" t="s">
         <v>1273</v>
       </c>
       <c r="D430" s="5">
         <v>2.0</v>
       </c>
       <c r="E430" s="9">
-        <v>18490.0</v>
+        <v>18990.0</v>
       </c>
       <c r="F430" s="7" t="s">
         <v>1274</v>
       </c>
     </row>
     <row r="431" spans="1:6">
       <c r="A431" s="11">
         <v>2</v>
       </c>
       <c r="B431" s="6" t="s">
         <v>1275</v>
       </c>
       <c r="C431" s="7" t="s">
         <v>1276</v>
       </c>
       <c r="D431" s="5">
         <v>0.0</v>
       </c>
       <c r="E431" s="9">
-        <v>23490.0</v>
+        <v>21990.0</v>
       </c>
       <c r="F431" s="7" t="s">
         <v>1277</v>
       </c>
     </row>
     <row r="432" spans="1:6">
       <c r="A432" s="11">
         <v>1</v>
       </c>
       <c r="B432" s="6" t="s">
         <v>1278</v>
       </c>
       <c r="C432" s="7" t="s">
         <v>1279</v>
       </c>
       <c r="D432" s="5">
         <v>1.0</v>
       </c>
       <c r="E432" s="9">
         <v>2990.0</v>
       </c>
       <c r="F432" s="7" t="s">
         <v>1280</v>
       </c>
     </row>
@@ -16258,111 +16258,111 @@
       </c>
       <c r="C461" s="7" t="s">
         <v>1366</v>
       </c>
       <c r="D461" s="5">
         <v>0.0</v>
       </c>
       <c r="E461" s="9">
         <v>17950.0</v>
       </c>
       <c r="F461" s="7" t="s">
         <v>1367</v>
       </c>
     </row>
     <row r="462" spans="1:6">
       <c r="A462" s="11">
         <v>4</v>
       </c>
       <c r="B462" s="6" t="s">
         <v>1368</v>
       </c>
       <c r="C462" s="7" t="s">
         <v>1369</v>
       </c>
       <c r="D462" s="5">
-        <v>5.0</v>
+        <v>2.0</v>
       </c>
       <c r="E462" s="9">
         <v>24990.0</v>
       </c>
       <c r="F462" s="7" t="s">
         <v>1370</v>
       </c>
     </row>
     <row r="463" spans="1:6">
       <c r="A463" s="11">
         <v>5</v>
       </c>
       <c r="B463" s="6" t="s">
         <v>1371</v>
       </c>
       <c r="C463" s="7" t="s">
         <v>1372</v>
       </c>
       <c r="D463" s="5">
-        <v>105.0</v>
+        <v>5.0</v>
       </c>
       <c r="E463" s="9">
         <v>24990.0</v>
       </c>
       <c r="F463" s="7" t="s">
         <v>1373</v>
       </c>
     </row>
     <row r="464" spans="1:6">
       <c r="A464" s="11">
         <v>6</v>
       </c>
       <c r="B464" s="6" t="s">
         <v>1374</v>
       </c>
       <c r="C464" s="7" t="s">
         <v>1375</v>
       </c>
       <c r="D464" s="5">
         <v>0.0</v>
       </c>
       <c r="E464" s="9">
         <v>19950.0</v>
       </c>
       <c r="F464" s="7" t="s">
         <v>1376</v>
       </c>
     </row>
     <row r="465" spans="1:6">
       <c r="A465" s="11">
         <v>7</v>
       </c>
       <c r="B465" s="6" t="s">
         <v>1377</v>
       </c>
       <c r="C465" s="7" t="s">
         <v>1378</v>
       </c>
       <c r="D465" s="5">
-        <v>186.0</v>
+        <v>3.0</v>
       </c>
       <c r="E465" s="9">
         <v>26990.0</v>
       </c>
       <c r="F465" s="7" t="s">
         <v>1379</v>
       </c>
     </row>
     <row r="466" spans="1:6">
       <c r="A466" s="11">
         <v>8</v>
       </c>
       <c r="B466" s="6" t="s">
         <v>1380</v>
       </c>
       <c r="C466" s="7" t="s">
         <v>1381</v>
       </c>
       <c r="D466" s="5">
         <v>4.0</v>
       </c>
       <c r="E466" s="9">
         <v>29990.0</v>
       </c>
       <c r="F466" s="7" t="s">
@@ -16378,271 +16378,271 @@
       </c>
       <c r="C467" s="7" t="s">
         <v>1384</v>
       </c>
       <c r="D467" s="5">
         <v>2.0</v>
       </c>
       <c r="E467" s="9">
         <v>34990.0</v>
       </c>
       <c r="F467" s="7" t="s">
         <v>1385</v>
       </c>
     </row>
     <row r="468" spans="1:6">
       <c r="A468" s="11">
         <v>10</v>
       </c>
       <c r="B468" s="6" t="s">
         <v>1386</v>
       </c>
       <c r="C468" s="7" t="s">
         <v>1387</v>
       </c>
       <c r="D468" s="5">
-        <v>248.0</v>
+        <v>130.0</v>
       </c>
       <c r="E468" s="9">
         <v>139990.0</v>
       </c>
       <c r="F468" s="7" t="s">
         <v>1388</v>
       </c>
     </row>
     <row r="469" spans="1:6">
       <c r="A469" s="11">
         <v>11</v>
       </c>
       <c r="B469" s="6" t="s">
         <v>1389</v>
       </c>
       <c r="C469" s="7" t="s">
         <v>1390</v>
       </c>
       <c r="D469" s="5">
-        <v>399.0</v>
+        <v>217.0</v>
       </c>
       <c r="E469" s="9">
         <v>79990.0</v>
       </c>
       <c r="F469" s="7" t="s">
         <v>1391</v>
       </c>
     </row>
     <row r="470" spans="1:6">
       <c r="A470" s="11">
         <v>12</v>
       </c>
       <c r="B470" s="6" t="s">
         <v>1392</v>
       </c>
       <c r="C470" s="7" t="s">
         <v>1393</v>
       </c>
       <c r="D470" s="5">
-        <v>391.0</v>
+        <v>268.0</v>
       </c>
       <c r="E470" s="9">
         <v>99990.0</v>
       </c>
       <c r="F470" s="7" t="s">
         <v>1394</v>
       </c>
     </row>
     <row r="471" spans="1:6">
       <c r="A471" s="11">
         <v>13</v>
       </c>
       <c r="B471" s="6" t="s">
         <v>1395</v>
       </c>
       <c r="C471" s="7" t="s">
         <v>1396</v>
       </c>
       <c r="D471" s="5">
-        <v>336.0</v>
+        <v>250.0</v>
       </c>
       <c r="E471" s="9">
         <v>121990.0</v>
       </c>
       <c r="F471" s="7" t="s">
         <v>1397</v>
       </c>
     </row>
     <row r="472" spans="1:6">
       <c r="A472" s="11">
         <v>14</v>
       </c>
       <c r="B472" s="6" t="s">
         <v>1398</v>
       </c>
       <c r="C472" s="7" t="s">
         <v>1399</v>
       </c>
       <c r="D472" s="5">
         <v>0.0</v>
       </c>
       <c r="E472" s="9">
         <v>16990.0</v>
       </c>
       <c r="F472" s="7" t="s">
         <v>1400</v>
       </c>
     </row>
     <row r="473" spans="1:6">
       <c r="A473" s="11">
         <v>15</v>
       </c>
       <c r="B473" s="6" t="s">
         <v>1401</v>
       </c>
       <c r="C473" s="7" t="s">
         <v>1402</v>
       </c>
       <c r="D473" s="5">
-        <v>8.0</v>
+        <v>185.0</v>
       </c>
       <c r="E473" s="9">
         <v>13290.0</v>
       </c>
       <c r="F473" s="7" t="s">
         <v>1403</v>
       </c>
     </row>
     <row r="474" spans="1:6">
       <c r="A474" s="11">
         <v>16</v>
       </c>
       <c r="B474" s="6" t="s">
         <v>1404</v>
       </c>
       <c r="C474" s="7" t="s">
         <v>1405</v>
       </c>
       <c r="D474" s="5">
-        <v>192.0</v>
+        <v>194.0</v>
       </c>
       <c r="E474" s="9">
         <v>19290.0</v>
       </c>
       <c r="F474" s="7" t="s">
         <v>1406</v>
       </c>
     </row>
     <row r="475" spans="1:6">
       <c r="A475" s="11">
         <v>17</v>
       </c>
       <c r="B475" s="6" t="s">
         <v>1407</v>
       </c>
       <c r="C475" s="7" t="s">
         <v>1408</v>
       </c>
       <c r="D475" s="5">
-        <v>39.0</v>
+        <v>611.0</v>
       </c>
       <c r="E475" s="9">
         <v>21990.0</v>
       </c>
       <c r="F475" s="7" t="s">
         <v>1409</v>
       </c>
     </row>
     <row r="476" spans="1:6">
       <c r="A476" s="11">
         <v>18</v>
       </c>
       <c r="B476" s="6" t="s">
         <v>1410</v>
       </c>
       <c r="C476" s="7" t="s">
         <v>1411</v>
       </c>
       <c r="D476" s="5">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="E476" s="9">
         <v>45990.0</v>
       </c>
       <c r="F476" s="7" t="s">
         <v>1412</v>
       </c>
     </row>
     <row r="477" spans="1:6">
       <c r="A477" s="11">
         <v>19</v>
       </c>
       <c r="B477" s="6" t="s">
         <v>1413</v>
       </c>
       <c r="C477" s="7" t="s">
         <v>1414</v>
       </c>
       <c r="D477" s="5">
-        <v>4.0</v>
+        <v>111.0</v>
       </c>
       <c r="E477" s="9">
         <v>21990.0</v>
       </c>
       <c r="F477" s="7" t="s">
         <v>1415</v>
       </c>
     </row>
     <row r="478" spans="1:6">
       <c r="A478" s="11">
         <v>20</v>
       </c>
       <c r="B478" s="6" t="s">
         <v>1416</v>
       </c>
       <c r="C478" s="7" t="s">
         <v>1417</v>
       </c>
       <c r="D478" s="5">
         <v>4.0</v>
       </c>
       <c r="E478" s="9">
         <v>24990.0</v>
       </c>
       <c r="F478" s="7" t="s">
         <v>1418</v>
       </c>
     </row>
     <row r="479" spans="1:6">
       <c r="A479" s="11">
         <v>21</v>
       </c>
       <c r="B479" s="6" t="s">
         <v>1419</v>
       </c>
       <c r="C479" s="7" t="s">
         <v>1420</v>
       </c>
       <c r="D479" s="5">
-        <v>1.0</v>
+        <v>182.0</v>
       </c>
       <c r="E479" s="9">
         <v>32990.0</v>
       </c>
       <c r="F479" s="7" t="s">
         <v>1421</v>
       </c>
     </row>
     <row r="480" spans="1:6">
       <c r="A480" s="11">
         <v>1</v>
       </c>
       <c r="B480" s="6" t="s">
         <v>1422</v>
       </c>
       <c r="C480" s="7" t="s">
         <v>1423</v>
       </c>
       <c r="D480" s="5">
         <v>0.0</v>
       </c>
       <c r="E480" s="9">
         <v>14590.0</v>
       </c>
       <c r="F480" s="7" t="s">
@@ -16798,51 +16798,51 @@
       </c>
       <c r="C488" s="7" t="s">
         <v>1447</v>
       </c>
       <c r="D488" s="5">
         <v>2.0</v>
       </c>
       <c r="E488" s="9">
         <v>14590.0</v>
       </c>
       <c r="F488" s="7" t="s">
         <v>1448</v>
       </c>
     </row>
     <row r="489" spans="1:6">
       <c r="A489" s="11">
         <v>5</v>
       </c>
       <c r="B489" s="6" t="s">
         <v>1449</v>
       </c>
       <c r="C489" s="7" t="s">
         <v>1450</v>
       </c>
       <c r="D489" s="5">
-        <v>0.0</v>
+        <v>18.0</v>
       </c>
       <c r="E489" s="9">
         <v>17799.0</v>
       </c>
       <c r="F489" s="7" t="s">
         <v>1451</v>
       </c>
     </row>
     <row r="490" spans="1:6">
       <c r="A490" s="11">
         <v>6</v>
       </c>
       <c r="B490" s="6" t="s">
         <v>1452</v>
       </c>
       <c r="C490" s="7" t="s">
         <v>1453</v>
       </c>
       <c r="D490" s="5">
         <v>0.0</v>
       </c>
       <c r="E490" s="9">
         <v>16190.0</v>
       </c>
       <c r="F490" s="7" t="s">
@@ -16878,411 +16878,411 @@
       </c>
       <c r="C492" s="7" t="s">
         <v>1459</v>
       </c>
       <c r="D492" s="5">
         <v>0.0</v>
       </c>
       <c r="E492" s="9">
         <v>21190.0</v>
       </c>
       <c r="F492" s="7" t="s">
         <v>1460</v>
       </c>
     </row>
     <row r="493" spans="1:6">
       <c r="A493" s="11">
         <v>9</v>
       </c>
       <c r="B493" s="6" t="s">
         <v>1461</v>
       </c>
       <c r="C493" s="7" t="s">
         <v>1462</v>
       </c>
       <c r="D493" s="5">
-        <v>5.0</v>
+        <v>4.0</v>
       </c>
       <c r="E493" s="9">
         <v>24990.0</v>
       </c>
       <c r="F493" s="7" t="s">
         <v>1463</v>
       </c>
     </row>
     <row r="494" spans="1:6">
       <c r="A494" s="11">
         <v>10</v>
       </c>
       <c r="B494" s="6" t="s">
         <v>1464</v>
       </c>
       <c r="C494" s="7" t="s">
         <v>1465</v>
       </c>
       <c r="D494" s="5">
         <v>0.0</v>
       </c>
       <c r="E494" s="9">
         <v>22090.0</v>
       </c>
       <c r="F494" s="7" t="s">
         <v>1466</v>
       </c>
     </row>
     <row r="495" spans="1:6">
       <c r="A495" s="11">
         <v>11</v>
       </c>
       <c r="B495" s="6" t="s">
         <v>1467</v>
       </c>
       <c r="C495" s="7" t="s">
         <v>1468</v>
       </c>
       <c r="D495" s="5">
-        <v>51.0</v>
+        <v>57.0</v>
       </c>
       <c r="E495" s="9">
         <v>105050.0</v>
       </c>
       <c r="F495" s="7" t="s">
         <v>1469</v>
       </c>
     </row>
     <row r="496" spans="1:6">
       <c r="A496" s="11">
         <v>12</v>
       </c>
       <c r="B496" s="6" t="s">
         <v>1470</v>
       </c>
       <c r="C496" s="7" t="s">
         <v>1471</v>
       </c>
       <c r="D496" s="5">
-        <v>50.0</v>
+        <v>54.0</v>
       </c>
       <c r="E496" s="9">
         <v>142970.0</v>
       </c>
       <c r="F496" s="7" t="s">
         <v>1472</v>
       </c>
     </row>
     <row r="497" spans="1:6">
       <c r="A497" s="11">
         <v>13</v>
       </c>
       <c r="B497" s="6" t="s">
         <v>1473</v>
       </c>
       <c r="C497" s="7" t="s">
         <v>1474</v>
       </c>
       <c r="D497" s="5">
         <v>0.0</v>
       </c>
       <c r="E497" s="9">
         <v>40990.0</v>
       </c>
       <c r="F497" s="7" t="s">
         <v>1475</v>
       </c>
     </row>
     <row r="498" spans="1:6">
       <c r="A498" s="11">
         <v>1</v>
       </c>
       <c r="B498" s="6" t="s">
         <v>1476</v>
       </c>
       <c r="C498" s="7" t="s">
         <v>1477</v>
       </c>
       <c r="D498" s="5">
         <v>52.0</v>
       </c>
       <c r="E498" s="9">
-        <v>15990.0</v>
+        <v>13590.0</v>
       </c>
       <c r="F498" s="7" t="s">
         <v>1478</v>
       </c>
     </row>
     <row r="499" spans="1:6">
       <c r="A499" s="11">
         <v>2</v>
       </c>
       <c r="B499" s="6" t="s">
         <v>1479</v>
       </c>
       <c r="C499" s="7" t="s">
         <v>1480</v>
       </c>
       <c r="D499" s="5">
         <v>0.0</v>
       </c>
       <c r="E499" s="9">
         <v>0.0</v>
       </c>
       <c r="F499" s="7" t="s">
         <v>1481</v>
       </c>
     </row>
     <row r="500" spans="1:6">
       <c r="A500" s="11">
         <v>1</v>
       </c>
       <c r="B500" s="6" t="s">
         <v>1482</v>
       </c>
       <c r="C500" s="7" t="s">
         <v>1483</v>
       </c>
       <c r="D500" s="5">
-        <v>0.0</v>
+        <v>8.0</v>
       </c>
       <c r="E500" s="9">
         <v>208930.0</v>
       </c>
       <c r="F500" s="7" t="s">
         <v>1484</v>
       </c>
     </row>
     <row r="501" spans="1:6">
       <c r="A501" s="11">
         <v>2</v>
       </c>
       <c r="B501" s="6" t="s">
         <v>1485</v>
       </c>
       <c r="C501" s="7" t="s">
         <v>1486</v>
       </c>
       <c r="D501" s="5">
-        <v>10.0</v>
+        <v>23.0</v>
       </c>
       <c r="E501" s="9">
         <v>250570.0</v>
       </c>
       <c r="F501" s="7" t="s">
         <v>1487</v>
       </c>
     </row>
     <row r="502" spans="1:6">
       <c r="A502" s="11">
         <v>3</v>
       </c>
       <c r="B502" s="6" t="s">
         <v>1488</v>
       </c>
       <c r="C502" s="7" t="s">
         <v>1489</v>
       </c>
       <c r="D502" s="5">
-        <v>0.0</v>
+        <v>38.0</v>
       </c>
       <c r="E502" s="9">
         <v>314340.0</v>
       </c>
       <c r="F502" s="7" t="s">
         <v>1490</v>
       </c>
     </row>
     <row r="503" spans="1:6">
       <c r="A503" s="11">
         <v>4</v>
       </c>
       <c r="B503" s="6" t="s">
         <v>1491</v>
       </c>
       <c r="C503" s="7" t="s">
         <v>1492</v>
       </c>
       <c r="D503" s="5">
-        <v>0.0</v>
+        <v>20.0</v>
       </c>
       <c r="E503" s="9">
         <v>414550.0</v>
       </c>
       <c r="F503" s="7" t="s">
         <v>1493</v>
       </c>
     </row>
     <row r="504" spans="1:6">
       <c r="A504" s="11">
         <v>5</v>
       </c>
       <c r="B504" s="6" t="s">
         <v>1494</v>
       </c>
       <c r="C504" s="7" t="s">
         <v>1495</v>
       </c>
       <c r="D504" s="5">
-        <v>36.0</v>
+        <v>5.0</v>
       </c>
       <c r="E504" s="9">
         <v>11490.0</v>
       </c>
       <c r="F504" s="7" t="s">
         <v>1496</v>
       </c>
     </row>
     <row r="505" spans="1:6">
       <c r="A505" s="11">
         <v>6</v>
       </c>
       <c r="B505" s="6" t="s">
         <v>1497</v>
       </c>
       <c r="C505" s="7" t="s">
         <v>1498</v>
       </c>
       <c r="D505" s="5">
-        <v>29.0</v>
+        <v>15.0</v>
       </c>
       <c r="E505" s="9">
         <v>16490.0</v>
       </c>
       <c r="F505" s="7" t="s">
         <v>1499</v>
       </c>
     </row>
     <row r="506" spans="1:6">
       <c r="A506" s="11">
         <v>7</v>
       </c>
       <c r="B506" s="6" t="s">
         <v>1500</v>
       </c>
       <c r="C506" s="7" t="s">
         <v>1501</v>
       </c>
       <c r="D506" s="5">
-        <v>66.0</v>
+        <v>65.0</v>
       </c>
       <c r="E506" s="9">
         <v>17990.0</v>
       </c>
       <c r="F506" s="7" t="s">
         <v>1502</v>
       </c>
     </row>
     <row r="507" spans="1:6">
       <c r="A507" s="11">
         <v>8</v>
       </c>
       <c r="B507" s="6" t="s">
         <v>1503</v>
       </c>
       <c r="C507" s="7" t="s">
         <v>1504</v>
       </c>
       <c r="D507" s="5">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="E507" s="9">
         <v>21990.0</v>
       </c>
       <c r="F507" s="7" t="s">
         <v>1505</v>
       </c>
     </row>
     <row r="508" spans="1:6">
       <c r="A508" s="11">
         <v>9</v>
       </c>
       <c r="B508" s="6" t="s">
         <v>1506</v>
       </c>
       <c r="C508" s="7" t="s">
         <v>1507</v>
       </c>
       <c r="D508" s="5">
-        <v>51.0</v>
+        <v>0.0</v>
       </c>
       <c r="E508" s="9">
         <v>26990.0</v>
       </c>
       <c r="F508" s="7" t="s">
         <v>1508</v>
       </c>
     </row>
     <row r="509" spans="1:6">
       <c r="A509" s="11">
         <v>10</v>
       </c>
       <c r="B509" s="6" t="s">
         <v>1509</v>
       </c>
       <c r="C509" s="7" t="s">
         <v>1510</v>
       </c>
       <c r="D509" s="5">
         <v>58.0</v>
       </c>
       <c r="E509" s="9">
         <v>16990.0</v>
       </c>
       <c r="F509" s="7" t="s">
         <v>1511</v>
       </c>
     </row>
     <row r="510" spans="1:6">
       <c r="A510" s="11">
         <v>11</v>
       </c>
       <c r="B510" s="6" t="s">
         <v>1512</v>
       </c>
       <c r="C510" s="7" t="s">
         <v>1513</v>
       </c>
       <c r="D510" s="5">
-        <v>59.0</v>
+        <v>9.0</v>
       </c>
       <c r="E510" s="9">
         <v>19990.0</v>
       </c>
       <c r="F510" s="7" t="s">
         <v>1514</v>
       </c>
     </row>
     <row r="511" spans="1:6">
       <c r="A511" s="11">
         <v>12</v>
       </c>
       <c r="B511" s="6" t="s">
         <v>1515</v>
       </c>
       <c r="C511" s="7" t="s">
         <v>1516</v>
       </c>
       <c r="D511" s="5">
-        <v>51.0</v>
+        <v>1.0</v>
       </c>
       <c r="E511" s="9">
         <v>26990.0</v>
       </c>
       <c r="F511" s="7" t="s">
         <v>1517</v>
       </c>
     </row>
     <row r="512" spans="1:6">
       <c r="A512" s="11">
         <v>1</v>
       </c>
       <c r="B512" s="6" t="s">
         <v>1518</v>
       </c>
       <c r="C512" s="7" t="s">
         <v>1519</v>
       </c>
       <c r="D512" s="5">
         <v>2.0</v>
       </c>
       <c r="E512" s="9">
         <v>9590.0</v>
       </c>
       <c r="F512" s="7" t="s">
@@ -20098,111 +20098,111 @@
       </c>
       <c r="C653" s="7" t="s">
         <v>1943</v>
       </c>
       <c r="D653" s="5">
         <v>1.0</v>
       </c>
       <c r="E653" s="9">
         <v>1290.0</v>
       </c>
       <c r="F653" s="7" t="s">
         <v>1944</v>
       </c>
     </row>
     <row r="654" spans="1:6">
       <c r="A654" s="11">
         <v>6</v>
       </c>
       <c r="B654" s="6" t="s">
         <v>1945</v>
       </c>
       <c r="C654" s="7" t="s">
         <v>1946</v>
       </c>
       <c r="D654" s="5">
-        <v>1.0</v>
+        <v>688.0</v>
       </c>
       <c r="E654" s="9">
         <v>990.0</v>
       </c>
       <c r="F654" s="7" t="s">
         <v>1947</v>
       </c>
     </row>
     <row r="655" spans="1:6">
       <c r="A655" s="11">
         <v>7</v>
       </c>
       <c r="B655" s="6" t="s">
         <v>1948</v>
       </c>
       <c r="C655" s="7" t="s">
         <v>1949</v>
       </c>
       <c r="D655" s="5">
         <v>1.0</v>
       </c>
       <c r="E655" s="9">
         <v>1290.0</v>
       </c>
       <c r="F655" s="7" t="s">
         <v>1950</v>
       </c>
     </row>
     <row r="656" spans="1:6">
       <c r="A656" s="11">
         <v>8</v>
       </c>
       <c r="B656" s="6" t="s">
         <v>1951</v>
       </c>
       <c r="C656" s="7" t="s">
         <v>1952</v>
       </c>
       <c r="D656" s="5">
-        <v>10.0</v>
+        <v>7.0</v>
       </c>
       <c r="E656" s="9">
         <v>1190.0</v>
       </c>
       <c r="F656" s="7" t="s">
         <v>1953</v>
       </c>
     </row>
     <row r="657" spans="1:6">
       <c r="A657" s="11">
         <v>9</v>
       </c>
       <c r="B657" s="6" t="s">
         <v>1954</v>
       </c>
       <c r="C657" s="7" t="s">
         <v>1955</v>
       </c>
       <c r="D657" s="5">
-        <v>7.0</v>
+        <v>571.0</v>
       </c>
       <c r="E657" s="9">
         <v>1190.0</v>
       </c>
       <c r="F657" s="7" t="s">
         <v>1956</v>
       </c>
     </row>
     <row r="658" spans="1:6">
       <c r="A658" s="11">
         <v>10</v>
       </c>
       <c r="B658" s="6" t="s">
         <v>1957</v>
       </c>
       <c r="C658" s="7" t="s">
         <v>1958</v>
       </c>
       <c r="D658" s="5">
         <v>1.0</v>
       </c>
       <c r="E658" s="9">
         <v>1290.0</v>
       </c>
       <c r="F658" s="7" t="s">
@@ -20778,51 +20778,51 @@
       </c>
       <c r="C687" s="7" t="s">
         <v>2045</v>
       </c>
       <c r="D687" s="5">
         <v>0.0</v>
       </c>
       <c r="E687" s="9">
         <v>2490.0</v>
       </c>
       <c r="F687" s="7" t="s">
         <v>2046</v>
       </c>
     </row>
     <row r="688" spans="1:6">
       <c r="A688" s="11">
         <v>40</v>
       </c>
       <c r="B688" s="6" t="s">
         <v>2047</v>
       </c>
       <c r="C688" s="7" t="s">
         <v>2048</v>
       </c>
       <c r="D688" s="5">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E688" s="9">
         <v>2490.0</v>
       </c>
       <c r="F688" s="7" t="s">
         <v>2049</v>
       </c>
     </row>
     <row r="689" spans="1:6">
       <c r="A689" s="11">
         <v>41</v>
       </c>
       <c r="B689" s="6" t="s">
         <v>2050</v>
       </c>
       <c r="C689" s="7" t="s">
         <v>2051</v>
       </c>
       <c r="D689" s="5">
         <v>0.0</v>
       </c>
       <c r="E689" s="9">
         <v>3490.0</v>
       </c>
       <c r="F689" s="7" t="s">
@@ -20838,51 +20838,51 @@
       </c>
       <c r="C690" s="7" t="s">
         <v>2054</v>
       </c>
       <c r="D690" s="5">
         <v>30.0</v>
       </c>
       <c r="E690" s="9">
         <v>1100.0</v>
       </c>
       <c r="F690" s="7" t="s">
         <v>2055</v>
       </c>
     </row>
     <row r="691" spans="1:6">
       <c r="A691" s="11">
         <v>43</v>
       </c>
       <c r="B691" s="6" t="s">
         <v>2056</v>
       </c>
       <c r="C691" s="7" t="s">
         <v>2057</v>
       </c>
       <c r="D691" s="5">
-        <v>18.0</v>
+        <v>17.0</v>
       </c>
       <c r="E691" s="9">
         <v>3970.0</v>
       </c>
       <c r="F691" s="7" t="s">
         <v>2058</v>
       </c>
     </row>
     <row r="692" spans="1:6">
       <c r="A692" s="11">
         <v>44</v>
       </c>
       <c r="B692" s="6" t="s">
         <v>2059</v>
       </c>
       <c r="C692" s="7" t="s">
         <v>2060</v>
       </c>
       <c r="D692" s="5">
         <v>0.0</v>
       </c>
       <c r="E692" s="9">
         <v>0.0</v>
       </c>
       <c r="F692" s="7" t="s">
@@ -20898,91 +20898,91 @@
       </c>
       <c r="C693" s="7" t="s">
         <v>2063</v>
       </c>
       <c r="D693" s="5">
         <v>0.0</v>
       </c>
       <c r="E693" s="9">
         <v>0.0</v>
       </c>
       <c r="F693" s="7" t="s">
         <v>2064</v>
       </c>
     </row>
     <row r="694" spans="1:6">
       <c r="A694" s="11">
         <v>46</v>
       </c>
       <c r="B694" s="6" t="s">
         <v>2065</v>
       </c>
       <c r="C694" s="7" t="s">
         <v>2066</v>
       </c>
       <c r="D694" s="5">
-        <v>1.0</v>
+        <v>98.0</v>
       </c>
       <c r="E694" s="9">
         <v>2240.0</v>
       </c>
       <c r="F694" s="7" t="s">
         <v>2067</v>
       </c>
     </row>
     <row r="695" spans="1:6">
       <c r="A695" s="11">
         <v>47</v>
       </c>
       <c r="B695" s="6" t="s">
         <v>2068</v>
       </c>
       <c r="C695" s="7" t="s">
         <v>2069</v>
       </c>
       <c r="D695" s="5">
-        <v>10.0</v>
+        <v>97.0</v>
       </c>
       <c r="E695" s="9">
         <v>3810.0</v>
       </c>
       <c r="F695" s="7" t="s">
         <v>2070</v>
       </c>
     </row>
     <row r="696" spans="1:6">
       <c r="A696" s="11">
         <v>48</v>
       </c>
       <c r="B696" s="6" t="s">
         <v>2071</v>
       </c>
       <c r="C696" s="7" t="s">
         <v>2072</v>
       </c>
       <c r="D696" s="5">
-        <v>38.0</v>
+        <v>5.0</v>
       </c>
       <c r="E696" s="9">
         <v>2250.0</v>
       </c>
       <c r="F696" s="7" t="s">
         <v>2073</v>
       </c>
     </row>
     <row r="697" spans="1:6">
       <c r="A697" s="11">
         <v>49</v>
       </c>
       <c r="B697" s="6" t="s">
         <v>2074</v>
       </c>
       <c r="C697" s="7" t="s">
         <v>2075</v>
       </c>
       <c r="D697" s="5">
         <v>0.0</v>
       </c>
       <c r="E697" s="9">
         <v>0.0</v>
       </c>
       <c r="F697" s="7" t="s">
@@ -21598,51 +21598,51 @@
       </c>
       <c r="C728" s="7" t="s">
         <v>2168</v>
       </c>
       <c r="D728" s="5">
         <v>0.0</v>
       </c>
       <c r="E728" s="9">
         <v>0.0</v>
       </c>
       <c r="F728" s="7" t="s">
         <v>2169</v>
       </c>
     </row>
     <row r="729" spans="1:6">
       <c r="A729" s="11">
         <v>1</v>
       </c>
       <c r="B729" s="6" t="s">
         <v>2170</v>
       </c>
       <c r="C729" s="7" t="s">
         <v>2171</v>
       </c>
       <c r="D729" s="5">
-        <v>58.0</v>
+        <v>99.0</v>
       </c>
       <c r="E729" s="9">
         <v>2190.0</v>
       </c>
       <c r="F729" s="7" t="s">
         <v>2172</v>
       </c>
     </row>
     <row r="730" spans="1:6">
       <c r="A730" s="11">
         <v>2</v>
       </c>
       <c r="B730" s="6" t="s">
         <v>2173</v>
       </c>
       <c r="C730" s="7" t="s">
         <v>2174</v>
       </c>
       <c r="D730" s="5">
         <v>29.0</v>
       </c>
       <c r="E730" s="9">
         <v>6900.0</v>
       </c>
       <c r="F730" s="7" t="s">