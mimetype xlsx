--- v2 (2026-08-11)
+++ v3 (2026-09-26)
@@ -29,51 +29,51 @@
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2238">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://msk.clear-air.ru/</t>
   </si>
   <si>
     <t>ООО Компания "Чистый воздух"</t>
   </si>
   <si>
     <t>г. Красноярск, ул. Молокова, д. 14</t>
   </si>
   <si>
     <t>тел. +7(391)204-63-30, +7(391)290-21-57</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-08-11 09:43:48</t>
+    <t>Актуальность прайса на: 2026-09-26 06:46:33</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>СИБЭСТ-100C</t>
   </si>
   <si>
     <t>СИБЭСТ-100C облучатель-рециркулятор бактерицидный</t>
   </si>
@@ -6776,100 +6776,99 @@
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD8E0ED"/>
         <bgColor rgb="FFD8E0ED"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
-    <border/>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
     <border>
       <left style="hair">
         <color rgb="FF696969"/>
       </left>
       <right style="hair">
         <color rgb="FF696969"/>
       </right>
       <top style="hair">
         <color rgb="FF696969"/>
       </top>
       <bottom style="hair">
         <color rgb="FF696969"/>
       </bottom>
+      <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="12">
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
-[...4 lines deleted...]
-    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="2" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
-[...1 lines deleted...]
-    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="3" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="2" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="164" fillId="3" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
-[...1 lines deleted...]
-    </xf>
+    <xf xfId="0" fontId="0" numFmtId="164" fillId="3" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="2" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -7142,51 +7141,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/sibest-100c-obluchatel-recirkulyator-baktericidnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/sibest-100kc-obluchatel-recirkulyator-baktericidnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/sibest-110kc-obluchatel-recirkulyator-baktericidnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/sibest-150c-obluchatel-recirkulyator-baktericidnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/sibest-150kc-obluchatel-recirkulyator-baktericidnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/sibest-200c-obluchatel-recirkulyator-baktericidnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/sibest-200kc-obluchatel-recirkulyator-baktericidnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/sibest-20kc-obluchatel-recirkulyator-baktericidnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/sibest-300c-obluchatel-recirkulyator-baktericidnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/sibest-300kc-obluchatel-recirkulyator-baktericidnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/sibest-45kc-obluchatel-recirkulyator-baktericidnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/sibest-50c-obluchatel-recirkulyator-baktericidnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/sibest-50kc-obluchatel-recirkulyator-baktericidnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/sibest-70kc-obluchatel-recirkulyator-baktericidnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/aic-kombinirovannyy-filtr-dlya-cf8200-nera-ugolnyy-pylevoy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/aic-kombinirovannyy-filtr-dlya-xj-4000-nera-ugolnyy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/aic-kombinirovannyy-filtr-dlya-xj-8410-nera-ugolnyy-pylevoy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/venta-professional-aw902-wifi-seryy-moyka-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/gigienicheskiy-disk-venta-dlya-aerostyle-lw73-lw74/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/gigienicheskiy-disk-venta-dlya-lph60-lw60-lw62/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/gigienicheskiy-disk-venta-kh-3-sht-dlya-aerostyle-lw73-lw74/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/gigienicheskiy-disk-venta-kh-3-sht-dlya-lph60-lw60-lw62/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/roliki-venta-dlya-aerostyle-lw73-lw74/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ugolnyy-filtr-ventacarb-dopolnenie-k-filtru-premium-ventacel-h13-dlya-lp60-lph60-ap902-ah902/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/filtr-2-v-1-ventacel-s-ugolnym-filtrom-dlya-lp60-lph60-ap902-ah902-0-1-mkm/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/filtr-ventacel-dlya-lp60-lph60-ap902-ah902-0-1-mkm/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/filtr-tonkoy-ochistki-2-sht-premium-ventacel-h13-nelior-dlya-lp60-lph60-ap902-ah902-0-07-mkm/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/filtr-tonkoy-ochistki-premium-ventacel-h13-nelior-dlya-lp60-lph60-ap902-ah902-0-07-mkm/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/filtr_dopolnitelnyy_fza61mfr_uvlazhnyayushchiy_filtr_dlya_ksa4_5_60_61/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ugolnyy_filtr_sharp_fz_c100dfe/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/hepa_filtr_sharp_fz_c100hfe/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/sharp_fz_c100mfe_uvlazhnyayushchiy_filtr/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ugolnyy_filtr_sharp_fz_c150dfe/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/hepa_filtr_sharp_fz_c150hfe/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ugolnyy_filtr_sharp_fz_c70dfe/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/hepa_filtr_sharp_fz_c70hfe/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ugolnyy-filtr-sharp-fz-d60dfe-/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/hepa-filtr-sharp-fz-d60hfe-/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/sharp-kcf31rw-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/sharp-kc-g41rh-klimaticheskiy-kompleks/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/sharp-kc-g41rw-klimaticheskiy-kompleks/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/sharp-kc-g51rw-klimaticheskiy-kompleks/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/sharp-kc-g61rw-klimaticheskiy-kompleks/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/sharp_ksd41rb_chernyy_/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/sharp_ksd41rw_belyy_/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/sharp_ks_d51rw_belyy_/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/sharp_ks_d61rw_belyy_/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/aic-kombinirovannyy-filtr-dlya-cf8500-nera-ugolnyy-pylevoy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/komplekt-filtrov-dlja-aircomfort-3sk-ac0304m/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-eap-1016---ochistitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-eap-1040d---ochistitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-eap-1055d---ochistitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-ehu-3310d---ultrazvukovoy-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-ehu-3315d---ultrazvukovoy-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-ehu-3610d-ultrazvukovoy-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-ehu-3615d-ultrazvukovoy-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-ehu-3810d---uvlazhnitel-vozdukha-ultrazvukovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-ehu-3815d---uvlazhnitel-vozdukha-ultrazvukovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-ehu-3910d---ultrazvukovoy-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-ehu-4015-travel-ultrazvukovoy-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-ehu-5010d-ultrazvukovoy-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-ehu-5015d-ultrazvukovoy-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/filter-matt-gubka-uvlazhnyayushchaya-boneco-2441-mod-5910/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/gigrometrtermometr-elektronnyj-boneco-a7254/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/filtr-dlya-uz-uvlazhniteley-boneco-a250-2-v-1-aquapro-/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/boneco-e00-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/boneco-e00-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/boneco-e2441a-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/klimaticheskiy-kompleks-boneco-h680-vozdukhooch-uvlazhn-aroma-/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/vozdukhoochistitel-boneco-p340/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/boneco-p50-ionizator-aromadiffuzor-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/boneco-p50-ionizator-aromadiffuzor-vozdukha-chernuy/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/boneco-p500-ochistitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/boneco-p700-ochistitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/boneco-u201a-ultrazvuk-mekhanika-whitebelyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/boneco-u201a-ultrazvuk-mekhanika-greenzelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/boneco-u201a-ultrazvuk-mekhanika-bluesiniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/boneco-u300---ultrazvukovoy-uvlazhnitel-vozdukha-/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/boneco-u330---ultrazvukovoy-uvlazhnitel-vozdukha-/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/boneco-u350---ultrazvukovoy-uvlazhnitel-vozdukha-/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/boneco-u700-ultrazvukovoy-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/uvlazhnitel-ochistitel-vozdukha-boneco-w1355a/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/moyka-vozdukha-boneco-w200-belaya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/moyka-vozdukha-boneco-w200a/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/moyka_vozdukha_boneco_w2055d_black/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/moyka_vozdukha_boneco_w2055dr/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/moyka-vozdukha-boneco-w30di/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/uvlazhnjajushaja-gubka-dlja-aos-2241/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/crane-kartridzh-ot-kalciya-dlya-uvlazhniteley-vozdukha-/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/crane-uvlazhnitel-vozdukha-ultrazvukovoy-ee-8189-sova-/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/filtr_kartridzh_fc_400_dlya_ultrazvukovogo_uvlazhnitelya_ballu/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/uvlazhnitel_ultrazvukovoy_ballu_uhb_200/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ultrazvukovoy_uvlazhnitel_vozdukha_ballu_uhb_205_chernyy_zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/uvlazhnitel_ultrazvukovoy_ballu_uhb_300_white_belyy_mekhanika_/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/uvlazhnitel_ultrazvukovoy_ballu_uhb_300_w/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/uvlazhnitel_ultrazvukovoy_ballu_uhb_320_t/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/uvlazhnitel_ultrazvukovoy_ballu_uhb_330/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/uvlazhnitel_ultrazvukovoy_ballu_uhb_340_mt/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/uvlazhnitel_ultrazvukovoy_ballu_uhb_345/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/uvlazhnitel_ultrazvukovoy_ballu_uhb_455/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/uvlazhnitel_ultrazvukovoy_ballu_uhb_500_mt/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/uvlazhnitel_ultrazvukovoy_ballu_uhb_505_t/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/uvlazhnitel-ultrazvukovoj-ballu-uhb-550e-dub/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-uhb-805---uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ugolnyy-filtr-carbon-dlya-ballu-air-master/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/datchik-co2-z19-dlya-air-master/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-hepa-n13-filtr-dlya-oneair-asp-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-hepa-n13-filtr-dlya-oneair-asp-130/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-hepa-n13-filtr-dlya-oneair-asp-80/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-oneair-130-h13-filtr-hepa-dlya-asp-130/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-oneair-carbon-ugolnyy-filtr/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-oneair-m5-filtr-tonkoy-ochistki/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-oneair-asp-100-gray-ochistitel-vozdukha-pritochnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-oneair-asp-100-belyy-ochistitel-vozdukha-pritochnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-oneair-asp-130-pritochnyy-ochistitel-vozdukha-/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-oneair-asp-200-pritochnyy-ochistitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-oneair-asp-200p-pritochnyy-ochistitel-vozdukha-/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-oneair-asp-200p-ekran-dlya-pritochnogo-ochistitelya-vozdukha-/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-oneair-asp-200p-ptc-pritochnyy-ochistitel-vozdukha-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-oneair-asp-200s-pritochnyy-ochistitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-oneair-asp-200smax-pritochnyy-ochistitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-oneair-asp-200sp-pritochnyy-ochistitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-oneair-asp-200p-ptc-pritochnyy-ochistitel-vozdukha-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-oneair-asp-200sp-max-pritochnyy-ochistitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-oneair-asp-80-pritochnyy-ochistitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/element-nagrevatelnyy-ptc-1000-dlya-elektropriborov/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-ptc-1200-nagrevatelnyy-element/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/royal-clima-rcb-75-pritochno-ochistitelnyy-kompleks1/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/royal-clima-rcb-75-pritochno-ochistitelnyy-kompleks/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/royal-clima-eh-1000-elektricheskiy-nagrevatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/royal-clima-rci-rf30hn-royal-flash-konditsioner/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/royal-clima-rci-rf40hn-royal-flash-konditsioner/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/tion-co2-magicair-datchik-uglekislogo-gaza/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/tion-magicair-ik-modul-dlya-upravleniya-kondicionerom/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/montazhnyi-komplekt-tion-tilit-1m-reshetka/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/tion-bio-x-base-brizer/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/tion-bio-x-sm-base-brizer/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/tion-bio-x-sm-standard-brizer/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/tion-bio-x-standard-brizer/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/tion-vysokoeffektivnyi-filtr-hepa-n13-dlya-tion-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/tion-ak-4s-adsorbtsionno-kataliticheskii-filtr-dlya-tion-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/airnanny-a7-babycare-brizer/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/airnanny-a7-forever-brizer/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/airnanny-a7-start-brizer/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/airnanny-cellular-active-carbon-filtr/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/blauberg-fp-fresher-50-f8-filtr/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/blauberg-fresher-50-komnatnyy-vnutristennyy-provetrivatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/blauberg-vento-ergo-a25-1-s-pro-rekuperator/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/blauberg-vento-a50-s-pro-rekuperator/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/winzel-comfo-rb1-50-rekuperator/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/winzel-expert-ra1-50-2p-rekuperator/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/winzel-expert-ra1-50-p-rekuperator/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/winzel-expert-wifi-rw1-50-p-rekuperator/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/moika-vozduha-venta-lw15w-/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/venta-lw15-komfort-plyus-belaya-moyka-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/venta-lw15-komfort-plyus-chernaya-moyka-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/moika-vozduha-venta-lw15b-/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/uvlazhnitel-ochistitel-venta-lw-25-belij/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/venta-lw25-komfort-plyus-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/venta-lw25-komfort-plyus-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/uvlazhnitel-ochistitel-venta-lw-25-chernij/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/moika-vozduha-venta-lw45w-/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/venta-lw45-komfort-plyus-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/venta-lw45-komfort-plyus-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/moika-vozduha-venta-lw45b-/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/venta-lw-60t-wifi-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/venta-lw-60t-wifi-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/lw-lph-60/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/venta-lw73-aerostyle-belaya-moyka-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/venta-aerostyle-lw73-chernaya-moyka-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/venta-lw73-wifi-aerostyle-belaya-moyka-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/venta-lw73-wifi-aerostyle-chernaya-moyka-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/venta-lw74-aerostyle-belaya-moyka-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/venta-lw74-aerostyle-chernaya-moyka-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/venta-lw74-wifi-aerostyle-belaya-moyka-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/venta-lw74-wifi-aerostyle-chernaya-moyka-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/boneco-w210-moyka-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/boneco-w220-moyka-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/boneco-w230-moyka-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/boneco-w300-moyka-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/boneco-w400-antratsit-moyka-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/boneco-w400-moyka-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/aic-cf6318-moyka-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/aic-e300a-moyka-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/aic-xj-297-moyka-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/mojka-vozduha-ballu-aw-325-white/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-aw-340-white---moyka-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-aw-350-moyka-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-aw-500-moyka-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/mojka-vozduha-ballu-acc-260-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/moyka_vozdukha_electrolux_ehaw_9010d_mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/moyka_vozdukha_electrolux_ehaw_9015d_mini_/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/moyka_vozdukha_electrolux_ehaw_9515d/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-ehw---600---moyka-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/funai-faw-hte450-4-0-wt-moyka-vozdukha-hatamoto/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/funai-faw-ise480-6-0-wt-moyka-vozdukha-seriya-ishi/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/royal-clima-raw-a300-60-wt-moyka-vozdukha-diskovaya-alba-luxe/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/royal-clima-raw-b350-4-2e-wt-moyka-vozdukha-bianco/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/royal-clima-raw-in150-2-2e-wt-moyka-vozdukha-incanto/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/aic-ac680-ultrazvukovoy-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/aic-ac690-ultrazvukovoy-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/aic-sps-718-ultrazvukovoy-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/aic-sps-902/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/aic-as-612-ultrazvukovoy-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-uhb-1500-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-uhb-330-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-uhb-408-it-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-uhb-450-t-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-uhb-455-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-uhb-501-uv-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-uhb-505-t-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-uhb-803-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-uhb-035-ultrazvukovoy-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-uhb-100-kompaktnyy-ultrazvukovoy-uvlazhnitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-uhb-100-belyygoluboy-kompaktnyy-ultrazvukovoy-uvlazhnitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-uhb-1000---uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-uhb-1100-ultrazvukovoy-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-uhb-185-ultrazvukovoy-uvlazhnitel-transformer/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-uhb-190---ultrazvukovoy-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu_uhb_195/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-uhb-200-chernyyzelenyy---ultrazvukovoy-uvlazhnitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ultrazvukovoy_uvlazhnitel_vozdukha_ballu_uhb_205_belyy_fioletovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-uhb-205-chernyyzelenyy---ultrazvukovoy-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-uhb-250m-uvlazhnitel-vozdukha-ultrazvukovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-uhb-250p-uvlazhnitel-vozdukha-ultrazvukovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-uhb-310---ultrazvukovoy-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-uhb-333-ultrazvukovoy-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-uhb-408-it-uvlazhnitel-vozdukha-ultrazvukovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-uhb-409-uvlazhnitel-vozdukha-ultrazvukovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-uhb-410-uvlazhnitel-vozdukha-ultrazvukovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-uhb-450-t-gray-ultrazvukovoy-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-uhb-705-uvlazhnitel-vozdukha-ultrazvukovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-uhb-950et-uvlazhnitel-vozdukha-ultrazvukovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-uhb-960et-uvlazhnitel-vozdukha-ultrazvukovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-uhb-990---uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/boneco-u250-ultrazvukovoy-uvlazhnitel-/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/boneco-u50-portativnyy-uvlazhnitel-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/boneco-u50-portativnyy-uvlazhnitel-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/crane-ee-4140-korova-/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/crane-ee-8190-obezyanka-/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/crane-ee-8246-shmel-/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-ehu-3310d-sensehealthline-uvlazhnitel-vozdukha-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-ehu-3315d-sensehealthline-uvlazhnitel-vozdukha-beluy/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-ehu-3500d-uvlazhnitel-vozdukha-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-ehu-6010d-ultraline-uvlazhnitel-vozdukha-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-ehu-6015d-ultraline-uvlazhnitel-vozdukha-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/uvlazhnitel_vozdukha_ultrazvukovoy_electrolux_ehu_3710d/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/uvlazhnitel_vozdukha_ultrazvukovoy_electrolux_ehu_3710d-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-ehu-3910d-yogahealthline-2-0-uvlazhnitel-vozdukha-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-ehu-3915d-yogahealthline-2-0-uvlazhnitel-vozdukha-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-ehu-5110d-ultrazvukovoy-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-ehu-6110d-ultrazvukovoy-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-ehu-6115d-ultrazvukovoy-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/funai-ush-be7251b-ultrazvukovoy-uvlazhnitel-vozdukha-bonsai/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/funai-ush-be7251ws-ultrazvukovoy-uvlazhnitel-vozdukha-bonsai/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/funai-ush-bm7201b-ultrazvukovoy-uvlazhnitel-vozdukha-bonsai/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/funai-ush-bm7201wc-ultrazvukovoy-uvlazhnitel-vozdukha-bonsai/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/funai-ush-mne450-4-0-wt-ultrazvukovoy-uvlazhnitel-vozdukha-minamoto/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/funai-ush-te7251wc-ultrazvukovoy-uvlazhnitel-vozdukha-todai/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/funai-ush-tke7251wc-ultrazvukovoy-uvlazhnitel-vozdukha-taiko/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/funai-ush-ttm7201wc-ultrazvukovoy-uvlazhnitel-vozdukha-tentou/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/loriot-lha-c400e-soul-ultrazvukovoy-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/loriot-lhs-c300m-light-ultrazvukovoy-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/loriot-lhs-c450e-soprano-ultrazvukovoy-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/loriot-lhs-c530e-vega-ultrazvukovoy-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/neoclima-nhl-220-l-belij-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/royal-clima-ruh-a35055e-bl-ultrazvukovoy-uvlazhnitel-vozdukha-ancona/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/royal-clima-ruh-a350-55e-wt-ultrazvukovoy-uvlazhnitel-vozdukha-ancona/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/royal-clima-ruh-ac300-40m-wt-ultrazvukovoy-uvlazhnitel-vozdukha-acerra/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/royal-clima-ruh-ad300-48e-wg-ultrazvukovoy-uvlazhnitel-vozdukha-adriano-digital/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/royal-clima-ruh-ad300-48e-wt-ultrazvukovoy-uvlazhnitel-vozdukha-adriano-digital/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/royal-clima-ruh-ad30048m-wg-ultrazvukovoy-uvlazhnitel-vozdukha-adriano-meccanico/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/royal-clima-ruh-ad30048m-wt-ultrazvukovoy-uvlazhnitel-vozdukha-adriano-meccanico/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/royal-clima-ruh-an300-40e-bl-ultrazvukovoy-uvlazhnitel-vozdukha-antica/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/royal-clima-ruh-an300-40e-gn-ultrazvukovoy-uvlazhnitel-vozdukha-antica/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/royal-clima-ruh-an300-40e-sv-ultrazvukovoy-uvlazhnitel-vozdukha-antica/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/royal-clima-ruh-anp300-4-3e-wt-ultrazvukovoy-uvlazhnitel-vozdukha-antica-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/royal-clima-ruh-ar300-40e-wt-ultrazvukovoy-uvlazhnitel-vozdukha-airole/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/royal-clima-ruh-arp400-5-0e-wt-ultrazvukovoy-uvlazhnitel-vozdukha-airole-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/royal-clima-ruh-as450-5-0e-bl-ultrazvukovoy-uvlazhnitel-vozdukha-asti/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/royal-clima-ruh-bl300-3-5m-wt-ultrazvukovoy-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/royal-clima-ruh-er300-5-0m-bu-uvlazhnitel-vozdukha-ercolano/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/royal-clima-ruh-er300-5-0m-wt-uvlazhnitel-vozdukha-ercolano/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/royal-clima-ruh-fr250-2-5e-wt-ultrazvukovoy-uvlazhnitel-vozdukha-forio/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/royal-clima-ruh-g450-55e-bl-ultrazvukovoy-uvlazhnitel-vozdukha-genova/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/royal-clima-ruh-im300-3-5e-wt-ultrazvukovoy-uvlazhnitel-vozdukha-impero/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/royal-clima-ruh-l400-40e-vt-ultrazvukovoy-uvlazhnitel-vozdukha-lucera/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/royal-clima-ruh-l400-40e-wt-ultrazvukovoy-uvlazhnitel-vozdukha-lucera/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/royal-clima-ruh-lm300-4-0m-wt-ultrazvukovoy-uvlazhnitel-vozdukha-lima/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/royal-clima-ruh-lr370-50e-wt-ultrazvukovoy-uvlazhnitel-vozdukha-lauro/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/royal-clima-ruh-lrp320-3-7e-wt-ultrazvukovoy-uvlazhnitel-vozdukha-lauro-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/royal-clima-ruh-lt300-3-5m-bu-uvlazhnitel-vozdukha-loreto/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/royal-clima-ruh-lz300-48e-wt-ultrazvukovoy-uvlazhnitel-vozdukha-lazio/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/royal-clima-ruh-mo250-3-0m-wt-ultrazvukovoy-uvlazhnitel-vozdukha-mio/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/royal-clima-ruh-mr200-15m-bl-ultrazvukovoy-uvlazhnitel-vozdukha-murzzzio/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/royal-clima-ruh-mr20015m-gr-ultrazvukovoy-uvlazhnitel-vozdukha-murzzzio/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/royal-clima-ruh-mr200-15m-wt-ultrazvukovoy-uvlazhnitel-vozdukha-murzzzio/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/royal-clima-ruh-ms360-45e-bl-ultrazvukovoy-uvlazhnitel-vozdukha-montesoro/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/royal-clima-ruh-ms360-45e-wt-ultrazvukovoy-uvlazhnitel-vozdukha-montesoro/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/royal-clima-ruh-nv350-5-0e-wt-ultrazvukovoy-uvlazhnitel-vozdukha-nuvola/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/royal-clima-ruh-pv350-5-0e-wt-ultrazvukovoy-uvlazhnitel-vozdukha-primavera/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/royal-clima-ruh-r320-50e-bu-ultrazvukovoy-uvlazhnitel-vozdukha-rimini/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/royal-clima-ruh-r320-50e-wt-ultrazvukovoy-uvlazhnitel-vozdukha-rimini/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/royal-clima-ruh-rl300-5-0e-bl-ultrazvukovoy-uvlazhnitel-vozdukha-rivoli/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/royal-clima-ruh-rv300-80e-wt-ultrazvukovoy-uvlazhnitel-vozdukha-riva/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/royal-clima-ruh-s380-30m-bu-ultrazvukovoy-uvlazhnitel-vozdukha-rimini/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/royal-clima-ruh-s380-30m-vt-ultrazvukovoy-uvlazhnitel-vozdukha-rimini/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/royal-clima-ruh-s380-30m-wt-ultrazvukovoy-uvlazhnitel-vozdukha-rimini/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/royal-clima-ruh-sa300-4-0m-wt-ultrazvukovoy-uvlazhnitel-vozdukha-sanremo-alto/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/royal-clima-ruh-sf300-3-0m-wt-ultrazvukovoy-uvlazhnitel-vozdukha-sfera/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/royal-clima-ruh-sm300-6-0e-wt-ultrazvukovoy-uvlazhnitel-vozdukha-smarto/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/royal-clima-ruh-sp40030m-bu-ultrazvukovoy-uvlazhnitel-vozdukha-sanremo-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/royal-clima-ruh-sp400-30m-g-ultrazvukovoy-uvlazhnitel-vozdukha-sanremo-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/royal-clima-ruh-sp400-30m-sv-ultrazvukovoy-uvlazhnitel-vozdukha-sanremo-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/royal-clima-ruh-t300-57e-bl-ultrazvukovoy-uvlazhnitel-vozdukha-teano/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/royal-clima-ruh-t300-57e-wt-ultrazvukovoy-uvlazhnitel-vozdukha-teano/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/royal-clima-ruh-tb300-4-0m-wt-uvlazhnitel-vozdukha-tube/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/royal-clima-ruh-vp270-6-5e-wt-ultrazvukovoy-uvlazhnitel-vozdukha-volpe/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/royal-clima-ruh-vp500-6-5e-bl-ultrazvukovoy-uvlazhnitel-vozdukha-volpe/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/thermex-granja-wi-fi-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/thermex-youth-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/funai-fhe-kie300-3-0-wt-uvlazhnitel-vozdukha-seriya-koishi/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/boneco-s200---parovoy-uvlazhnitel-/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/boneco-s250---parovoy-uvlazhnitel-/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/parovoy-uvlazhnitel-boneco-s450/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-dss-100-cerebryanyy-sterzhen/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-fc-310-filtr-kartridzh-dlya-ultrazvukovogo-uvlazhnitelya-ballu-uhb-310-805/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/filtr_kartridzh_dlya_ultrazvukovogo_uvlazhnitelya_ballu_fc_550_ballu/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-fs-1000-filtr-kartridzh/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-fs-1100-1500-filtr-kartridzh0/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-fs-190-filtr-kartridzh/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-fs-310-filtr-kartridzh/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-fs-400-filtr-kartridzh/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/serebrjannyj-sterzhen-7017/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/boneco-a451-calc-pad-protivoizvestkovyy-disk/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/boneco-ah700-gubka-uvlazhnyayushchaya-3d/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/boneco-aw200-uvlazhnyayushchaya-3d-gubka/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/boneco-calc-off-a7417-ochistitel-nakipi/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/crane-kartridzh-ot-kalciya-dlya-uvlazhnitelya-vozdukha-parovozik-/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-3738-ekofiltr-kartridzh/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-3910-3915-ekofiltr-kartridzh/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/elx-ehu-rc-10-iq-meteopult-dlya-uvlazhnitelya/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/elx-ehu-rc-15-iq-meteopult-dlya-uvlazhnitelya/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/iq-modul-elx-ehu-sm-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/elx-ehu-sm-15-iq-modul-dlya-uvlazhnitelya/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/elx-ehu-wf-10-iq-modul-dlya-uvlazhnitelya/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/elx-ehu-wf-15-iq-modul-dlya-uvlazhnitelya/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/funai-faf-ise480-6-0-filtruyushchiy-blok/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/funai-faf-tre600-6-0-filtruyushchiy-blok/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/funai-faf-tre600-6-0_hepa-filtr-dlya-ochistki-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/funai-fwf-ise480-kie300-filtr-dlya-ochistki-vody/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/royal-clima-cwf-5u-komplekt-filtrov-dlya-ochistki-vody/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/royal-clima-rwf-a350-5-5e-bl-filtr-dlya-ochistki-vody/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/royal-clima-rwf-a350-5-5e-wt-filtr-dlya-ochistki-vody/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/royal-clima-rwf-an300-4-0e-filtr-dlya-ochistki-vody/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/royal-clima-rwf-g450-5-5e-filtr-dlya-ochistki-vody/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/royal-clima-rwf-l400-4-0e-filtr-dlya-ochistki-vody/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/royal-clima-rwf-m300-4-0m-filtr-dlya-ochistki-vody/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/royal-clima-rwf-mr200-1-5m-filtr-dlya-ochistki-vody/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/gigrometr/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ekofiltr-kartridzh-electrolux-3738/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/boneco-h400-klimaticheskiy-kompleks_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/boneco-h700-klimaticheskiy-kompleks/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/boneco-h700a-klimaticheskiy-kompleks/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/funai-cc-tre600-6-0-gf-klimaticheskiy-kompleks-torll/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/honeywell-chl30xc-klimaticheskiy-kompleks/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/honeywell-chs071--cs121ae-chs07-filtr-k-klimaticheskim-ustanovkam/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/honeywell-chs07ae-klimaticheskiy-kompleks/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/honeywell-cl30xc-klimaticheskiy-kompleks/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/honeywell-cl30xcchl30xc-filtr-k-klimaticheskim-ustanovkam/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/honeywell-cs10xe-klimaticheskiy-kompleks/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/honeywell-es-800-klimaticheskiy-kompleks/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/honeywell-es-800-cs10xe-filtr-k-klimaticheskim-ustanovkam/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/sharp-ugolnyy-filtr-fzg40dfe/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/sharp-uvlazhnyayushchiy-filtr-fzg60mfe/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/sharp-kc-a41rb/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ochistitel-uvlazhnitel-ionizator-vozduha-sharp-kc-a51rb-chernyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ochistitel-uvlazhnitel-ionizator-vozduha-sharp-kc-a51rw-belyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ochistitel-uvlazhnitel-ionizator-vozduha-sharp-kc-a61rw-belyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-ap-110/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/aic-ac913b-ochistitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/aic-ac913w-belyy-ochistitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/aic-cf8005-ochistitel-ionizator-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/aic-cf8200-ochistitel-ionizator-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/aic-cf8410-ochistitel-ionizator-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/aic-xj-8500-ochistitel-ionizator-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/filtr_dlya_aic_20b06_20s06_kjf20b06_/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ochistitel-ionizator-aircomfort-xj-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ochistitel-ionizator-aircomfort-xj-205/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ochistitel_ionizator_vozdukha_aic_xj_210/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ochistitel-ionizator-aircomfort-xj-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ochistitel-ionizator-vozduha-aircomfort-xj-3500/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/aic-xj-3800a-1-ochistitel-ionizator-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/aic-xj-3900-ochistitel-ionizator-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/aic-xj-4000-ochistitel-ionizator-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/aic-xj-4400-ochistitel-ionizator-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/aic-xj-4600-ochistitel-ionizator-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/kombinirovannyy_filtr_dlya_aic_xj_3800a_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/aic-kombinirovannyy-filtr-dlya-cf8005-nera-ugolnyy-pylevoy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-ap-107-ochistitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-ap-120-vozdukhoochistitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-ap-125-vozdukhoochistitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-ap-130-vozdukhoochistitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/vozdukhoochistitel_ballu_ap_150/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/vozdukhoochistitel_ballu_ap_155/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-fc-1000-filtr-kartridzh-dlya-ultrazvukovogo-uvlazhnitelya-ballu-uhb-990-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-pre-carbon-hepa-dlya-ar-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-pre-carbon-hepa-dlya-ar-105/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/voc-filtr-dlya-vozdukhoochistitelya-ap-420f5-f7/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/komplekt-filtrov-pre-carbon-hepa-frh-150-155/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/boneco-h300-klimaticheskiy-kompleks/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/boneco-p230-ochistitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/boneco-p400/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/boneco-p710-ochistitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/filtr-fotokataliticheskiy-daikin-mc704-1365368-/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/filtr-dezodoriruyushchiy-165081j/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/daikin-mc55w-ochistitel-vozdukha-/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ochistitel-vozduha-daikin-mc70l/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/daikin-mck55w-ochistitel-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/vozduhoochistitel-s-uvlazhneniem-daikin-ururu-mck75jvm-k/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-eap-2050d-ochistitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-eap-2075d-ochistitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/funai-hap-hepa-carb-smennyy-filtr-dlya-hap-z200-/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/funai-hap-z200se-zen-ochistitel-vozdukha-/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/hisense-ae-33r4bfs-white-brilliant-klimaticheskiy-kompleks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/hisense-ae-33r4bns-klimaticheskiy-kompleks-/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/hisense-df-33r4b-dezodoriruyushchiy-filtr/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/hisense-hf-33r4b-hepa-filtr/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/hisense-wf-33r4b-uvlazhnyayushchiy-moyushchiy-filtr/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/sharp-fza41hfr-hepa-filtr/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/sharp-fzg60dfe-ugolnyy-filtr/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/sharp-kc-we20rw-belyy-ochistitel-uvlazhnitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/thermex-fortuna-63-vozdukhoochistitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/thermex-griffon-500-wi-fi-vozdukhoochistitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/thermex-muse-200-vozdukhoochistitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/thermex-vivern-500-wi-fi-vozdukhoochistitel/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/vakio-reflash-power-ochistitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/aromat-vanil/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/zimnjaja-mechta/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/aromat-citrusovyj-sad/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/apelsinovyj-aromat-venta/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/uspokoitelnyj-aromat-venta/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/aromat-protiv-prostudy-venta/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/gigienicheskaja-dobavka-venta/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/mini-nabor-aromaticheskikh-dobavok-1-uspokoitelnyy-apelsinovyy-evkaliptovyy-/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/mini-nabor-aromaticheskikh-dobavok-2-vanil-citrusovyy-sad-zimnyaya-mechta-/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ochistitel-dlja-priborov-venta/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/geyzer-1-ultrafioletovaya-ustanovka-ochistki-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/geyzer-2-ultrafioletovaya-ustanovka-ochistki-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-bd10u-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-bd1el-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-bd20u-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-bd30mn-black-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-bd30mn-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-bd30u-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-bd40u-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-bd50t-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-bd70t-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-bdi-100l-osushitel-vozdukha-promyshlennyy-mobilnogo-tipa-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-bdi-50l-mobilnyy-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-bdi-70l-osushitel-vozdukha-promyshlennyy-mobilnogo-tipa/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-bdi-80l-osushitel-vozdukha-promyshlennyy-mobilnogo-tipa/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-bdr-7a-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-comfort-bd12t-cl-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-comfort-bd20t-cl-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-comfort-bd30t-cl-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-heavy-duty-plus-bd60ci-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-neo-bdr-25le-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-neo-bdr-35le-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-neo-bdr-50le-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-edh-15l-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-edh-22l-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-edh-65l-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-edm-25l-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-edm-35l-multikompleks-sushilnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/funai-rad-n10f3e-neko-s-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/funai-rad-n10t3e-neko-s-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/funai-rad-n12f5e-neko-m-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/funai-rad-n12t5e-neko-m-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/funai-rad-n16f5e-neko-m-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/funai-rad-n16t5e-neko-m-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/funai-rad-n22f6e-neko-l-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/funai-rad-n22t6e-neko-l-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/funai-rad-n26f6e-neko-l-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/funai-rad-n26t6e-neko-l-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/funai-rad-y120t7e-yamaneko-120-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/funai-rad-y170t8e-yamaneko-170-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/funai-rad-y60t7e-yamaneko-60-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/hisense-dh-12s4glu00-air-go-pro-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/hisense-rd-s16-e-sol-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/royal-clima-dar-060-riviera-osushitel-vozdukha-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/royal-clima-dar-100-riviera-osushitel-vozdukha-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/royal-clima-dar-144-riviera-osushitel-vozdukha-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/royal-clima-dar-204-riviera-osushitel-vozdukha-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/royal-clima-rd-cr10-e-carisma-studio-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/royal-clima-rd-cr16-e-carisma-loft-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/royal-clima-rd-cr20-e-carisma-loft-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/royal-clima-rd-cr30-e-carisma-villa-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/royal-clima-rd-cr40-e-carisma-villa-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/royal-clima-rd-pc16-e-pacific-studio-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/royal-clima-rd-pc25-e-pacific-loft-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/royal-clima-rd-pc40-e-pacific-villa-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-fjord-sdr-10l-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/shuft-fjord-sdr-16l-osushitel-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ad-110---osushitel-dlya-nastennoy-ustanovki-/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/osushitel-vozduha-dlja-bassejnov-aerial-ap-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/osushitel-vozduha-dlja-bassejnov-aerial-ap-70/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/wt-230---osushitel-dlya-nastennoy-ustanovki-/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/wt-250---osushitel-dlya-nastennoy-ustanovki-/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/dantherm-cdf-10-grey-osushitel-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/dantherm-cdf-10-white-osushitel-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/dantherm-cdf-40-osushitel-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/dantherm-cdf-50-osushitel-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/dantherm-cdf-70-osushitel-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/dantherm-cdp-125-3x400v-wcc-osushitel-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/dantherm-cdp-125-3x400v-osushitel-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/dantherm-cdp-125-mk-ii-1x230v-wcc-osushitel-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/dantherm-cdp-125-mk-ii-1x230v-osushitel-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/dantherm-cdp-165-3x400v-wcc-osushitel-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/dantherm-cdp-165-3x400v-osushitel-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/dantherm-cdp-40-osushitel-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/dantherm-cdp-40t-osushitel-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/dantherm-cdp-50-osushitel-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/dantherm-cdp-50t-osushitel-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/dantherm-cdp-70-osushitel-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/dantherm-cdp-70t-osushitel-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/dantherm-cdp-75-osushitel-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/dantherm-cdt-30-mk-iii-osushitel-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/dantherm-cdt-30s-mk-iii-osushitel-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/dantherm-cdt-40-mk-iii-osushitel-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/dantherm-cdt-40s-mk-iii-osushitel-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/dantherm-cdt-60-mk-iii-osushitel-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/dantherm-cdt-90-mk-iii-osushitel-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/osushitel-hidros-sba-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/hidros-sba-150a---osushitel-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/hidros-sba-200a---osushitel-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/hidros-sba-50a---osushitel-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/hidros-sba-75a---osushitel-dlya-basseyna/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/avtomobilnyj-bipoljarnyj-ionizator-vozduha-jantar-5t/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/altay-ionizator-ozonator-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/bipoljarnyj-ionizator-vozduha-dlja-pritochnoj-ventiljacii-jantar-5h/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/bipoljarnyj-ionizator-vozduha-jantar-5a/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/bipolyarnyy-ionizator-vozdukha-yantar-5a-shpon-/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/bipoljarnyj-ionizator-vozduha-jantar-5a-s-pultom-du/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ionizator_kolobok_/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ionizator_kolobok_so_svetilnikom/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ionizator_lesnoy_domik_/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ionizator_morskoy_domik_/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ionizator_morskoy_domik_so_svetilnikom/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ionizator_sobor_/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ionizator_sobor_so_svetilnikom/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ionizator_teremok_/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ionizator_teremok_so_svetilnikom/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ionizator_chasovnya_/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ionizator_chasovnya_so_svetilnikom/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ionizator_yantar_5m/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/jantar-5e/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/jantar-5k/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/generator-morskogo-vozdukha-aeroiod/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/aerolit-1000-retsirkulyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/aerolit-550-retsirkulyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/aerolit-550-eko-m-retsirkulyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/aerolit-550-eko-retsirkulyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/obezzarazhivatel-vozdukha-sunny-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/obezzarazhivatel-vozdukha-sunny-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/obezzarazhivatel-vozdukha-sunny-45/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/obezzarazhivatel-vozdukha-sunny-45s-platforma-v-komplekte-/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/pult-besprovodnoy-ivn-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/platforma-peredvizhnaya-malaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/platforma-peredvizhnaya-srednyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/lampy-bakteritsidnye-sibest-ltc-15tb/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/lampy-bakteritsidnye-sibest-ltc-30tb/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/obluchatel-recirkulyator-baktericidnyy-sibest-20-/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/obluchatel-recirkulyator-baktericidnyy-sibest-45-/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/obluchatel-recirkulyator-baktericidnyy-sibest-70c-/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/chistyy-vozdukh-g-30-uf-retsirkulyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/kender-mobilnaya-podstavka-dlya-retsirkulyatorov-solyaris/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/kender-solyaris-120-retsirkulyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/kender-solyaris-30-retsirkulyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/kender-solyaris-60-retsirkulyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/vakio-reflash-120-recirkulyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/vakio-reflash-60-recirkulyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/vakio-reflash-reflash-home-recirkulyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/vakio-stoyka-dlya-recirkulyatorov/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/remezair-rma-101-01-ochistitel-obezzarazhivatel-perenosnoy-s-uf/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/remezair-rma-102-02-ochistitel-obezzarazhivatel-avtomobilnyy-s-uf/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/remezair-rma-107-01-ochistitel-obezzarazhivatel-ozonator-portativnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/remezair-rma-108-01-ochistitel-obezzarazhivatel-perenosnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/remezair-rma-201-ochistitel-obezzarazhivatel-statsionarnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/boneco-termogigrometr-x200/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ea2-al803-pogodnaya-stanciya-prognoz-pogody-izmerenie-komnatnoy-i-naruzhnoy-temperatury-i-vlazhnosti-/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ea2-bl502-termometr-izmerenie-komnatnoy-i-naruzhnoy-temperatury-i-vlazhnosti-/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ea2-bl503-pogodnaya-stanciya-prognoz-pogody-izmerenie-komnatnoy-i-naruzhnoy-temperatury-i-vlazhnosti-/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ea2-bl508-termometr-izmerenie-komnatnoy-i-naruzhnoy-temperatury-i-vlazhnosti-i-davleniya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ea2-ed602-termometr-izmerenie-komnatnoy-i-naruzhnoy-temperatury-i-vlazhnosti-edge/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ea2-ed603-pogodnaya-stanciya-prognoz-pogody-izmerenie-komnatnoy-i-naruzhnoy-temperatury-i-vlazhnosti/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ea2-ed608-pogodnaya-stanciya-prognoz-pogody-izmerenie-komnatnoy-i-naruzhnoy-temperatury-i-vlazhnosti/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ea2-en202-termometr-izmerenie-komnatnoy-i-naruzhnoy-temperatury-i-vlazhnosti-eternity/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ea2-en203-pogodnaya-stanciya-prognoz-pogody-izmerenie-komnatnoy-i-naruzhnoy-temperatury-i-vlazhnosti-/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ea2-en208-pogodnaya-stanciya-prognoz-pogody-izmerenie-komnatnoy-i-naruzhnoy-temperatury-i-vlazhnosti/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ea2-um2-termometr-izmerenie-komnatnoy-i-naruzhnoy-temperatury-i-vlazhnosti-ultrametal-/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ea2-um8-pogodnaya-stanciya-prognoz-pogody-izmerenie-temperatury-i-vlazhnosti-ultrametal-/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/lacrosse-ws6813-cvetnaya-pogodnaya-stanciya-s-dvumya-datchikami/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/lacrosse-ws6818-pogodnaya-stanciya-s-naruzhnym-datchikom/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/lacrosse-ws6825-pogodnaya-stanciya-s-cvetnym-ekranom/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/lacrosse-ws6825-2-pogodnaya-stanciya-s-cvetnym-ekranom-i-3-datchikami/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/lacrosse-ws6860-mnogofunkcionalnaya-pogodnaya-stanciya-s-cvetnym-ekranom/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/lacrosse-wt137-termogigrometr-shkala-urovnya-komforta/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/oregon-scientific-ba900-ustroistvo-prognoza-pogody-s-chasami-i-komnatnym-termometrom/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/oregon-scientific-bar206-pogodnaya-stanciya-s-termometrom-target-/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/oregon-scientific-bar206s-b-pogodnaya-stanciya-s-termometrom-cvetnoy-displey-/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/oregon-scientific-bar206s-r-pogodnaya-stanciya-s-termometrom-cvetnoy-displey-rose-/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/oregon-scientific-bar206x-pogodnaya-stanciya-s-termometrom-target-/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/oregon-scientific-bar208hg-pogodnaya-stanciya-s-termometrom-gigrometrom-target-/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/oregon-scientific-bar208hgx-pogodnaya-stanciya-s-termometrom-gigrometrom-target-/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/oregon-scientific-bar208s-b-pogodnaya-stanciya-s-termometrom-gigrometrom-cvetnoy-displey-/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/oregon-scientific-bar208s-r-pogodnaya-stanciya-s-termometrom-gigrometrom-cvetnoy-displey-rose-/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/oregon-scientific-bar218hgx-pogodnaya-stanciya-s-peredachey-dannykh-po-bluetooth-/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/oregon-scientific-bar266-b-pogodnaya-stantsiya-chernaya-s-termometrom-alize/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/oregon-scientific-bar266-w-pogodnaya-stanciya-belaya-s-termometrom-alize-/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/oregon-scientific-bar268hg-b-pogodnaya-stanciya-chernaya-s-termometrom-gigrometrom-alize-/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/oregon-scientific-bar268hg-w-pogodnaya-stanciya-belaya-s-termometrom-gigrometrom-alize-/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/oregon-scientific-bar292-pogodnaya-stantsiya-prizma/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/oregon-scientific-bar339dppogodnaya-stantsiya-s-dnevnoy-proektsiey/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/oregon-scientific-bar368p-pogodnaya-stantsiya-s-proektsiey-vremeni-chernye-seriya-projl/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/oregon-scientific-bar368p-b-pogodnaya-stanciya-s-proekciey-vremeni-bordo-seriya-proji/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/oregon-scientific-bar806-meteostanciya-cifrovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/oregon-scientific-bthgn129-distantsionnyy-termo-gigrodatchik-5-kanalov/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/oregon-scientific-pcr800-distantsionnyy-datchik-osadkov-dlya-wmr200-wmr86-lw-serii/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/9690/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/oregon-scientific-rar502-pogodnaya-stanciya-s-tremya-datchikami/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/oregon-scientific-rar-502s-pogodnaya-stantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/oregon-scientific-rmr221pn-termometr-s-proektoromprizma/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/oregon-scientific-rmr262-b-termometr-besprovodnoy-chernyy-alize-/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/oregon-scientific-thgn132n-distantsionnyy-termo--gigrodatchik/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/oregon-scientific-thn132-distantsionnyy-termodatchik_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/oregon-scientific-uvn800-distantsionnyy-uf-datchik-dlya-wmr200-mwmr86-lw-serii/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/oregon-scientific-wmr-500-pogodnaya-stantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/oregon-scientific-wmr86ns-bezprovodnaya-pogodnaya-stantsiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/airnanny-hepa-h11-filtr/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/airnanny-hepa-h13-babycare-filtr/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/airnanny-prefiltr/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/airventa-500ml-gigienicheskaya-dobavka/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-fb-carbon-2-filtr-ugolnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-fb-h13-1-filtr-vysokoeffektivnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-fb-h13-2-filtr-vysokoeffektivnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-fb-h13-8-filtr-vysokoeffektivnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-fb-carbon-13-filtr-ugolnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-fb-m5-2-filtr-tonkoy-ochistki/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-fphc-107-komplekt-filtrov-dlya-ballu-ap-107-nyera-sarbon/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-fphc-110-komplekt-filtrov-dlya-ballu-ap-110-pre-sarbon-nyera/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-fphc-120-komplekt-filtrov-dlya-ballu-ap-120-pre-sarbon-nyera/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-hepa-filtr-dlya-vozdukhoochistitelya-ap-410f5-f7/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-oneair-200-h11-filtr-hepa-dlya-asp-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ballu-tio2-filtr-dlya-ballu-ap-410f7/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/tio2-filtr-dlya-ballu-ap-430f7/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ugolnyy_filtr_carbon_filter_a7015_dlya_modeli_r2261/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/boneco-a341-hepa-filter-nyera-filtr/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/boneco-a401-allergy-filter-protivoallergennyy-sloy-nyera-filtr-ugolnyy-filtr/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/boneco-a402-baby-filter-fermentirovannyy-sloy-nyera-filtr-ugolnyy-filtr/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/boneco-a403-smog-filter-nyera-filtr-s-zaryazhennymi-chastitsami-ugolnyy-filtr/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/boneco-a501-allergy-filter-protivoallergennyy-sloy-nyera-filtr-ugolnyy-filtr/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/boneco-a502-mnogosloynyy-baby-filtr/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/boneco-a503-smog-filter-hepa-filtr-s-zaryazhennymi-chastitsami-ugolnyy-filtr/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/boneco-a68-hepa-filter-active-carbon-filter-dlya-n680/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/boneco-a681-kombinirovannyy-filtr/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/boneco-a681-filtr-nyera-carbon/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/boneco-ah300-comfort-filtr-dlya-sozdaniya-pravilnogo-mikroklimata/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/boneco-ah300-pollen-filtr-ot-pyli-i-pyltsy/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/boneco-filtr-nera-karbon-dlya-r340-art-a341/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/filtr_rulonnyy_daikin_bac959a4_/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/filtr_gofrirovannyy_daikin_kac017a4e_/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/filtr_gofrirovannyy_daikin_kac972a4e_/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/dezodoriruyushchiy_filtr_99a0393_dlya_vozdukhoochistitelya_daikin_mck75j/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/filtr_gofrirovannyy_daikin_kac998a4e_/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/biofiltr_bio_antibody_filter_daikin_kaf972a4e_/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/filtr_uvlazhnyayushchiy_daikin_knme998a4e_/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-fap-1016-komplekt-filtrov-pre-nyera13-activecarbon/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-fap-1040-round-360-komplekt-filtrov-pre-nyera/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/electrolux-fap-1055-round-360-komplekt-filtrov-pre-nyera-activecarbon/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/erw-150-g3/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/funai-erw-150-h12-f7-carbon-filtr/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/hepa-filtr-dlya-vozdukhoochistitelya-ap-420f5-f7/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/hepa_filtr_dlya_vozdukhoochistitelya_ap_430f5_f7/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/royal-clima-rcb-150-f7-filtr/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/royal-clima-rcb-150-n12-carbon-filtr/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/royal-clima-rcb-75-f7-carbon-filtr/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ugolnyy-filtr-sharp-fz-a411dfr/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ugolnyy-filtr-sharp-fz-a51dfr/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/hepa-filtr-sharp-fz-a51hfr/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/filtr-dopolnitelnyy-fz-a61dfr-ugolnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/filtr-dopolnitelnyy-fz-a61hfr-hepa/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/ugolnyy-filtr-sharp-fz-d40dfe/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/dopolnitelnyy-hepa-filtr-sharp-fz-d40hfe-/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/adsorbcionno-kataliticheskiy-filtr-ak-xl-dlya-tion-brizer-3s-/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/tion-3s-komplekt-filtrov/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/vysokoeffektivnyy-filtr-klassa-e11-n11-dlya-tion-o2/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/filtr-pervichnoy-ochistki-g4-dlya-tion-brizer-3s-/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/tion-lite-g4-filtr-pervichnoy-ochistki/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/tion-lite-hepa-e11-n11-filtr/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/filtr-ot-vrednykh-gazov-ak-dlya-brizera-tion/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/filtr-ot-krupnoy-pyli-f7-dlya-brizera-tion/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/vaillant-nabor-filtrov-g3-10-sht-dlya-var-60-1-d/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/vakio-filtr-klassa-f7-ugolnyy-3-sht-/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/vakio-filtr-g3/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/voc_filtr_dlya_vozdukhoochistitelya_ap_430f5_f7/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/winzel-expert-fp-ra1-50-f8-filtr/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/winzel-expert-fp-ra1-50-g3-filtr/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/antibakterialnyy-i-adsorbtsionno-kataliticheskiy-filtr-epa-e11-ak/" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/antibakterialnyy-filtr-ye11_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/komplekt-prefiltrov-g4/" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/komplekt-filtrov-bio-x-base/" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/komplekt-filtrov-bio-x-standard/" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/tion-o2-komplekt-filtrov/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/filtry-dlya-tion-brizer-4s-base/" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/pylevoy-heppa-filtr-dlya-aerolayf-s-60-s-75-i-s-80/" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/uvlazhnjajushaja-gubka-dlja-aos-2251/" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/uvlazhnjajushaja-gubka-dlja-aos-e2441/" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/filtr-ugolnyy-voc-fv-150-155/" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/modul-semnyy-upravlyayushchiy-hdn-wfn-02-01/" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/venta-telezhka-belaya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/venta-telezhka-chernaya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/verkhnyaya_chast_art_lw24_oberteil_wei_/" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/derzhatel_plastinchatogo_barabana_art_lw44_plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/verkhnyaya_chast_art_venta_lw_15_belyy_oberteil_wei_/" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/motornyy_blok_lw24_44_belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/nizhnyaya_chast_venta_lw25_chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/plastinchatyy_baraban_art_lw24_44_plus_25_45_bez_derzhatelya_/" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/plastinchatyy_baraban_art_lw_14_15_/" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/aic-xj-4100-ochistitel-ionizator-vozdukha/" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/vakio-slean-flow-sanitayzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/vakio-slean-flow-stoyka-dlya-sanitayzera/" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/antiseptik-gel-besspirtovoy-binele-kartridzh-1-litr-/" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/antiseptik-zhidkiy-meditsinskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/antiseptik-zhidkiy-meditsinskiy-smennaya-kanistra-dlya-dezinfektora/" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/antiseptik-zhidkiy-s-ekstraktom-aloe-vera-/" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/beskontaktnyy-dezinfektor-next-/" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/beskontaktnyy-dezinfektor-next-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/beskontaktnyy-dezinfektor-next-uno/" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/dispenser-dlya-zhidkogo-myla-binele/" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/dozator-mekhanicheskiy-dlya-sredstv-dlya-ruk-khrom-1000-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/dubliruyushchiy-ekran-s-vyvodom-temperatury/" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/kozhnyy-antiseptik-anavidin-1-l-/" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/meditsinskiy-datchik-temperatury/" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/perchatki-nitril-neopudrennye-fioletovye-m-100-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/polumaska-filtruyushchaya-klass-zashchity-ffp2-9152r-3m/" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/respirator-3m-8102r-ffp2/" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/respirator-3m-9922r/" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/sredstvo-antisepticheskoe-dlya-ruk-yar-layn/" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msk.clear-air.ru/product/stoyka-napolnaya-dlya-beskontaktnogo-dezinfektora-next/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F759"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <pane ySplit="9" topLeftCell="A10" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="9" activePane="bottomLeft" state="frozen" topLeftCell="A10"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="25" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="B2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:6">
@@ -8378,51 +8377,51 @@
       </c>
       <c r="C67" s="7" t="s">
         <v>184</v>
       </c>
       <c r="D67" s="5">
         <v>1.0</v>
       </c>
       <c r="E67" s="9">
         <v>9990.0</v>
       </c>
       <c r="F67" s="7" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="11">
         <v>10</v>
       </c>
       <c r="B68" s="6" t="s">
         <v>186</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>187</v>
       </c>
       <c r="D68" s="5">
-        <v>70.0</v>
+        <v>41.0</v>
       </c>
       <c r="E68" s="9">
         <v>17990.0</v>
       </c>
       <c r="F68" s="7" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="11">
         <v>11</v>
       </c>
       <c r="B69" s="6" t="s">
         <v>189</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>190</v>
       </c>
       <c r="D69" s="5">
         <v>0.0</v>
       </c>
       <c r="E69" s="9">
         <v>1790.0</v>
       </c>
       <c r="F69" s="7" t="s">
@@ -8438,51 +8437,51 @@
       </c>
       <c r="C70" s="7" t="s">
         <v>193</v>
       </c>
       <c r="D70" s="5">
         <v>0.0</v>
       </c>
       <c r="E70" s="9">
         <v>5890.0</v>
       </c>
       <c r="F70" s="7" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="11">
         <v>13</v>
       </c>
       <c r="B71" s="6" t="s">
         <v>195</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>196</v>
       </c>
       <c r="D71" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E71" s="9">
         <v>5890.0</v>
       </c>
       <c r="F71" s="7" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="11">
         <v>1</v>
       </c>
       <c r="B72" s="6" t="s">
         <v>198</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>199</v>
       </c>
       <c r="D72" s="5">
         <v>17.0</v>
       </c>
       <c r="E72" s="9">
         <v>1790.0</v>
       </c>
       <c r="F72" s="7" t="s">
@@ -9178,51 +9177,51 @@
       </c>
       <c r="C107" s="7" t="s">
         <v>304</v>
       </c>
       <c r="D107" s="5">
         <v>2.0</v>
       </c>
       <c r="E107" s="9">
         <v>0.0</v>
       </c>
       <c r="F107" s="7" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="11">
         <v>9</v>
       </c>
       <c r="B108" s="6" t="s">
         <v>306</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>307</v>
       </c>
       <c r="D108" s="5">
-        <v>502.0</v>
+        <v>503.0</v>
       </c>
       <c r="E108" s="9">
         <v>2990.0</v>
       </c>
       <c r="F108" s="7" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="11">
         <v>10</v>
       </c>
       <c r="B109" s="6" t="s">
         <v>309</v>
       </c>
       <c r="C109" s="7" t="s">
         <v>310</v>
       </c>
       <c r="D109" s="5">
         <v>2.0</v>
       </c>
       <c r="E109" s="9">
         <v>0.0</v>
       </c>
       <c r="F109" s="7" t="s">
@@ -9318,51 +9317,51 @@
       </c>
       <c r="C114" s="7" t="s">
         <v>325</v>
       </c>
       <c r="D114" s="5">
         <v>1.0</v>
       </c>
       <c r="E114" s="9">
         <v>1750.0</v>
       </c>
       <c r="F114" s="7" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="11">
         <v>2</v>
       </c>
       <c r="B115" s="6" t="s">
         <v>327</v>
       </c>
       <c r="C115" s="7" t="s">
         <v>328</v>
       </c>
       <c r="D115" s="5">
-        <v>149.0</v>
+        <v>310.0</v>
       </c>
       <c r="E115" s="9">
         <v>6690.0</v>
       </c>
       <c r="F115" s="7" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="11">
         <v>3</v>
       </c>
       <c r="B116" s="6" t="s">
         <v>330</v>
       </c>
       <c r="C116" s="7" t="s">
         <v>331</v>
       </c>
       <c r="D116" s="5">
         <v>0.0</v>
       </c>
       <c r="E116" s="9">
         <v>990.0</v>
       </c>
       <c r="F116" s="7" t="s">
@@ -9378,51 +9377,51 @@
       </c>
       <c r="C117" s="7" t="s">
         <v>334</v>
       </c>
       <c r="D117" s="5">
         <v>0.0</v>
       </c>
       <c r="E117" s="9">
         <v>2690.0</v>
       </c>
       <c r="F117" s="7" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="11">
         <v>5</v>
       </c>
       <c r="B118" s="6" t="s">
         <v>336</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>337</v>
       </c>
       <c r="D118" s="5">
-        <v>13.0</v>
+        <v>4.0</v>
       </c>
       <c r="E118" s="9">
         <v>2190.0</v>
       </c>
       <c r="F118" s="7" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="11">
         <v>6</v>
       </c>
       <c r="B119" s="6" t="s">
         <v>339</v>
       </c>
       <c r="C119" s="7" t="s">
         <v>340</v>
       </c>
       <c r="D119" s="5">
         <v>0.0</v>
       </c>
       <c r="E119" s="9">
         <v>2690.0</v>
       </c>
       <c r="F119" s="7" t="s">
@@ -9458,71 +9457,71 @@
       </c>
       <c r="C121" s="7" t="s">
         <v>346</v>
       </c>
       <c r="D121" s="5">
         <v>0.0</v>
       </c>
       <c r="E121" s="9">
         <v>1290.0</v>
       </c>
       <c r="F121" s="7" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="11">
         <v>9</v>
       </c>
       <c r="B122" s="6" t="s">
         <v>348</v>
       </c>
       <c r="C122" s="7" t="s">
         <v>349</v>
       </c>
       <c r="D122" s="5">
-        <v>102.0</v>
+        <v>807.0</v>
       </c>
       <c r="E122" s="9">
         <v>37590.0</v>
       </c>
       <c r="F122" s="7" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="11">
         <v>10</v>
       </c>
       <c r="B123" s="6" t="s">
         <v>351</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>352</v>
       </c>
       <c r="D123" s="5">
-        <v>58.0</v>
+        <v>447.0</v>
       </c>
       <c r="E123" s="9">
         <v>37590.0</v>
       </c>
       <c r="F123" s="7" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="11">
         <v>11</v>
       </c>
       <c r="B124" s="6" t="s">
         <v>354</v>
       </c>
       <c r="C124" s="7" t="s">
         <v>355</v>
       </c>
       <c r="D124" s="5">
         <v>0.0</v>
       </c>
       <c r="E124" s="9">
         <v>28590.0</v>
       </c>
       <c r="F124" s="7" t="s">
@@ -9598,211 +9597,211 @@
       </c>
       <c r="C128" s="7" t="s">
         <v>367</v>
       </c>
       <c r="D128" s="5">
         <v>0.0</v>
       </c>
       <c r="E128" s="9">
         <v>62970.0</v>
       </c>
       <c r="F128" s="7" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="11">
         <v>16</v>
       </c>
       <c r="B129" s="6" t="s">
         <v>369</v>
       </c>
       <c r="C129" s="7" t="s">
         <v>370</v>
       </c>
       <c r="D129" s="5">
-        <v>3.0</v>
+        <v>86.0</v>
       </c>
       <c r="E129" s="9">
         <v>60590.0</v>
       </c>
       <c r="F129" s="7" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="11">
         <v>17</v>
       </c>
       <c r="B130" s="6" t="s">
         <v>372</v>
       </c>
       <c r="C130" s="7" t="s">
         <v>373</v>
       </c>
       <c r="D130" s="5">
-        <v>2.0</v>
+        <v>86.0</v>
       </c>
       <c r="E130" s="9">
         <v>70270.0</v>
       </c>
       <c r="F130" s="7" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="11">
         <v>18</v>
       </c>
       <c r="B131" s="6" t="s">
         <v>375</v>
       </c>
       <c r="C131" s="7" t="s">
         <v>376</v>
       </c>
       <c r="D131" s="5">
-        <v>12.0</v>
+        <v>96.0</v>
       </c>
       <c r="E131" s="9">
         <v>60590.0</v>
       </c>
       <c r="F131" s="7" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="11">
         <v>19</v>
       </c>
       <c r="B132" s="6" t="s">
         <v>378</v>
       </c>
       <c r="C132" s="7" t="s">
         <v>379</v>
       </c>
       <c r="D132" s="5">
         <v>0.0</v>
       </c>
       <c r="E132" s="9">
         <v>56980.0</v>
       </c>
       <c r="F132" s="7" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="11">
         <v>20</v>
       </c>
       <c r="B133" s="6" t="s">
         <v>381</v>
       </c>
       <c r="C133" s="7" t="s">
         <v>382</v>
       </c>
       <c r="D133" s="5">
-        <v>10.0</v>
+        <v>93.0</v>
       </c>
       <c r="E133" s="9">
         <v>70270.0</v>
       </c>
       <c r="F133" s="7" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="11">
         <v>21</v>
       </c>
       <c r="B134" s="6" t="s">
         <v>384</v>
       </c>
       <c r="C134" s="7" t="s">
         <v>385</v>
       </c>
       <c r="D134" s="5">
-        <v>6.0</v>
+        <v>435.0</v>
       </c>
       <c r="E134" s="9">
         <v>21990.0</v>
       </c>
       <c r="F134" s="7" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="11">
         <v>22</v>
       </c>
       <c r="B135" s="6" t="s">
         <v>387</v>
       </c>
       <c r="C135" s="7" t="s">
         <v>388</v>
       </c>
       <c r="D135" s="5">
-        <v>1056.0</v>
+        <v>1055.0</v>
       </c>
       <c r="E135" s="9">
         <v>2490.0</v>
       </c>
       <c r="F135" s="7" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="11">
         <v>23</v>
       </c>
       <c r="B136" s="6" t="s">
         <v>390</v>
       </c>
       <c r="C136" s="7" t="s">
         <v>391</v>
       </c>
       <c r="D136" s="5">
-        <v>18.0</v>
+        <v>181.0</v>
       </c>
       <c r="E136" s="9">
         <v>2990.0</v>
       </c>
       <c r="F136" s="7" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="11">
         <v>1</v>
       </c>
       <c r="B137" s="6" t="s">
         <v>393</v>
       </c>
       <c r="C137" s="7" t="s">
         <v>394</v>
       </c>
       <c r="D137" s="5">
-        <v>58.0</v>
+        <v>105.0</v>
       </c>
       <c r="E137" s="9">
         <v>20990.0</v>
       </c>
       <c r="F137" s="7" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="11">
         <v>2</v>
       </c>
       <c r="B138" s="6" t="s">
         <v>396</v>
       </c>
       <c r="C138" s="7" t="s">
         <v>397</v>
       </c>
       <c r="D138" s="5">
         <v>5.0</v>
       </c>
       <c r="E138" s="9">
         <v>20990.0</v>
       </c>
       <c r="F138" s="7" t="s">
@@ -9818,74 +9817,74 @@
       </c>
       <c r="C139" s="7" t="s">
         <v>400</v>
       </c>
       <c r="D139" s="5">
         <v>13.0</v>
       </c>
       <c r="E139" s="9">
         <v>0.0</v>
       </c>
       <c r="F139" s="7" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="11">
         <v>4</v>
       </c>
       <c r="B140" s="6" t="s">
         <v>402</v>
       </c>
       <c r="C140" s="7" t="s">
         <v>403</v>
       </c>
       <c r="D140" s="5">
-        <v>17.0</v>
+        <v>1.0</v>
       </c>
       <c r="E140" s="9">
-        <v>64790.0</v>
+        <v>57470.0</v>
       </c>
       <c r="F140" s="7" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" s="11">
         <v>5</v>
       </c>
       <c r="B141" s="6" t="s">
         <v>405</v>
       </c>
       <c r="C141" s="7" t="s">
         <v>406</v>
       </c>
       <c r="D141" s="5">
-        <v>10.0</v>
+        <v>9.0</v>
       </c>
       <c r="E141" s="9">
-        <v>67590.0</v>
+        <v>59925.0</v>
       </c>
       <c r="F141" s="7" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" s="11">
         <v>1</v>
       </c>
       <c r="B142" s="6" t="s">
         <v>408</v>
       </c>
       <c r="C142" s="7" t="s">
         <v>409</v>
       </c>
       <c r="D142" s="5">
         <v>0.0</v>
       </c>
       <c r="E142" s="9">
         <v>19840.0</v>
       </c>
       <c r="F142" s="7" t="s">
         <v>410</v>
       </c>
     </row>
@@ -10958,71 +10957,71 @@
       </c>
       <c r="C196" s="7" t="s">
         <v>571</v>
       </c>
       <c r="D196" s="5">
         <v>1.0</v>
       </c>
       <c r="E196" s="9">
         <v>16990.0</v>
       </c>
       <c r="F196" s="7" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" s="11">
         <v>3</v>
       </c>
       <c r="B197" s="6" t="s">
         <v>573</v>
       </c>
       <c r="C197" s="7" t="s">
         <v>574</v>
       </c>
       <c r="D197" s="5">
-        <v>500.0</v>
+        <v>429.0</v>
       </c>
       <c r="E197" s="9">
         <v>14990.0</v>
       </c>
       <c r="F197" s="7" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" s="11">
         <v>4</v>
       </c>
       <c r="B198" s="6" t="s">
         <v>576</v>
       </c>
       <c r="C198" s="7" t="s">
         <v>577</v>
       </c>
       <c r="D198" s="5">
-        <v>503.0</v>
+        <v>59.0</v>
       </c>
       <c r="E198" s="9">
         <v>17990.0</v>
       </c>
       <c r="F198" s="7" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" s="11">
         <v>5</v>
       </c>
       <c r="B199" s="6" t="s">
         <v>579</v>
       </c>
       <c r="C199" s="7" t="s">
         <v>580</v>
       </c>
       <c r="D199" s="5">
         <v>1.0</v>
       </c>
       <c r="E199" s="9">
         <v>7990.0</v>
       </c>
       <c r="F199" s="7" t="s">
@@ -11098,51 +11097,51 @@
       </c>
       <c r="C203" s="7" t="s">
         <v>592</v>
       </c>
       <c r="D203" s="5">
         <v>0.0</v>
       </c>
       <c r="E203" s="9">
         <v>0.0</v>
       </c>
       <c r="F203" s="7" t="s">
         <v>593</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" s="11">
         <v>1</v>
       </c>
       <c r="B204" s="6" t="s">
         <v>594</v>
       </c>
       <c r="C204" s="7" t="s">
         <v>595</v>
       </c>
       <c r="D204" s="5">
-        <v>0.0</v>
+        <v>34.0</v>
       </c>
       <c r="E204" s="9">
         <v>8990.0</v>
       </c>
       <c r="F204" s="7" t="s">
         <v>596</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" s="11">
         <v>2</v>
       </c>
       <c r="B205" s="6" t="s">
         <v>597</v>
       </c>
       <c r="C205" s="7" t="s">
         <v>598</v>
       </c>
       <c r="D205" s="5">
         <v>0.0</v>
       </c>
       <c r="E205" s="9">
         <v>19610.0</v>
       </c>
       <c r="F205" s="7" t="s">
@@ -11158,71 +11157,71 @@
       </c>
       <c r="C206" s="7" t="s">
         <v>601</v>
       </c>
       <c r="D206" s="5">
         <v>0.0</v>
       </c>
       <c r="E206" s="9">
         <v>9800.0</v>
       </c>
       <c r="F206" s="7" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" s="11">
         <v>2</v>
       </c>
       <c r="B207" s="6" t="s">
         <v>603</v>
       </c>
       <c r="C207" s="7" t="s">
         <v>604</v>
       </c>
       <c r="D207" s="5">
-        <v>54.0</v>
+        <v>55.0</v>
       </c>
       <c r="E207" s="9">
         <v>15790.0</v>
       </c>
       <c r="F207" s="7" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" s="11">
         <v>3</v>
       </c>
       <c r="B208" s="6" t="s">
         <v>606</v>
       </c>
       <c r="C208" s="7" t="s">
         <v>607</v>
       </c>
       <c r="D208" s="5">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E208" s="9">
         <v>12990.0</v>
       </c>
       <c r="F208" s="7" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" s="11">
         <v>1</v>
       </c>
       <c r="B209" s="6" t="s">
         <v>609</v>
       </c>
       <c r="C209" s="7" t="s">
         <v>610</v>
       </c>
       <c r="D209" s="5">
         <v>0.0</v>
       </c>
       <c r="E209" s="9">
         <v>4290.0</v>
       </c>
       <c r="F209" s="7" t="s">
@@ -11298,51 +11297,51 @@
       </c>
       <c r="C213" s="7" t="s">
         <v>622</v>
       </c>
       <c r="D213" s="5">
         <v>0.0</v>
       </c>
       <c r="E213" s="9">
         <v>3850.0</v>
       </c>
       <c r="F213" s="7" t="s">
         <v>623</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" s="11">
         <v>1</v>
       </c>
       <c r="B214" s="6" t="s">
         <v>624</v>
       </c>
       <c r="C214" s="7" t="s">
         <v>625</v>
       </c>
       <c r="D214" s="5">
-        <v>105.0</v>
+        <v>40.0</v>
       </c>
       <c r="E214" s="9">
         <v>7990.0</v>
       </c>
       <c r="F214" s="7" t="s">
         <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" s="11">
         <v>2</v>
       </c>
       <c r="B215" s="6" t="s">
         <v>627</v>
       </c>
       <c r="C215" s="7" t="s">
         <v>628</v>
       </c>
       <c r="D215" s="5">
         <v>3.0</v>
       </c>
       <c r="E215" s="9">
         <v>3590.0</v>
       </c>
       <c r="F215" s="7" t="s">
@@ -11538,91 +11537,91 @@
       </c>
       <c r="C225" s="7" t="s">
         <v>658</v>
       </c>
       <c r="D225" s="5">
         <v>0.0</v>
       </c>
       <c r="E225" s="9">
         <v>7790.0</v>
       </c>
       <c r="F225" s="7" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" s="11">
         <v>13</v>
       </c>
       <c r="B226" s="6" t="s">
         <v>660</v>
       </c>
       <c r="C226" s="7" t="s">
         <v>661</v>
       </c>
       <c r="D226" s="5">
-        <v>231.0</v>
+        <v>169.0</v>
       </c>
       <c r="E226" s="9">
         <v>7990.0</v>
       </c>
       <c r="F226" s="7" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" s="11">
         <v>14</v>
       </c>
       <c r="B227" s="6" t="s">
         <v>663</v>
       </c>
       <c r="C227" s="7" t="s">
         <v>664</v>
       </c>
       <c r="D227" s="5">
         <v>1.0</v>
       </c>
       <c r="E227" s="9">
         <v>3990.0</v>
       </c>
       <c r="F227" s="7" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" s="11">
         <v>15</v>
       </c>
       <c r="B228" s="6" t="s">
         <v>666</v>
       </c>
       <c r="C228" s="7" t="s">
         <v>667</v>
       </c>
       <c r="D228" s="5">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="E228" s="9">
         <v>3390.0</v>
       </c>
       <c r="F228" s="7" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" s="11">
         <v>16</v>
       </c>
       <c r="B229" s="6" t="s">
         <v>669</v>
       </c>
       <c r="C229" s="7" t="s">
         <v>670</v>
       </c>
       <c r="D229" s="5">
         <v>0.0</v>
       </c>
       <c r="E229" s="9">
         <v>0.0</v>
       </c>
       <c r="F229" s="7" t="s">
@@ -11858,71 +11857,71 @@
       </c>
       <c r="C241" s="7" t="s">
         <v>706</v>
       </c>
       <c r="D241" s="5">
         <v>0.0</v>
       </c>
       <c r="E241" s="9">
         <v>3990.0</v>
       </c>
       <c r="F241" s="7" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" s="11">
         <v>29</v>
       </c>
       <c r="B242" s="6" t="s">
         <v>708</v>
       </c>
       <c r="C242" s="7" t="s">
         <v>709</v>
       </c>
       <c r="D242" s="5">
-        <v>470.0</v>
+        <v>321.0</v>
       </c>
       <c r="E242" s="9">
         <v>7990.0</v>
       </c>
       <c r="F242" s="7" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" s="11">
         <v>30</v>
       </c>
       <c r="B243" s="6" t="s">
         <v>711</v>
       </c>
       <c r="C243" s="7" t="s">
         <v>712</v>
       </c>
       <c r="D243" s="5">
-        <v>169.0</v>
+        <v>71.0</v>
       </c>
       <c r="E243" s="9">
         <v>7990.0</v>
       </c>
       <c r="F243" s="7" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" s="11">
         <v>31</v>
       </c>
       <c r="B244" s="6" t="s">
         <v>714</v>
       </c>
       <c r="C244" s="7" t="s">
         <v>715</v>
       </c>
       <c r="D244" s="5">
         <v>0.0</v>
       </c>
       <c r="E244" s="9">
         <v>7590.0</v>
       </c>
       <c r="F244" s="7" t="s">
@@ -12138,51 +12137,51 @@
       </c>
       <c r="C255" s="7" t="s">
         <v>748</v>
       </c>
       <c r="D255" s="5">
         <v>0.0</v>
       </c>
       <c r="E255" s="9">
         <v>6990.0</v>
       </c>
       <c r="F255" s="7" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" s="11">
         <v>6</v>
       </c>
       <c r="B256" s="6" t="s">
         <v>750</v>
       </c>
       <c r="C256" s="7" t="s">
         <v>751</v>
       </c>
       <c r="D256" s="5">
-        <v>18.0</v>
+        <v>7.0</v>
       </c>
       <c r="E256" s="9">
         <v>10790.0</v>
       </c>
       <c r="F256" s="7" t="s">
         <v>752</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" s="11">
         <v>7</v>
       </c>
       <c r="B257" s="6" t="s">
         <v>753</v>
       </c>
       <c r="C257" s="7" t="s">
         <v>754</v>
       </c>
       <c r="D257" s="5">
         <v>0.0</v>
       </c>
       <c r="E257" s="9">
         <v>10990.0</v>
       </c>
       <c r="F257" s="7" t="s">
@@ -12238,71 +12237,71 @@
       </c>
       <c r="C260" s="7" t="s">
         <v>763</v>
       </c>
       <c r="D260" s="5">
         <v>0.0</v>
       </c>
       <c r="E260" s="9">
         <v>4990.0</v>
       </c>
       <c r="F260" s="7" t="s">
         <v>764</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" s="11">
         <v>11</v>
       </c>
       <c r="B261" s="6" t="s">
         <v>765</v>
       </c>
       <c r="C261" s="7" t="s">
         <v>766</v>
       </c>
       <c r="D261" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E261" s="9">
         <v>7890.0</v>
       </c>
       <c r="F261" s="7" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" s="11">
         <v>12</v>
       </c>
       <c r="B262" s="6" t="s">
         <v>768</v>
       </c>
       <c r="C262" s="7" t="s">
         <v>769</v>
       </c>
       <c r="D262" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E262" s="9">
         <v>7890.0</v>
       </c>
       <c r="F262" s="7" t="s">
         <v>770</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" s="11">
         <v>1</v>
       </c>
       <c r="B263" s="6" t="s">
         <v>771</v>
       </c>
       <c r="C263" s="7" t="s">
         <v>772</v>
       </c>
       <c r="D263" s="5">
         <v>0.0</v>
       </c>
       <c r="E263" s="9">
         <v>5510.0</v>
       </c>
       <c r="F263" s="7" t="s">
@@ -12358,111 +12357,111 @@
       </c>
       <c r="C266" s="7" t="s">
         <v>781</v>
       </c>
       <c r="D266" s="5">
         <v>0.0</v>
       </c>
       <c r="E266" s="9">
         <v>3590.0</v>
       </c>
       <c r="F266" s="7" t="s">
         <v>782</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" s="11">
         <v>5</v>
       </c>
       <c r="B267" s="6" t="s">
         <v>783</v>
       </c>
       <c r="C267" s="7" t="s">
         <v>784</v>
       </c>
       <c r="D267" s="5">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="E267" s="9">
         <v>8990.0</v>
       </c>
       <c r="F267" s="7" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" s="11">
         <v>6</v>
       </c>
       <c r="B268" s="6" t="s">
         <v>786</v>
       </c>
       <c r="C268" s="7" t="s">
         <v>787</v>
       </c>
       <c r="D268" s="5">
         <v>1.0</v>
       </c>
       <c r="E268" s="9">
         <v>6310.0</v>
       </c>
       <c r="F268" s="7" t="s">
         <v>788</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" s="11">
         <v>7</v>
       </c>
       <c r="B269" s="6" t="s">
         <v>789</v>
       </c>
       <c r="C269" s="7" t="s">
         <v>790</v>
       </c>
       <c r="D269" s="5">
-        <v>10.0</v>
+        <v>30.0</v>
       </c>
       <c r="E269" s="9">
         <v>4890.0</v>
       </c>
       <c r="F269" s="7" t="s">
         <v>791</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" s="11">
         <v>8</v>
       </c>
       <c r="B270" s="6" t="s">
         <v>792</v>
       </c>
       <c r="C270" s="7" t="s">
         <v>793</v>
       </c>
       <c r="D270" s="5">
-        <v>9.0</v>
+        <v>13.0</v>
       </c>
       <c r="E270" s="9">
         <v>4350.0</v>
       </c>
       <c r="F270" s="7" t="s">
         <v>794</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" s="11">
         <v>1</v>
       </c>
       <c r="B271" s="6" t="s">
         <v>795</v>
       </c>
       <c r="C271" s="7" t="s">
         <v>796</v>
       </c>
       <c r="D271" s="5">
         <v>0.0</v>
       </c>
       <c r="E271" s="9">
         <v>1990.0</v>
       </c>
       <c r="F271" s="7" t="s">
@@ -12578,51 +12577,51 @@
       </c>
       <c r="C277" s="7" t="s">
         <v>814</v>
       </c>
       <c r="D277" s="5">
         <v>0.0</v>
       </c>
       <c r="E277" s="9">
         <v>5950.0</v>
       </c>
       <c r="F277" s="7" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" s="11">
         <v>3</v>
       </c>
       <c r="B278" s="6" t="s">
         <v>816</v>
       </c>
       <c r="C278" s="7" t="s">
         <v>817</v>
       </c>
       <c r="D278" s="5">
-        <v>2.0</v>
+        <v>4.0</v>
       </c>
       <c r="E278" s="9">
         <v>2890.0</v>
       </c>
       <c r="F278" s="7" t="s">
         <v>818</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" s="11">
         <v>4</v>
       </c>
       <c r="B279" s="6" t="s">
         <v>819</v>
       </c>
       <c r="C279" s="7" t="s">
         <v>820</v>
       </c>
       <c r="D279" s="5">
         <v>0.0</v>
       </c>
       <c r="E279" s="9">
         <v>4430.0</v>
       </c>
       <c r="F279" s="7" t="s">
@@ -12698,71 +12697,71 @@
       </c>
       <c r="C283" s="7" t="s">
         <v>832</v>
       </c>
       <c r="D283" s="5">
         <v>1.0</v>
       </c>
       <c r="E283" s="9">
         <v>4990.0</v>
       </c>
       <c r="F283" s="7" t="s">
         <v>833</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" s="11">
         <v>9</v>
       </c>
       <c r="B284" s="6" t="s">
         <v>834</v>
       </c>
       <c r="C284" s="7" t="s">
         <v>835</v>
       </c>
       <c r="D284" s="5">
-        <v>7.0</v>
+        <v>8.0</v>
       </c>
       <c r="E284" s="9">
         <v>3590.0</v>
       </c>
       <c r="F284" s="7" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" s="11">
         <v>10</v>
       </c>
       <c r="B285" s="6" t="s">
         <v>837</v>
       </c>
       <c r="C285" s="7" t="s">
         <v>838</v>
       </c>
       <c r="D285" s="5">
-        <v>29.0</v>
+        <v>31.0</v>
       </c>
       <c r="E285" s="9">
         <v>3590.0</v>
       </c>
       <c r="F285" s="7" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" s="11">
         <v>11</v>
       </c>
       <c r="B286" s="6" t="s">
         <v>840</v>
       </c>
       <c r="C286" s="7" t="s">
         <v>841</v>
       </c>
       <c r="D286" s="5">
         <v>50.0</v>
       </c>
       <c r="E286" s="9">
         <v>3490.0</v>
       </c>
       <c r="F286" s="7" t="s">
@@ -12798,71 +12797,71 @@
       </c>
       <c r="C288" s="7" t="s">
         <v>847</v>
       </c>
       <c r="D288" s="5">
         <v>62.0</v>
       </c>
       <c r="E288" s="9">
         <v>6290.0</v>
       </c>
       <c r="F288" s="7" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" s="11">
         <v>14</v>
       </c>
       <c r="B289" s="6" t="s">
         <v>849</v>
       </c>
       <c r="C289" s="7" t="s">
         <v>850</v>
       </c>
       <c r="D289" s="5">
-        <v>86.0</v>
+        <v>85.0</v>
       </c>
       <c r="E289" s="9">
         <v>8190.0</v>
       </c>
       <c r="F289" s="7" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" s="11">
         <v>15</v>
       </c>
       <c r="B290" s="6" t="s">
         <v>852</v>
       </c>
       <c r="C290" s="7" t="s">
         <v>853</v>
       </c>
       <c r="D290" s="5">
-        <v>12.0</v>
+        <v>57.0</v>
       </c>
       <c r="E290" s="9">
         <v>2590.0</v>
       </c>
       <c r="F290" s="7" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" s="11">
         <v>16</v>
       </c>
       <c r="B291" s="6" t="s">
         <v>855</v>
       </c>
       <c r="C291" s="7" t="s">
         <v>856</v>
       </c>
       <c r="D291" s="5">
         <v>0.0</v>
       </c>
       <c r="E291" s="9">
         <v>3250.0</v>
       </c>
       <c r="F291" s="7" t="s">
@@ -12878,71 +12877,71 @@
       </c>
       <c r="C292" s="7" t="s">
         <v>859</v>
       </c>
       <c r="D292" s="5">
         <v>0.0</v>
       </c>
       <c r="E292" s="9">
         <v>3250.0</v>
       </c>
       <c r="F292" s="7" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" s="11">
         <v>18</v>
       </c>
       <c r="B293" s="6" t="s">
         <v>861</v>
       </c>
       <c r="C293" s="7" t="s">
         <v>862</v>
       </c>
       <c r="D293" s="5">
-        <v>0.0</v>
+        <v>4.0</v>
       </c>
       <c r="E293" s="9">
-        <v>0.0</v>
+        <v>3290.0</v>
       </c>
       <c r="F293" s="7" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" s="11">
         <v>19</v>
       </c>
       <c r="B294" s="6" t="s">
         <v>864</v>
       </c>
       <c r="C294" s="7" t="s">
         <v>865</v>
       </c>
       <c r="D294" s="5">
-        <v>10.0</v>
+        <v>23.0</v>
       </c>
       <c r="E294" s="9">
         <v>6990.0</v>
       </c>
       <c r="F294" s="7" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" s="11">
         <v>20</v>
       </c>
       <c r="B295" s="6" t="s">
         <v>867</v>
       </c>
       <c r="C295" s="7" t="s">
         <v>868</v>
       </c>
       <c r="D295" s="5">
         <v>56.0</v>
       </c>
       <c r="E295" s="9">
         <v>3990.0</v>
       </c>
       <c r="F295" s="7" t="s">
@@ -12978,51 +12977,51 @@
       </c>
       <c r="C297" s="7" t="s">
         <v>874</v>
       </c>
       <c r="D297" s="5">
         <v>0.0</v>
       </c>
       <c r="E297" s="9">
         <v>4790.0</v>
       </c>
       <c r="F297" s="7" t="s">
         <v>875</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" s="11">
         <v>23</v>
       </c>
       <c r="B298" s="6" t="s">
         <v>876</v>
       </c>
       <c r="C298" s="7" t="s">
         <v>877</v>
       </c>
       <c r="D298" s="5">
-        <v>0.0</v>
+        <v>5.0</v>
       </c>
       <c r="E298" s="9">
         <v>2990.0</v>
       </c>
       <c r="F298" s="7" t="s">
         <v>878</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" s="11">
         <v>24</v>
       </c>
       <c r="B299" s="6" t="s">
         <v>879</v>
       </c>
       <c r="C299" s="7" t="s">
         <v>880</v>
       </c>
       <c r="D299" s="5">
         <v>0.0</v>
       </c>
       <c r="E299" s="9">
         <v>5590.0</v>
       </c>
       <c r="F299" s="7" t="s">
@@ -13038,51 +13037,51 @@
       </c>
       <c r="C300" s="7" t="s">
         <v>883</v>
       </c>
       <c r="D300" s="5">
         <v>3.0</v>
       </c>
       <c r="E300" s="9">
         <v>5690.0</v>
       </c>
       <c r="F300" s="7" t="s">
         <v>884</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" s="11">
         <v>26</v>
       </c>
       <c r="B301" s="6" t="s">
         <v>885</v>
       </c>
       <c r="C301" s="7" t="s">
         <v>886</v>
       </c>
       <c r="D301" s="5">
-        <v>18.0</v>
+        <v>59.0</v>
       </c>
       <c r="E301" s="9">
         <v>2590.0</v>
       </c>
       <c r="F301" s="7" t="s">
         <v>887</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" s="11">
         <v>27</v>
       </c>
       <c r="B302" s="6" t="s">
         <v>888</v>
       </c>
       <c r="C302" s="7" t="s">
         <v>889</v>
       </c>
       <c r="D302" s="5">
         <v>1.0</v>
       </c>
       <c r="E302" s="9">
         <v>3910.0</v>
       </c>
       <c r="F302" s="7" t="s">
@@ -13118,71 +13117,71 @@
       </c>
       <c r="C304" s="7" t="s">
         <v>895</v>
       </c>
       <c r="D304" s="5">
         <v>37.0</v>
       </c>
       <c r="E304" s="9">
         <v>3750.0</v>
       </c>
       <c r="F304" s="7" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" s="11">
         <v>30</v>
       </c>
       <c r="B305" s="6" t="s">
         <v>897</v>
       </c>
       <c r="C305" s="7" t="s">
         <v>898</v>
       </c>
       <c r="D305" s="5">
-        <v>53.0</v>
+        <v>62.0</v>
       </c>
       <c r="E305" s="9">
         <v>3750.0</v>
       </c>
       <c r="F305" s="7" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" s="11">
         <v>31</v>
       </c>
       <c r="B306" s="6" t="s">
         <v>900</v>
       </c>
       <c r="C306" s="7" t="s">
         <v>901</v>
       </c>
       <c r="D306" s="5">
-        <v>2.0</v>
+        <v>4.0</v>
       </c>
       <c r="E306" s="9">
         <v>3750.0</v>
       </c>
       <c r="F306" s="7" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" s="11">
         <v>32</v>
       </c>
       <c r="B307" s="6" t="s">
         <v>903</v>
       </c>
       <c r="C307" s="7" t="s">
         <v>904</v>
       </c>
       <c r="D307" s="5">
         <v>0.0</v>
       </c>
       <c r="E307" s="9">
         <v>5590.0</v>
       </c>
       <c r="F307" s="7" t="s">
@@ -13298,71 +13297,71 @@
       </c>
       <c r="C313" s="7" t="s">
         <v>922</v>
       </c>
       <c r="D313" s="5">
         <v>0.0</v>
       </c>
       <c r="E313" s="9">
         <v>0.0</v>
       </c>
       <c r="F313" s="7" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" s="11">
         <v>39</v>
       </c>
       <c r="B314" s="6" t="s">
         <v>924</v>
       </c>
       <c r="C314" s="7" t="s">
         <v>925</v>
       </c>
       <c r="D314" s="5">
-        <v>60.0</v>
+        <v>52.0</v>
       </c>
       <c r="E314" s="9">
         <v>7590.0</v>
       </c>
       <c r="F314" s="7" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" s="11">
         <v>40</v>
       </c>
       <c r="B315" s="6" t="s">
         <v>927</v>
       </c>
       <c r="C315" s="7" t="s">
         <v>928</v>
       </c>
       <c r="D315" s="5">
-        <v>8.0</v>
+        <v>22.0</v>
       </c>
       <c r="E315" s="9">
         <v>2750.0</v>
       </c>
       <c r="F315" s="7" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" s="11">
         <v>41</v>
       </c>
       <c r="B316" s="6" t="s">
         <v>930</v>
       </c>
       <c r="C316" s="7" t="s">
         <v>931</v>
       </c>
       <c r="D316" s="5">
         <v>0.0</v>
       </c>
       <c r="E316" s="9">
         <v>2360.0</v>
       </c>
       <c r="F316" s="7" t="s">
@@ -13518,71 +13517,71 @@
       </c>
       <c r="C324" s="7" t="s">
         <v>955</v>
       </c>
       <c r="D324" s="5">
         <v>3.0</v>
       </c>
       <c r="E324" s="9">
         <v>5330.0</v>
       </c>
       <c r="F324" s="7" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325" s="11">
         <v>50</v>
       </c>
       <c r="B325" s="6" t="s">
         <v>957</v>
       </c>
       <c r="C325" s="7" t="s">
         <v>958</v>
       </c>
       <c r="D325" s="5">
-        <v>13.0</v>
+        <v>11.0</v>
       </c>
       <c r="E325" s="9">
         <v>5330.0</v>
       </c>
       <c r="F325" s="7" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326" s="11">
         <v>51</v>
       </c>
       <c r="B326" s="6" t="s">
         <v>960</v>
       </c>
       <c r="C326" s="7" t="s">
         <v>961</v>
       </c>
       <c r="D326" s="5">
-        <v>5.0</v>
+        <v>63.0</v>
       </c>
       <c r="E326" s="9">
         <v>2590.0</v>
       </c>
       <c r="F326" s="7" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327" s="11">
         <v>52</v>
       </c>
       <c r="B327" s="6" t="s">
         <v>963</v>
       </c>
       <c r="C327" s="7" t="s">
         <v>964</v>
       </c>
       <c r="D327" s="5">
         <v>50.0</v>
       </c>
       <c r="E327" s="9">
         <v>8690.0</v>
       </c>
       <c r="F327" s="7" t="s">
@@ -13818,71 +13817,71 @@
       </c>
       <c r="C339" s="7" t="s">
         <v>1000</v>
       </c>
       <c r="D339" s="5">
         <v>0.0</v>
       </c>
       <c r="E339" s="9">
         <v>1290.0</v>
       </c>
       <c r="F339" s="7" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340" s="11">
         <v>6</v>
       </c>
       <c r="B340" s="6" t="s">
         <v>1002</v>
       </c>
       <c r="C340" s="7" t="s">
         <v>1003</v>
       </c>
       <c r="D340" s="5">
-        <v>524.0</v>
+        <v>523.0</v>
       </c>
       <c r="E340" s="9">
         <v>590.0</v>
       </c>
       <c r="F340" s="7" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341" s="11">
         <v>7</v>
       </c>
       <c r="B341" s="6" t="s">
         <v>1005</v>
       </c>
       <c r="C341" s="7" t="s">
         <v>1006</v>
       </c>
       <c r="D341" s="5">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E341" s="9">
         <v>690.0</v>
       </c>
       <c r="F341" s="7" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="342" spans="1:6">
       <c r="A342" s="11">
         <v>8</v>
       </c>
       <c r="B342" s="6" t="s">
         <v>1008</v>
       </c>
       <c r="C342" s="7" t="s">
         <v>1009</v>
       </c>
       <c r="D342" s="5">
         <v>11.0</v>
       </c>
       <c r="E342" s="9">
         <v>390.0</v>
       </c>
       <c r="F342" s="7" t="s">
@@ -13998,71 +13997,71 @@
       </c>
       <c r="C348" s="7" t="s">
         <v>1027</v>
       </c>
       <c r="D348" s="5">
         <v>3.0</v>
       </c>
       <c r="E348" s="9">
         <v>400.0</v>
       </c>
       <c r="F348" s="7" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="349" spans="1:6">
       <c r="A349" s="11">
         <v>15</v>
       </c>
       <c r="B349" s="6" t="s">
         <v>1029</v>
       </c>
       <c r="C349" s="7" t="s">
         <v>1030</v>
       </c>
       <c r="D349" s="5">
-        <v>0.0</v>
+        <v>502.0</v>
       </c>
       <c r="E349" s="9">
         <v>990.0</v>
       </c>
       <c r="F349" s="7" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350" s="11">
         <v>16</v>
       </c>
       <c r="B350" s="6" t="s">
         <v>1032</v>
       </c>
       <c r="C350" s="7" t="s">
         <v>1033</v>
       </c>
       <c r="D350" s="5">
-        <v>-1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E350" s="9">
         <v>2290.0</v>
       </c>
       <c r="F350" s="7" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="351" spans="1:6">
       <c r="A351" s="11">
         <v>17</v>
       </c>
       <c r="B351" s="6" t="s">
         <v>1035</v>
       </c>
       <c r="C351" s="7" t="s">
         <v>1036</v>
       </c>
       <c r="D351" s="5">
         <v>0.0</v>
       </c>
       <c r="E351" s="9">
         <v>1990.0</v>
       </c>
       <c r="F351" s="7" t="s">
@@ -14098,51 +14097,51 @@
       </c>
       <c r="C353" s="7" t="s">
         <v>1042</v>
       </c>
       <c r="D353" s="5">
         <v>0.0</v>
       </c>
       <c r="E353" s="9">
         <v>790.0</v>
       </c>
       <c r="F353" s="7" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="354" spans="1:6">
       <c r="A354" s="11">
         <v>20</v>
       </c>
       <c r="B354" s="6" t="s">
         <v>1044</v>
       </c>
       <c r="C354" s="7" t="s">
         <v>1045</v>
       </c>
       <c r="D354" s="5">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
       <c r="E354" s="9">
         <v>790.0</v>
       </c>
       <c r="F354" s="7" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="355" spans="1:6">
       <c r="A355" s="11">
         <v>21</v>
       </c>
       <c r="B355" s="6" t="s">
         <v>1047</v>
       </c>
       <c r="C355" s="7" t="s">
         <v>1048</v>
       </c>
       <c r="D355" s="5">
         <v>0.0</v>
       </c>
       <c r="E355" s="9">
         <v>1490.0</v>
       </c>
       <c r="F355" s="7" t="s">
@@ -14498,51 +14497,51 @@
       </c>
       <c r="C373" s="7" t="s">
         <v>1102</v>
       </c>
       <c r="D373" s="5">
         <v>2.0</v>
       </c>
       <c r="E373" s="9">
         <v>81990.0</v>
       </c>
       <c r="F373" s="7" t="s">
         <v>1103</v>
       </c>
     </row>
     <row r="374" spans="1:6">
       <c r="A374" s="11">
         <v>1</v>
       </c>
       <c r="B374" s="6" t="s">
         <v>1104</v>
       </c>
       <c r="C374" s="7" t="s">
         <v>1105</v>
       </c>
       <c r="D374" s="5">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="E374" s="9">
         <v>21990.0</v>
       </c>
       <c r="F374" s="7" t="s">
         <v>1106</v>
       </c>
     </row>
     <row r="375" spans="1:6">
       <c r="A375" s="11">
         <v>1</v>
       </c>
       <c r="B375" s="6" t="s">
         <v>1107</v>
       </c>
       <c r="C375" s="7" t="s">
         <v>1108</v>
       </c>
       <c r="D375" s="5">
         <v>0.0</v>
       </c>
       <c r="E375" s="9">
         <v>0.0</v>
       </c>
       <c r="F375" s="7" t="s">
@@ -15238,71 +15237,71 @@
       </c>
       <c r="C410" s="7" t="s">
         <v>1213</v>
       </c>
       <c r="D410" s="5">
         <v>0.0</v>
       </c>
       <c r="E410" s="9">
         <v>13490.0</v>
       </c>
       <c r="F410" s="7" t="s">
         <v>1214</v>
       </c>
     </row>
     <row r="411" spans="1:6">
       <c r="A411" s="11">
         <v>3</v>
       </c>
       <c r="B411" s="6" t="s">
         <v>1215</v>
       </c>
       <c r="C411" s="7" t="s">
         <v>1216</v>
       </c>
       <c r="D411" s="5">
-        <v>206.0</v>
+        <v>2.0</v>
       </c>
       <c r="E411" s="9">
         <v>7990.0</v>
       </c>
       <c r="F411" s="7" t="s">
         <v>1217</v>
       </c>
     </row>
     <row r="412" spans="1:6">
       <c r="A412" s="11">
         <v>4</v>
       </c>
       <c r="B412" s="6" t="s">
         <v>1218</v>
       </c>
       <c r="C412" s="7" t="s">
         <v>1219</v>
       </c>
       <c r="D412" s="5">
-        <v>242.0</v>
+        <v>12.0</v>
       </c>
       <c r="E412" s="9">
         <v>14490.0</v>
       </c>
       <c r="F412" s="7" t="s">
         <v>1220</v>
       </c>
     </row>
     <row r="413" spans="1:6">
       <c r="A413" s="11">
         <v>5</v>
       </c>
       <c r="B413" s="6" t="s">
         <v>1221</v>
       </c>
       <c r="C413" s="7" t="s">
         <v>1222</v>
       </c>
       <c r="D413" s="5">
         <v>0.0</v>
       </c>
       <c r="E413" s="9">
         <v>0.0</v>
       </c>
       <c r="F413" s="7" t="s">
@@ -15618,71 +15617,71 @@
       </c>
       <c r="C429" s="7" t="s">
         <v>1270</v>
       </c>
       <c r="D429" s="5">
         <v>0.0</v>
       </c>
       <c r="E429" s="9">
         <v>0.0</v>
       </c>
       <c r="F429" s="7" t="s">
         <v>1271</v>
       </c>
     </row>
     <row r="430" spans="1:6">
       <c r="A430" s="11">
         <v>1</v>
       </c>
       <c r="B430" s="6" t="s">
         <v>1272</v>
       </c>
       <c r="C430" s="7" t="s">
         <v>1273</v>
       </c>
       <c r="D430" s="5">
-        <v>2.0</v>
+        <v>3.0</v>
       </c>
       <c r="E430" s="9">
         <v>18990.0</v>
       </c>
       <c r="F430" s="7" t="s">
         <v>1274</v>
       </c>
     </row>
     <row r="431" spans="1:6">
       <c r="A431" s="11">
         <v>2</v>
       </c>
       <c r="B431" s="6" t="s">
         <v>1275</v>
       </c>
       <c r="C431" s="7" t="s">
         <v>1276</v>
       </c>
       <c r="D431" s="5">
-        <v>0.0</v>
+        <v>3.0</v>
       </c>
       <c r="E431" s="9">
         <v>21990.0</v>
       </c>
       <c r="F431" s="7" t="s">
         <v>1277</v>
       </c>
     </row>
     <row r="432" spans="1:6">
       <c r="A432" s="11">
         <v>1</v>
       </c>
       <c r="B432" s="6" t="s">
         <v>1278</v>
       </c>
       <c r="C432" s="7" t="s">
         <v>1279</v>
       </c>
       <c r="D432" s="5">
         <v>1.0</v>
       </c>
       <c r="E432" s="9">
         <v>2990.0</v>
       </c>
       <c r="F432" s="7" t="s">
@@ -16258,394 +16257,394 @@
       </c>
       <c r="C461" s="7" t="s">
         <v>1366</v>
       </c>
       <c r="D461" s="5">
         <v>0.0</v>
       </c>
       <c r="E461" s="9">
         <v>17950.0</v>
       </c>
       <c r="F461" s="7" t="s">
         <v>1367</v>
       </c>
     </row>
     <row r="462" spans="1:6">
       <c r="A462" s="11">
         <v>4</v>
       </c>
       <c r="B462" s="6" t="s">
         <v>1368</v>
       </c>
       <c r="C462" s="7" t="s">
         <v>1369</v>
       </c>
       <c r="D462" s="5">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="E462" s="9">
-        <v>24990.0</v>
+        <v>25690.0</v>
       </c>
       <c r="F462" s="7" t="s">
         <v>1370</v>
       </c>
     </row>
     <row r="463" spans="1:6">
       <c r="A463" s="11">
         <v>5</v>
       </c>
       <c r="B463" s="6" t="s">
         <v>1371</v>
       </c>
       <c r="C463" s="7" t="s">
         <v>1372</v>
       </c>
       <c r="D463" s="5">
         <v>5.0</v>
       </c>
       <c r="E463" s="9">
-        <v>24990.0</v>
+        <v>25690.0</v>
       </c>
       <c r="F463" s="7" t="s">
         <v>1373</v>
       </c>
     </row>
     <row r="464" spans="1:6">
       <c r="A464" s="11">
         <v>6</v>
       </c>
       <c r="B464" s="6" t="s">
         <v>1374</v>
       </c>
       <c r="C464" s="7" t="s">
         <v>1375</v>
       </c>
       <c r="D464" s="5">
         <v>0.0</v>
       </c>
       <c r="E464" s="9">
         <v>19950.0</v>
       </c>
       <c r="F464" s="7" t="s">
         <v>1376</v>
       </c>
     </row>
     <row r="465" spans="1:6">
       <c r="A465" s="11">
         <v>7</v>
       </c>
       <c r="B465" s="6" t="s">
         <v>1377</v>
       </c>
       <c r="C465" s="7" t="s">
         <v>1378</v>
       </c>
       <c r="D465" s="5">
-        <v>3.0</v>
+        <v>0.0</v>
       </c>
       <c r="E465" s="9">
-        <v>26990.0</v>
+        <v>27690.0</v>
       </c>
       <c r="F465" s="7" t="s">
         <v>1379</v>
       </c>
     </row>
     <row r="466" spans="1:6">
       <c r="A466" s="11">
         <v>8</v>
       </c>
       <c r="B466" s="6" t="s">
         <v>1380</v>
       </c>
       <c r="C466" s="7" t="s">
         <v>1381</v>
       </c>
       <c r="D466" s="5">
         <v>4.0</v>
       </c>
       <c r="E466" s="9">
-        <v>29990.0</v>
+        <v>30990.0</v>
       </c>
       <c r="F466" s="7" t="s">
         <v>1382</v>
       </c>
     </row>
     <row r="467" spans="1:6">
       <c r="A467" s="11">
         <v>9</v>
       </c>
       <c r="B467" s="6" t="s">
         <v>1383</v>
       </c>
       <c r="C467" s="7" t="s">
         <v>1384</v>
       </c>
       <c r="D467" s="5">
         <v>2.0</v>
       </c>
       <c r="E467" s="9">
-        <v>34990.0</v>
+        <v>35990.0</v>
       </c>
       <c r="F467" s="7" t="s">
         <v>1385</v>
       </c>
     </row>
     <row r="468" spans="1:6">
       <c r="A468" s="11">
         <v>10</v>
       </c>
       <c r="B468" s="6" t="s">
         <v>1386</v>
       </c>
       <c r="C468" s="7" t="s">
         <v>1387</v>
       </c>
       <c r="D468" s="5">
-        <v>130.0</v>
+        <v>7.0</v>
       </c>
       <c r="E468" s="9">
         <v>139990.0</v>
       </c>
       <c r="F468" s="7" t="s">
         <v>1388</v>
       </c>
     </row>
     <row r="469" spans="1:6">
       <c r="A469" s="11">
         <v>11</v>
       </c>
       <c r="B469" s="6" t="s">
         <v>1389</v>
       </c>
       <c r="C469" s="7" t="s">
         <v>1390</v>
       </c>
       <c r="D469" s="5">
-        <v>217.0</v>
+        <v>8.0</v>
       </c>
       <c r="E469" s="9">
         <v>79990.0</v>
       </c>
       <c r="F469" s="7" t="s">
         <v>1391</v>
       </c>
     </row>
     <row r="470" spans="1:6">
       <c r="A470" s="11">
         <v>12</v>
       </c>
       <c r="B470" s="6" t="s">
         <v>1392</v>
       </c>
       <c r="C470" s="7" t="s">
         <v>1393</v>
       </c>
       <c r="D470" s="5">
-        <v>268.0</v>
+        <v>35.0</v>
       </c>
       <c r="E470" s="9">
         <v>99990.0</v>
       </c>
       <c r="F470" s="7" t="s">
         <v>1394</v>
       </c>
     </row>
     <row r="471" spans="1:6">
       <c r="A471" s="11">
         <v>13</v>
       </c>
       <c r="B471" s="6" t="s">
         <v>1395</v>
       </c>
       <c r="C471" s="7" t="s">
         <v>1396</v>
       </c>
       <c r="D471" s="5">
-        <v>250.0</v>
+        <v>75.0</v>
       </c>
       <c r="E471" s="9">
         <v>121990.0</v>
       </c>
       <c r="F471" s="7" t="s">
         <v>1397</v>
       </c>
     </row>
     <row r="472" spans="1:6">
       <c r="A472" s="11">
         <v>14</v>
       </c>
       <c r="B472" s="6" t="s">
         <v>1398</v>
       </c>
       <c r="C472" s="7" t="s">
         <v>1399</v>
       </c>
       <c r="D472" s="5">
         <v>0.0</v>
       </c>
       <c r="E472" s="9">
         <v>16990.0</v>
       </c>
       <c r="F472" s="7" t="s">
         <v>1400</v>
       </c>
     </row>
     <row r="473" spans="1:6">
       <c r="A473" s="11">
         <v>15</v>
       </c>
       <c r="B473" s="6" t="s">
         <v>1401</v>
       </c>
       <c r="C473" s="7" t="s">
         <v>1402</v>
       </c>
       <c r="D473" s="5">
-        <v>185.0</v>
+        <v>2.0</v>
       </c>
       <c r="E473" s="9">
-        <v>13290.0</v>
+        <v>13590.0</v>
       </c>
       <c r="F473" s="7" t="s">
         <v>1403</v>
       </c>
     </row>
     <row r="474" spans="1:6">
       <c r="A474" s="11">
         <v>16</v>
       </c>
       <c r="B474" s="6" t="s">
         <v>1404</v>
       </c>
       <c r="C474" s="7" t="s">
         <v>1405</v>
       </c>
       <c r="D474" s="5">
-        <v>194.0</v>
+        <v>9.0</v>
       </c>
       <c r="E474" s="9">
-        <v>19290.0</v>
+        <v>19990.0</v>
       </c>
       <c r="F474" s="7" t="s">
         <v>1406</v>
       </c>
     </row>
     <row r="475" spans="1:6">
       <c r="A475" s="11">
         <v>17</v>
       </c>
       <c r="B475" s="6" t="s">
         <v>1407</v>
       </c>
       <c r="C475" s="7" t="s">
         <v>1408</v>
       </c>
       <c r="D475" s="5">
-        <v>611.0</v>
+        <v>28.0</v>
       </c>
       <c r="E475" s="9">
-        <v>21990.0</v>
+        <v>22990.0</v>
       </c>
       <c r="F475" s="7" t="s">
         <v>1409</v>
       </c>
     </row>
     <row r="476" spans="1:6">
       <c r="A476" s="11">
         <v>18</v>
       </c>
       <c r="B476" s="6" t="s">
         <v>1410</v>
       </c>
       <c r="C476" s="7" t="s">
         <v>1411</v>
       </c>
       <c r="D476" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E476" s="9">
         <v>45990.0</v>
       </c>
       <c r="F476" s="7" t="s">
         <v>1412</v>
       </c>
     </row>
     <row r="477" spans="1:6">
       <c r="A477" s="11">
         <v>19</v>
       </c>
       <c r="B477" s="6" t="s">
         <v>1413</v>
       </c>
       <c r="C477" s="7" t="s">
         <v>1414</v>
       </c>
       <c r="D477" s="5">
-        <v>111.0</v>
+        <v>4.0</v>
       </c>
       <c r="E477" s="9">
-        <v>21990.0</v>
+        <v>22690.0</v>
       </c>
       <c r="F477" s="7" t="s">
         <v>1415</v>
       </c>
     </row>
     <row r="478" spans="1:6">
       <c r="A478" s="11">
         <v>20</v>
       </c>
       <c r="B478" s="6" t="s">
         <v>1416</v>
       </c>
       <c r="C478" s="7" t="s">
         <v>1417</v>
       </c>
       <c r="D478" s="5">
         <v>4.0</v>
       </c>
       <c r="E478" s="9">
-        <v>24990.0</v>
+        <v>26690.0</v>
       </c>
       <c r="F478" s="7" t="s">
         <v>1418</v>
       </c>
     </row>
     <row r="479" spans="1:6">
       <c r="A479" s="11">
         <v>21</v>
       </c>
       <c r="B479" s="6" t="s">
         <v>1419</v>
       </c>
       <c r="C479" s="7" t="s">
         <v>1420</v>
       </c>
       <c r="D479" s="5">
-        <v>182.0</v>
+        <v>1.0</v>
       </c>
       <c r="E479" s="9">
-        <v>32990.0</v>
+        <v>33990.0</v>
       </c>
       <c r="F479" s="7" t="s">
         <v>1421</v>
       </c>
     </row>
     <row r="480" spans="1:6">
       <c r="A480" s="11">
         <v>1</v>
       </c>
       <c r="B480" s="6" t="s">
         <v>1422</v>
       </c>
       <c r="C480" s="7" t="s">
         <v>1423</v>
       </c>
       <c r="D480" s="5">
         <v>0.0</v>
       </c>
       <c r="E480" s="9">
         <v>14590.0</v>
       </c>
       <c r="F480" s="7" t="s">
         <v>1424</v>
       </c>
     </row>
@@ -16718,131 +16717,131 @@
       </c>
       <c r="C484" s="7" t="s">
         <v>1435</v>
       </c>
       <c r="D484" s="5">
         <v>0.0</v>
       </c>
       <c r="E484" s="9">
         <v>25990.0</v>
       </c>
       <c r="F484" s="7" t="s">
         <v>1436</v>
       </c>
     </row>
     <row r="485" spans="1:6">
       <c r="A485" s="11">
         <v>1</v>
       </c>
       <c r="B485" s="6" t="s">
         <v>1437</v>
       </c>
       <c r="C485" s="7" t="s">
         <v>1438</v>
       </c>
       <c r="D485" s="5">
-        <v>62.0</v>
+        <v>12.0</v>
       </c>
       <c r="E485" s="9">
         <v>12990.0</v>
       </c>
       <c r="F485" s="7" t="s">
         <v>1439</v>
       </c>
     </row>
     <row r="486" spans="1:6">
       <c r="A486" s="11">
         <v>2</v>
       </c>
       <c r="B486" s="6" t="s">
         <v>1440</v>
       </c>
       <c r="C486" s="7" t="s">
         <v>1441</v>
       </c>
       <c r="D486" s="5">
         <v>2.0</v>
       </c>
       <c r="E486" s="9">
         <v>12890.0</v>
       </c>
       <c r="F486" s="7" t="s">
         <v>1442</v>
       </c>
     </row>
     <row r="487" spans="1:6">
       <c r="A487" s="11">
         <v>3</v>
       </c>
       <c r="B487" s="6" t="s">
         <v>1443</v>
       </c>
       <c r="C487" s="7" t="s">
         <v>1444</v>
       </c>
       <c r="D487" s="5">
-        <v>5.0</v>
+        <v>3.0</v>
       </c>
       <c r="E487" s="9">
         <v>13990.0</v>
       </c>
       <c r="F487" s="7" t="s">
         <v>1445</v>
       </c>
     </row>
     <row r="488" spans="1:6">
       <c r="A488" s="11">
         <v>4</v>
       </c>
       <c r="B488" s="6" t="s">
         <v>1446</v>
       </c>
       <c r="C488" s="7" t="s">
         <v>1447</v>
       </c>
       <c r="D488" s="5">
         <v>2.0</v>
       </c>
       <c r="E488" s="9">
         <v>14590.0</v>
       </c>
       <c r="F488" s="7" t="s">
         <v>1448</v>
       </c>
     </row>
     <row r="489" spans="1:6">
       <c r="A489" s="11">
         <v>5</v>
       </c>
       <c r="B489" s="6" t="s">
         <v>1449</v>
       </c>
       <c r="C489" s="7" t="s">
         <v>1450</v>
       </c>
       <c r="D489" s="5">
-        <v>18.0</v>
+        <v>0.0</v>
       </c>
       <c r="E489" s="9">
         <v>17799.0</v>
       </c>
       <c r="F489" s="7" t="s">
         <v>1451</v>
       </c>
     </row>
     <row r="490" spans="1:6">
       <c r="A490" s="11">
         <v>6</v>
       </c>
       <c r="B490" s="6" t="s">
         <v>1452</v>
       </c>
       <c r="C490" s="7" t="s">
         <v>1453</v>
       </c>
       <c r="D490" s="5">
         <v>0.0</v>
       </c>
       <c r="E490" s="9">
         <v>16190.0</v>
       </c>
       <c r="F490" s="7" t="s">
@@ -16878,411 +16877,411 @@
       </c>
       <c r="C492" s="7" t="s">
         <v>1459</v>
       </c>
       <c r="D492" s="5">
         <v>0.0</v>
       </c>
       <c r="E492" s="9">
         <v>21190.0</v>
       </c>
       <c r="F492" s="7" t="s">
         <v>1460</v>
       </c>
     </row>
     <row r="493" spans="1:6">
       <c r="A493" s="11">
         <v>9</v>
       </c>
       <c r="B493" s="6" t="s">
         <v>1461</v>
       </c>
       <c r="C493" s="7" t="s">
         <v>1462</v>
       </c>
       <c r="D493" s="5">
-        <v>4.0</v>
+        <v>3.0</v>
       </c>
       <c r="E493" s="9">
         <v>24990.0</v>
       </c>
       <c r="F493" s="7" t="s">
         <v>1463</v>
       </c>
     </row>
     <row r="494" spans="1:6">
       <c r="A494" s="11">
         <v>10</v>
       </c>
       <c r="B494" s="6" t="s">
         <v>1464</v>
       </c>
       <c r="C494" s="7" t="s">
         <v>1465</v>
       </c>
       <c r="D494" s="5">
         <v>0.0</v>
       </c>
       <c r="E494" s="9">
         <v>22090.0</v>
       </c>
       <c r="F494" s="7" t="s">
         <v>1466</v>
       </c>
     </row>
     <row r="495" spans="1:6">
       <c r="A495" s="11">
         <v>11</v>
       </c>
       <c r="B495" s="6" t="s">
         <v>1467</v>
       </c>
       <c r="C495" s="7" t="s">
         <v>1468</v>
       </c>
       <c r="D495" s="5">
-        <v>57.0</v>
+        <v>55.0</v>
       </c>
       <c r="E495" s="9">
         <v>105050.0</v>
       </c>
       <c r="F495" s="7" t="s">
         <v>1469</v>
       </c>
     </row>
     <row r="496" spans="1:6">
       <c r="A496" s="11">
         <v>12</v>
       </c>
       <c r="B496" s="6" t="s">
         <v>1470</v>
       </c>
       <c r="C496" s="7" t="s">
         <v>1471</v>
       </c>
       <c r="D496" s="5">
-        <v>54.0</v>
+        <v>52.0</v>
       </c>
       <c r="E496" s="9">
         <v>142970.0</v>
       </c>
       <c r="F496" s="7" t="s">
         <v>1472</v>
       </c>
     </row>
     <row r="497" spans="1:6">
       <c r="A497" s="11">
         <v>13</v>
       </c>
       <c r="B497" s="6" t="s">
         <v>1473</v>
       </c>
       <c r="C497" s="7" t="s">
         <v>1474</v>
       </c>
       <c r="D497" s="5">
         <v>0.0</v>
       </c>
       <c r="E497" s="9">
         <v>40990.0</v>
       </c>
       <c r="F497" s="7" t="s">
         <v>1475</v>
       </c>
     </row>
     <row r="498" spans="1:6">
       <c r="A498" s="11">
         <v>1</v>
       </c>
       <c r="B498" s="6" t="s">
         <v>1476</v>
       </c>
       <c r="C498" s="7" t="s">
         <v>1477</v>
       </c>
       <c r="D498" s="5">
-        <v>52.0</v>
+        <v>4.0</v>
       </c>
       <c r="E498" s="9">
         <v>13590.0</v>
       </c>
       <c r="F498" s="7" t="s">
         <v>1478</v>
       </c>
     </row>
     <row r="499" spans="1:6">
       <c r="A499" s="11">
         <v>2</v>
       </c>
       <c r="B499" s="6" t="s">
         <v>1479</v>
       </c>
       <c r="C499" s="7" t="s">
         <v>1480</v>
       </c>
       <c r="D499" s="5">
         <v>0.0</v>
       </c>
       <c r="E499" s="9">
         <v>0.0</v>
       </c>
       <c r="F499" s="7" t="s">
         <v>1481</v>
       </c>
     </row>
     <row r="500" spans="1:6">
       <c r="A500" s="11">
         <v>1</v>
       </c>
       <c r="B500" s="6" t="s">
         <v>1482</v>
       </c>
       <c r="C500" s="7" t="s">
         <v>1483</v>
       </c>
       <c r="D500" s="5">
-        <v>8.0</v>
+        <v>2.0</v>
       </c>
       <c r="E500" s="9">
         <v>208930.0</v>
       </c>
       <c r="F500" s="7" t="s">
         <v>1484</v>
       </c>
     </row>
     <row r="501" spans="1:6">
       <c r="A501" s="11">
         <v>2</v>
       </c>
       <c r="B501" s="6" t="s">
         <v>1485</v>
       </c>
       <c r="C501" s="7" t="s">
         <v>1486</v>
       </c>
       <c r="D501" s="5">
-        <v>23.0</v>
+        <v>7.0</v>
       </c>
       <c r="E501" s="9">
         <v>250570.0</v>
       </c>
       <c r="F501" s="7" t="s">
         <v>1487</v>
       </c>
     </row>
     <row r="502" spans="1:6">
       <c r="A502" s="11">
         <v>3</v>
       </c>
       <c r="B502" s="6" t="s">
         <v>1488</v>
       </c>
       <c r="C502" s="7" t="s">
         <v>1489</v>
       </c>
       <c r="D502" s="5">
-        <v>38.0</v>
+        <v>25.0</v>
       </c>
       <c r="E502" s="9">
         <v>314340.0</v>
       </c>
       <c r="F502" s="7" t="s">
         <v>1490</v>
       </c>
     </row>
     <row r="503" spans="1:6">
       <c r="A503" s="11">
         <v>4</v>
       </c>
       <c r="B503" s="6" t="s">
         <v>1491</v>
       </c>
       <c r="C503" s="7" t="s">
         <v>1492</v>
       </c>
       <c r="D503" s="5">
-        <v>20.0</v>
+        <v>15.0</v>
       </c>
       <c r="E503" s="9">
         <v>414550.0</v>
       </c>
       <c r="F503" s="7" t="s">
         <v>1493</v>
       </c>
     </row>
     <row r="504" spans="1:6">
       <c r="A504" s="11">
         <v>5</v>
       </c>
       <c r="B504" s="6" t="s">
         <v>1494</v>
       </c>
       <c r="C504" s="7" t="s">
         <v>1495</v>
       </c>
       <c r="D504" s="5">
-        <v>5.0</v>
+        <v>0.0</v>
       </c>
       <c r="E504" s="9">
         <v>11490.0</v>
       </c>
       <c r="F504" s="7" t="s">
         <v>1496</v>
       </c>
     </row>
     <row r="505" spans="1:6">
       <c r="A505" s="11">
         <v>6</v>
       </c>
       <c r="B505" s="6" t="s">
         <v>1497</v>
       </c>
       <c r="C505" s="7" t="s">
         <v>1498</v>
       </c>
       <c r="D505" s="5">
-        <v>15.0</v>
+        <v>5.0</v>
       </c>
       <c r="E505" s="9">
         <v>16490.0</v>
       </c>
       <c r="F505" s="7" t="s">
         <v>1499</v>
       </c>
     </row>
     <row r="506" spans="1:6">
       <c r="A506" s="11">
         <v>7</v>
       </c>
       <c r="B506" s="6" t="s">
         <v>1500</v>
       </c>
       <c r="C506" s="7" t="s">
         <v>1501</v>
       </c>
       <c r="D506" s="5">
-        <v>65.0</v>
+        <v>55.0</v>
       </c>
       <c r="E506" s="9">
         <v>17990.0</v>
       </c>
       <c r="F506" s="7" t="s">
         <v>1502</v>
       </c>
     </row>
     <row r="507" spans="1:6">
       <c r="A507" s="11">
         <v>8</v>
       </c>
       <c r="B507" s="6" t="s">
         <v>1503</v>
       </c>
       <c r="C507" s="7" t="s">
         <v>1504</v>
       </c>
       <c r="D507" s="5">
         <v>0.0</v>
       </c>
       <c r="E507" s="9">
         <v>21990.0</v>
       </c>
       <c r="F507" s="7" t="s">
         <v>1505</v>
       </c>
     </row>
     <row r="508" spans="1:6">
       <c r="A508" s="11">
         <v>9</v>
       </c>
       <c r="B508" s="6" t="s">
         <v>1506</v>
       </c>
       <c r="C508" s="7" t="s">
         <v>1507</v>
       </c>
       <c r="D508" s="5">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="E508" s="9">
         <v>26990.0</v>
       </c>
       <c r="F508" s="7" t="s">
         <v>1508</v>
       </c>
     </row>
     <row r="509" spans="1:6">
       <c r="A509" s="11">
         <v>10</v>
       </c>
       <c r="B509" s="6" t="s">
         <v>1509</v>
       </c>
       <c r="C509" s="7" t="s">
         <v>1510</v>
       </c>
       <c r="D509" s="5">
-        <v>58.0</v>
+        <v>4.0</v>
       </c>
       <c r="E509" s="9">
         <v>16990.0</v>
       </c>
       <c r="F509" s="7" t="s">
         <v>1511</v>
       </c>
     </row>
     <row r="510" spans="1:6">
       <c r="A510" s="11">
         <v>11</v>
       </c>
       <c r="B510" s="6" t="s">
         <v>1512</v>
       </c>
       <c r="C510" s="7" t="s">
         <v>1513</v>
       </c>
       <c r="D510" s="5">
-        <v>9.0</v>
+        <v>5.0</v>
       </c>
       <c r="E510" s="9">
         <v>19990.0</v>
       </c>
       <c r="F510" s="7" t="s">
         <v>1514</v>
       </c>
     </row>
     <row r="511" spans="1:6">
       <c r="A511" s="11">
         <v>12</v>
       </c>
       <c r="B511" s="6" t="s">
         <v>1515</v>
       </c>
       <c r="C511" s="7" t="s">
         <v>1516</v>
       </c>
       <c r="D511" s="5">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="E511" s="9">
         <v>26990.0</v>
       </c>
       <c r="F511" s="7" t="s">
         <v>1517</v>
       </c>
     </row>
     <row r="512" spans="1:6">
       <c r="A512" s="11">
         <v>1</v>
       </c>
       <c r="B512" s="6" t="s">
         <v>1518</v>
       </c>
       <c r="C512" s="7" t="s">
         <v>1519</v>
       </c>
       <c r="D512" s="5">
         <v>2.0</v>
       </c>
       <c r="E512" s="9">
         <v>9590.0</v>
       </c>
       <c r="F512" s="7" t="s">
@@ -20078,151 +20077,151 @@
       </c>
       <c r="C652" s="7" t="s">
         <v>1940</v>
       </c>
       <c r="D652" s="5">
         <v>2.0</v>
       </c>
       <c r="E652" s="9">
         <v>0.0</v>
       </c>
       <c r="F652" s="7" t="s">
         <v>1941</v>
       </c>
     </row>
     <row r="653" spans="1:6">
       <c r="A653" s="11">
         <v>5</v>
       </c>
       <c r="B653" s="6" t="s">
         <v>1942</v>
       </c>
       <c r="C653" s="7" t="s">
         <v>1943</v>
       </c>
       <c r="D653" s="5">
-        <v>1.0</v>
+        <v>710.0</v>
       </c>
       <c r="E653" s="9">
         <v>1290.0</v>
       </c>
       <c r="F653" s="7" t="s">
         <v>1944</v>
       </c>
     </row>
     <row r="654" spans="1:6">
       <c r="A654" s="11">
         <v>6</v>
       </c>
       <c r="B654" s="6" t="s">
         <v>1945</v>
       </c>
       <c r="C654" s="7" t="s">
         <v>1946</v>
       </c>
       <c r="D654" s="5">
-        <v>688.0</v>
+        <v>898.0</v>
       </c>
       <c r="E654" s="9">
         <v>990.0</v>
       </c>
       <c r="F654" s="7" t="s">
         <v>1947</v>
       </c>
     </row>
     <row r="655" spans="1:6">
       <c r="A655" s="11">
         <v>7</v>
       </c>
       <c r="B655" s="6" t="s">
         <v>1948</v>
       </c>
       <c r="C655" s="7" t="s">
         <v>1949</v>
       </c>
       <c r="D655" s="5">
-        <v>1.0</v>
+        <v>756.0</v>
       </c>
       <c r="E655" s="9">
         <v>1290.0</v>
       </c>
       <c r="F655" s="7" t="s">
         <v>1950</v>
       </c>
     </row>
     <row r="656" spans="1:6">
       <c r="A656" s="11">
         <v>8</v>
       </c>
       <c r="B656" s="6" t="s">
         <v>1951</v>
       </c>
       <c r="C656" s="7" t="s">
         <v>1952</v>
       </c>
       <c r="D656" s="5">
-        <v>7.0</v>
+        <v>5.0</v>
       </c>
       <c r="E656" s="9">
         <v>1190.0</v>
       </c>
       <c r="F656" s="7" t="s">
         <v>1953</v>
       </c>
     </row>
     <row r="657" spans="1:6">
       <c r="A657" s="11">
         <v>9</v>
       </c>
       <c r="B657" s="6" t="s">
         <v>1954</v>
       </c>
       <c r="C657" s="7" t="s">
         <v>1955</v>
       </c>
       <c r="D657" s="5">
-        <v>571.0</v>
+        <v>931.0</v>
       </c>
       <c r="E657" s="9">
         <v>1190.0</v>
       </c>
       <c r="F657" s="7" t="s">
         <v>1956</v>
       </c>
     </row>
     <row r="658" spans="1:6">
       <c r="A658" s="11">
         <v>10</v>
       </c>
       <c r="B658" s="6" t="s">
         <v>1957</v>
       </c>
       <c r="C658" s="7" t="s">
         <v>1958</v>
       </c>
       <c r="D658" s="5">
-        <v>1.0</v>
+        <v>796.0</v>
       </c>
       <c r="E658" s="9">
         <v>1290.0</v>
       </c>
       <c r="F658" s="7" t="s">
         <v>1959</v>
       </c>
     </row>
     <row r="659" spans="1:6">
       <c r="A659" s="11">
         <v>11</v>
       </c>
       <c r="B659" s="6" t="s">
         <v>1960</v>
       </c>
       <c r="C659" s="7" t="s">
         <v>1961</v>
       </c>
       <c r="D659" s="5">
         <v>0.0</v>
       </c>
       <c r="E659" s="9">
         <v>3590.0</v>
       </c>
       <c r="F659" s="7" t="s">
@@ -20818,71 +20817,71 @@
       </c>
       <c r="C689" s="7" t="s">
         <v>2051</v>
       </c>
       <c r="D689" s="5">
         <v>0.0</v>
       </c>
       <c r="E689" s="9">
         <v>3490.0</v>
       </c>
       <c r="F689" s="7" t="s">
         <v>2052</v>
       </c>
     </row>
     <row r="690" spans="1:6">
       <c r="A690" s="11">
         <v>42</v>
       </c>
       <c r="B690" s="6" t="s">
         <v>2053</v>
       </c>
       <c r="C690" s="7" t="s">
         <v>2054</v>
       </c>
       <c r="D690" s="5">
-        <v>30.0</v>
+        <v>85.0</v>
       </c>
       <c r="E690" s="9">
         <v>1100.0</v>
       </c>
       <c r="F690" s="7" t="s">
         <v>2055</v>
       </c>
     </row>
     <row r="691" spans="1:6">
       <c r="A691" s="11">
         <v>43</v>
       </c>
       <c r="B691" s="6" t="s">
         <v>2056</v>
       </c>
       <c r="C691" s="7" t="s">
         <v>2057</v>
       </c>
       <c r="D691" s="5">
-        <v>17.0</v>
+        <v>71.0</v>
       </c>
       <c r="E691" s="9">
         <v>3970.0</v>
       </c>
       <c r="F691" s="7" t="s">
         <v>2058</v>
       </c>
     </row>
     <row r="692" spans="1:6">
       <c r="A692" s="11">
         <v>44</v>
       </c>
       <c r="B692" s="6" t="s">
         <v>2059</v>
       </c>
       <c r="C692" s="7" t="s">
         <v>2060</v>
       </c>
       <c r="D692" s="5">
         <v>0.0</v>
       </c>
       <c r="E692" s="9">
         <v>0.0</v>
       </c>
       <c r="F692" s="7" t="s">
@@ -20898,91 +20897,91 @@
       </c>
       <c r="C693" s="7" t="s">
         <v>2063</v>
       </c>
       <c r="D693" s="5">
         <v>0.0</v>
       </c>
       <c r="E693" s="9">
         <v>0.0</v>
       </c>
       <c r="F693" s="7" t="s">
         <v>2064</v>
       </c>
     </row>
     <row r="694" spans="1:6">
       <c r="A694" s="11">
         <v>46</v>
       </c>
       <c r="B694" s="6" t="s">
         <v>2065</v>
       </c>
       <c r="C694" s="7" t="s">
         <v>2066</v>
       </c>
       <c r="D694" s="5">
-        <v>98.0</v>
+        <v>87.0</v>
       </c>
       <c r="E694" s="9">
         <v>2240.0</v>
       </c>
       <c r="F694" s="7" t="s">
         <v>2067</v>
       </c>
     </row>
     <row r="695" spans="1:6">
       <c r="A695" s="11">
         <v>47</v>
       </c>
       <c r="B695" s="6" t="s">
         <v>2068</v>
       </c>
       <c r="C695" s="7" t="s">
         <v>2069</v>
       </c>
       <c r="D695" s="5">
-        <v>97.0</v>
+        <v>86.0</v>
       </c>
       <c r="E695" s="9">
         <v>3810.0</v>
       </c>
       <c r="F695" s="7" t="s">
         <v>2070</v>
       </c>
     </row>
     <row r="696" spans="1:6">
       <c r="A696" s="11">
         <v>48</v>
       </c>
       <c r="B696" s="6" t="s">
         <v>2071</v>
       </c>
       <c r="C696" s="7" t="s">
         <v>2072</v>
       </c>
       <c r="D696" s="5">
-        <v>5.0</v>
+        <v>72.0</v>
       </c>
       <c r="E696" s="9">
         <v>2250.0</v>
       </c>
       <c r="F696" s="7" t="s">
         <v>2073</v>
       </c>
     </row>
     <row r="697" spans="1:6">
       <c r="A697" s="11">
         <v>49</v>
       </c>
       <c r="B697" s="6" t="s">
         <v>2074</v>
       </c>
       <c r="C697" s="7" t="s">
         <v>2075</v>
       </c>
       <c r="D697" s="5">
         <v>0.0</v>
       </c>
       <c r="E697" s="9">
         <v>0.0</v>
       </c>
       <c r="F697" s="7" t="s">
@@ -21598,51 +21597,51 @@
       </c>
       <c r="C728" s="7" t="s">
         <v>2168</v>
       </c>
       <c r="D728" s="5">
         <v>0.0</v>
       </c>
       <c r="E728" s="9">
         <v>0.0</v>
       </c>
       <c r="F728" s="7" t="s">
         <v>2169</v>
       </c>
     </row>
     <row r="729" spans="1:6">
       <c r="A729" s="11">
         <v>1</v>
       </c>
       <c r="B729" s="6" t="s">
         <v>2170</v>
       </c>
       <c r="C729" s="7" t="s">
         <v>2171</v>
       </c>
       <c r="D729" s="5">
-        <v>99.0</v>
+        <v>88.0</v>
       </c>
       <c r="E729" s="9">
         <v>2190.0</v>
       </c>
       <c r="F729" s="7" t="s">
         <v>2172</v>
       </c>
     </row>
     <row r="730" spans="1:6">
       <c r="A730" s="11">
         <v>2</v>
       </c>
       <c r="B730" s="6" t="s">
         <v>2173</v>
       </c>
       <c r="C730" s="7" t="s">
         <v>2174</v>
       </c>
       <c r="D730" s="5">
         <v>29.0</v>
       </c>
       <c r="E730" s="9">
         <v>6900.0</v>
       </c>
       <c r="F730" s="7" t="s">
@@ -22158,51 +22157,50 @@
         <v>0.0</v>
       </c>
       <c r="F758" s="7" t="s">
         <v>2235</v>
       </c>
     </row>
     <row r="759" spans="1:6">
       <c r="A759" s="11">
         <v>21</v>
       </c>
       <c r="B759" s="6"/>
       <c r="C759" s="7" t="s">
         <v>2236</v>
       </c>
       <c r="D759" s="5">
         <v>0.0</v>
       </c>
       <c r="E759" s="9">
         <v>0.0</v>
       </c>
       <c r="F759" s="7" t="s">
         <v>2237</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A6:E6"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_2"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_3"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_5"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_6"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_7"/>
     <hyperlink ref="F16" r:id="rId_hyperlink_8"/>
     <hyperlink ref="F17" r:id="rId_hyperlink_9"/>
     <hyperlink ref="F18" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F19" r:id="rId_hyperlink_11"/>
     <hyperlink ref="F20" r:id="rId_hyperlink_12"/>
     <hyperlink ref="F21" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F22" r:id="rId_hyperlink_14"/>
     <hyperlink ref="F23" r:id="rId_hyperlink_15"/>
     <hyperlink ref="F24" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F25" r:id="rId_hyperlink_17"/>
     <hyperlink ref="F26" r:id="rId_hyperlink_18"/>
@@ -22921,79 +22919,71 @@
     <hyperlink ref="F739" r:id="rId_hyperlink_731"/>
     <hyperlink ref="F740" r:id="rId_hyperlink_732"/>
     <hyperlink ref="F741" r:id="rId_hyperlink_733"/>
     <hyperlink ref="F742" r:id="rId_hyperlink_734"/>
     <hyperlink ref="F743" r:id="rId_hyperlink_735"/>
     <hyperlink ref="F744" r:id="rId_hyperlink_736"/>
     <hyperlink ref="F745" r:id="rId_hyperlink_737"/>
     <hyperlink ref="F746" r:id="rId_hyperlink_738"/>
     <hyperlink ref="F747" r:id="rId_hyperlink_739"/>
     <hyperlink ref="F748" r:id="rId_hyperlink_740"/>
     <hyperlink ref="F749" r:id="rId_hyperlink_741"/>
     <hyperlink ref="F750" r:id="rId_hyperlink_742"/>
     <hyperlink ref="F751" r:id="rId_hyperlink_743"/>
     <hyperlink ref="F752" r:id="rId_hyperlink_744"/>
     <hyperlink ref="F753" r:id="rId_hyperlink_745"/>
     <hyperlink ref="F754" r:id="rId_hyperlink_746"/>
     <hyperlink ref="F755" r:id="rId_hyperlink_747"/>
     <hyperlink ref="F756" r:id="rId_hyperlink_748"/>
     <hyperlink ref="F757" r:id="rId_hyperlink_749"/>
     <hyperlink ref="F758" r:id="rId_hyperlink_750"/>
     <hyperlink ref="F759" r:id="rId_hyperlink_751"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Прайс-лист</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://msk.clear-air.ru/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Документ Office 2007 XLSX</dc:title>
   <dc:description>Этот документ был сгенерирован на сайте https://msk.clear-air.ru/</dc:description>
   <dc:subject>Прайс-лист</dc:subject>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>